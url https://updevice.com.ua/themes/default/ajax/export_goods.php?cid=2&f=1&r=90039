--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587520deeb1c657ec8a809c29a1281841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f26395449ce6c32ddc989b17625b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b422856ef63e761ab0f7999482edd7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bbfcc5b22e9d2b8ca23a5d6d8a3674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638949e179ee9738bc1b8f3e0272221e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987698be401ea2c1f6a76cfe5a6233e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aa8264017adc82bbe4198a61703947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71a840acd7c8acd39aee7720e438f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40173395ac97bdbe0f126c532b2b7cf19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32864e3fa8669d5d923cd9666ed3a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d5db7869d2ab4283b5ad39a5758cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5903fcb78184bf59ffb27510c34c05312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e506f5852fd7064ec9368ab87939c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317e74bbdde39a5bc150d71895d827114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85971e7d0bbfe22892b4950f390e6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc49a72c8ffac775499514530c9966516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf875e63f03da8c98f2a4b9d8ad553417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12dfe0277cfc95bcb65096f5d716a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a361197ecd414e0941b3f48a3837d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1a02bd425fe8f6fae4e383f55df5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b6bb1f3ec9ebefff9a8ad0cb835be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fcb5830d66f35dbddec84c05d7d4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888341823a0f602b31ffeca2542743bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2f8229bf887e0264052ff97577eb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6ab3ffc0ed772a809384f2c21a18625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5845d1eb261776fd9f4d8e31adf4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02fb1321157cf0a6e01529e7956d2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63815f8a5047b87a46d78a22cf161efd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ff6fbc1d470347b43ccc289b91b7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27f7bfe279b7b57a9685627300be6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218481e5739ef02aa76b2cbc1ae9ee731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc691a439a6b630803c2da604292e7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462105c48aaa0fe93547b075e3eb8c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9db7c9c8cc28b92609decfa88f293334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f12d7d3445ad12a17630989e830a6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d70f8e9cbe406c492ee26202236cca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a655706efbf57b9fa5567093cb809137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a78e80794f5cc244e0d7110881a0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8679f7004675ccad1fb2bfd3620bd0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99fe28614244451fca208f3559112f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6927bb55990988874689d147924ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df15ab14d493845ee3966638288295f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe8898bfc7cc38926d75f65346551343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cc74408efccb20e48521dd4a8cff944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd35ec411335c7124b4ed379efa8eb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331dc27887685cf38410d3204319d8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e60f079219a4f971379a1e6ded4a3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e9ce872a9153b328c26845d34420b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba4df7858b967a5a20bd53e6d56dc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cec6b8b4edb120e7498035dc3da0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff3b2675ee4b7ca11da80943af72fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9343599aff19252c80761d7c32d1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc80a4dee5d1ad44ffabe747976e0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45015ba2be3c08907323e41773ea115454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd99735725f68c4191ea58e11bd307055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7bcbee9e571608eb79fedda09d5ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf945c232ecacbef64e2045025103257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47f0319d70c89038a4c4605e61964e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4c3e77e1f359b08c6e332765a79be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fa0d15fb4000d14d8eed8e3942b2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81749a39368b264f0d0c1a00d3c32e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadbe56baaebaa6da92418a3ddeeec062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47513e3b77b7a55f6b3f786742768ca963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3a846c9a3ecc10e8c7da01c59ecae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d2f5083a0fad89a59cf1f6294fbec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e31bc29bd3799daed3bb05269208266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ade750d33973ddc7de8d65b47941967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c28a54c98289f55232830de5cb46768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cddab2d3d27b94f4ecdee2a7e37f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc281ca7ddb42a205251ec8e005b585070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd16f26817bf54c78e253610373da171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0543d41f25c9a2b10f82c4d83f458f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d828453b83732c591547bd84f1745073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72294588634303302e58286bc2b1b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6ee4ebd940ca09a77d4e39c0381f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e049fad67b01c6de9cdc0d84a2f29376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf52754c125c3267a2da6cca295a6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5f4816e5c1581e24bc4295e6c4e0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264f2ded7b2b6fb3329ffa492945fc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d68c82437368b7c75fb4827509904a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a18c7d3d90851af2fbd1cebbe9bd781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0a41ea32d50f88a5d7c047ffa37b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7c1d9bbab1683d174dae097c1a32283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b25dc6e4dd08bc6e76007738c9e1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685af00e5f422ec1ccbb9ed9e9bdc2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2ec0d18784b8d7839ba57c64b7b1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224c5aa9ee058c841f5e1eb2bf17efe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779505e0f9f3b7362d665e097ac4c1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bcfbb7bd3ed6ec12d861e03d8dafd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e7d3ef2a60a17f0214111a640cfa090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c1c1ad205cd93e659c4aeea3bf82e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd69c9b416bebe89365415b04e4677b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bdfd87e3e01330fa2be41b75c1b1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2293cf118939ee03106b1ae3ce52794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a573249977ebd26e1f10ffa8d304a2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40de8136ac96c1d8061422a210ec3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326c61a0f010d85de25e3b06804e92897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de165dfd70e6707cdf7a87e65f3a776098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf404821708de37d769a44c6abac1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41284c6f735335ea6314b21cbe358a48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfb3177fdf50dbf3b04daf6e8f605d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946463243ea1a2dcf87dc048b699136102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec510b81caefedaada5526d4f81b435c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda4fecd12f67b11ae70f5bf9b38488104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb3366133ee298b09240e5f384d191105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b4214d71c6cfcb397bce2b6c90b9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8bfed1d1634ab8d633cdc502f3b9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c6e4d956b7779b37a6120d3784619108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b8a441eea0c6725c19ce179d0e1fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcf66f5373b05736086c750ffc92e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472ba76d7cfa78b6f0d4299f751f69e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840f4f058b4abab1324e609b0a5daf0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057cdae0e803f192fc18d7dd64b0d65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac9857bdaa3774771bd76f341d3c27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5044db42ef3321c7c12e3c06c3e0428115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dcf25cf2e2eb7246d1ebabff7acf5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a905378fe77f21969ca1f9350457ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977db0a2beb3a52ba984836189e3049118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c100fd7b35a394665e54597e94366c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4356b4d5cfe52529406ce47df8af43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd57bcb3c5f36a12d4e3e65af7292f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5e87f70697f2e6efd50b3658ae223122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df1a7ecfde4b9f3a51f1a1b0f19e72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713627174918c9b0b1072912d2a71ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc9e95a4be754ac95906490fa534b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ac66368a0f2c91dca4653040dd9a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e04a3b01fdb9f3ed79ded4936b3bf6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a241c86f387a80039782a9948fa317d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908e500ddd77e4402364846867b56a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afac9c32232958e90f1ba5899efc97b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e5231aef07c213eed03e72ec5b5de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbbc4c9c584366d53c193b08ad3d38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f929bbe1edd6561646eeae46cb1b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ec0a27b56acb0ce385814ddd618b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b521ae77604a6393d967677e64fc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4472f1e3a6fb3eae2d4f0c99ab856136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef1d7c9805c773a4128d2371bf94b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ea1f6b77142771ae888bb8804f225138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb3a6fad1e8b671faefa9a5030c4bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77496372342476b9fa721740c76beb4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1328da1184626c62a88a5b39efe0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594eb8eccf90b548988fd26c85c1192e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a10663ddd25765086ecad489ee494143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f60e7323860800d2a93a43b69ef2b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ded82e5a14d7fab295dccfce15186c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6775f978290deed29a309f62a8f903146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679daea4d587d6c10c72e71dfaa3043147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ea27b61a17f0dc3c1cdd0fe76ef9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec2193add0c9b7f5da940478dab9e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ae1e75ee9695be563b4834e9aa1ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742334a52d23c1c40a1242c0ae72c81f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5fa6ea3c3b7e60f0cb2da46e6694e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57969388c7341d7ffb80cf484f812a88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1fdc88f2a0f585d328ea5c4d55004154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5fc1aca72d455f630dcabcde32924155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b518d4a3d62a7352d627adbd28d5f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657a3157cec17ae86635ef2041f3fd3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2d93d58fa2e4f1c36724ae7c612e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a3d3fd5e5f0fbc946f17e7f857e89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f127816135fd271de023a8194f3493f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c413397acfad31099b6627c749265d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febcd50c49ad61b68cf47811f26d91d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671210e45659af77416cba6a5e4f99f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c418203fb314c0fd535ca655ea22b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacda5e449d05c9dd7e67761cf1bfe36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db578add6d601709ff2f29c20a2ec62c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e811f0cf35244d641bc8bdfe5c40df4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093d0f40289efb0439f52af1deca7ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58a74404a38a396c78b0fbe2696cca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b1c8fe8148e46c57484a901f0d649170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a724e1242cef582b82d88d260ddbc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aafec23e39d7e3031a3a8515e8a357172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2069295dfae836090f2c3dab6940e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb968963920fadb55310fee998271f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836ff0b5daf1c6a81387888eb8b5870175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1a546f6c9b9d159d06ccd0d0daf64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842a77937c2d44b115802bbc478745f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea77fe79eed0856313cc8b50726451178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc507191201af460e75031c07c5c23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016108f56723313e24df38eb8046ca4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f09a4c7b9dcf4997a3bd8fd6155703181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a45c1c2acdc1b90ddbacb83af97acb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4651df5e7476d11d1df22f2cf1f3d1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93755b692d1dd13a5b2c3b4a4c79f472184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f81704e9be26e8ec281614b350dceb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05925582f768d90dc264dd2843f469f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95d4cea035a2d6201e52fcb5b0ef18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431df43d104570fc8f542b4a81d783d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea936588037f7d6bcae986b13ce132d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ee9f00f8c4d696f01a485fd597042190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f435bc280e0aee1b0917407a1bc59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab910fd9337e1cf9e9987ab12393aff4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ef959e6d19ecfd8482abf4a0d15ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb842c0b9c69732c19c2c32cf73c2bc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701b4c375016d5e2f9072c06872fb8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a0de612f379a9499146fbd89c4e72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666769712e2440739629425d60e8cd6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e5de94ff9df3c7ba688d34f638c6f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9ffc6a76bc2141aef7247def121c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e55da7ce5a951772f6fbaf12085f89200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22b23a6b9895c616c097f3af03178c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762b26a2151048847de59f021680361202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffce4d9e938bd93a4c91373fba6f1de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66792e3212d453159626478736d086bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdd6fdec9c862b1c25d0c802e91ab3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8051ec0cc996da43a490f349f4f17b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a3e40727354ddc4915f34ed0e28f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1914633cb8a559a3216e626e422a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe77532074df59d65bcaa4aa78798d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9da06a6591b42c3fd7c81ed5ba62b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6690b898ea1d380a072336b2a7892211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678508de8790ca51bca5518fdb5f02a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296ed687a17f042e9550445aabdfeb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9a5c4cdac7511512ee0ad916a5750214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75795f663f2399673e8a01f93c9fc040215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5a3c8e0089206138ee2948dba0294216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147c9cf1597e1b569d53f5712d6730a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60959ecbc2617da7e50f66c25129cd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f81ed498ef7b58bfe21af86e81830219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057e22e0d2d2a9ece9123885c7ee389220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca612c930a426762e905fe494216db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fd452031785132a767a8256e8d5fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3b9ae1ed29fdb30417d6b264c759e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2832e0793c61439a893389335bdc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee155ea092889e20b415fb5642ede24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62582e5609079dd5d20cf48d18b128226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a83e6f83a84f86aa7dc6e376e3d47b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec9e7e85bc1448c96a8c20c5b34ec8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4801c4b4a9554bf98cddbce4c64f13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5adb6618ed37df4b7e4bc4583e9e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd06c89ac099cd2e04643d6bed6742231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dd47487ef03ec1a09d0414e944db3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614f6ee0e864bab7a7d0b82830043b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741050bac9f9490cddfa07b1ec5fcb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e9c59ed890dde44957981af4b21a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5f78910a8ba8b3ec22333b1f5db02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d6b8ed4460814a2c971542b469ece237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53749de2c32f3a83deb0bea1d4196e56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b362664e22f1430b6da1b69630f25d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f582609ee32df6339e83cae2b847f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c5e3bcceb8e013b08ece98fe4324a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df7b517dcc85332bad2dbb46e36f43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accc6ebd46fac51437a72ec04f1c373243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27248fb967c00b4990cfa59b6cb74a7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe394c575cd58810da1ebdc415717d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c812a5f6982df5578c6e75dc8fa23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad3f977dcd44449208b976bbd7567a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbaef4e9a4792402efdb34bc897e37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295779bf8e6664b393f0d3de1e206b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0c87e106f65f04a7b123a192c3812250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fa402ec3f3e498910775cccd6e6cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64500022ed957e2ed7ada888496503252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75ee5cbcf74789b6a01ea4201d98c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e14773ef654c5c0090565cc18832b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab62e68cf7b12b4b9f71a457e526f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5a04807a58761963a2b0911ddcb76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bef9608258a44df6c005c739400c96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea106987708e87191f7e8d18956f4401258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e1f454036531b0ba26f755dfd9379259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487270d9587ddedc2ec6cb75a7e396a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0a3247a91cf984cf76de9febc7366261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b866f3a2a0c708ca31be1440b0947eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfda5eff629a211ee6fcb4b15f04f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d188aaca866828f34c9cb7911363c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecf0cd58da59512749b92b1a1a2d76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20bb5461540b33410dc28959fd9d86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951eaaf79d2f565f45f369bf99c8bb2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e6138d71a9f1ece6f602c31cbed14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce5d8ced3d68442fecb70efb825598269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8c2a3ea7c7c1fe719481b2dd192c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0492680c5ed2f6dc403e56b7ee450d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1b672896fe2f4ecfd389088ac1ab5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8960597172b5959d9371d54fb2415273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d7577f02b5d50c5e74cffbd10bda0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183cbf34544c4d06023b94db351d12f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c2925ed62b859904a6552f7658111276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668180cb9ff9bb79513de4048f9cb188277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acf40950dc809ab3b121f1c15b4df9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbd6277e096329517317b633282736279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859ce49dc75f26cf432b1cec5622739280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6d54ffc044df750a22ce9dee1ed52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e54033ea4c1f4dd1abfbe8ea29228282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2838e484c8a445611cf329ced87867283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395e486344b1b14cde52dc6b2a3d517284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fc40afbeaf6fc3fa29583e0ea05a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488930d2b735439e638dd4ebca645f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ff48ed506f166593ebc71fdf0bab2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0a824451c7135dfeb130c02df714e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91358d48fbc931faabf5fdb45011f672289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21334a29208d4133a397a5fc961da945290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e7dad5f5f724960bbc3b1de77157b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed07187c9ec69f1dc82183e66324dd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce76009a9ded1826dd0308d2addd90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8055ac3e7cc3dc2e24b9c991e257d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a543ec075c0ccad93e6be1e7b7fead295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3d709fe8b6fdbca38794063e63673296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f229acb2aa2c3ef33ba0e64a0b852dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b87086996c41cb6b7643da5a3ee16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf6b800c5b4b392bed7f3c31f73ef2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2812f745eb5539360db3af6fa070c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af407ef8ceecd158fa5e7a3d5e3948301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dbdd7bf25f5a9e310117c46aacffe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d4011630bbaed3c50d70be3a26227303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cf06ce11d80372e3c3a93a52b8cff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5e82fd4febe0029b755181375f8cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56128a8ca24c103dcf2cec92a92b185306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c991b81f0ff6b5c31104949ea60945f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd6e15416cf0b44674e7bb7cd5966d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2477114acb478cf7048d4b4f59b4d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691e40080c6fdec64f6c94cef1a4722310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f780edbb3de3db6ed3e28d7d84626d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17a5163dadfa953d2c109a37ef6949312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1cd152f1ce4b477c253c3e4002b67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8851e68ea60184116517783b72f7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374922cc625e87113b13fefae24728e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd380acf600162cc745089afc601e656316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eca538429f78112fc5047a9d77f307317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab8931589941eb472e12ba3823825f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33eea6cfc06ea0565475b21fa29524319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e14a0292011cab3a9a090d86d87848320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e6cae3c2354a8de13066dce249175321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaf88bc75736cdc2635876b651de02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0788d532ebc27500afdafb79e561b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b5419f41d2ee29557328afada5def324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43650b09ec8daf6e8dea8a840a66a8c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aca694db6d8786fa769c9d83f1585326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e4bcc1e1044607d519629e8863632327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6f99fd7b5e8a38e5f45fd14dd158c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0ce264fd26294b681995365e2ba11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa127161e9d1d036d3c8578fa95d340330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471be6139e146939f3cb3fb95bbc0b13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b778df915a64bd388b0bc82950b1b44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25d9e1c5f623678025fa778703913c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf398255880c93fdab97d12d09a7f5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ef5b13321a4fb09ca3468c51bb3e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48563bd4c637cc3f0e2a24239670fbb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18200275fb50dc1e605b124397f883337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55124e4e285cd96d53836bd83a5469338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c86aa2d2f0469a292d95d60caf687a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdbbc3134f52bb8141d957a6694b17340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350db357b045424e720d504c6d7aa29f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a32521e6e8e8e59970fda840dee67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ef96ce7e88aef76e3fa06b5b9bf0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2547b1bb1595aa0c02afeaf1e5013f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7744ded10ec2e68b7a32acaa0b903d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3313af3d4729a2b00757582177947346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5dfd57a3fe74b09ec96b4f44fc8ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee3abf2e04338efe13baa21c25b75d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb35f8b280ef100c882462bea00cd0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05e42dbd6ef50b8a46986bc5536e4e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0abe60ffb4e5d69d99ae5870c5354351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfb7b12b65288909cd45c43b85bb64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca494329f04e7fdda647e5278fe806a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777209bf6b39a923f489da34cf464f73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b26293332b3352e787568765789ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76796c9db4508521da0a74af9229fb7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37538beb1c2549b87a83bea562b97753357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26499ee08a4bc77902d062bf9fecd570358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb9ac54e18908f3a022271ff648dde359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dba2385530c14a5a5e720109bc02fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12266ee169347b69e39d1046c1f731361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca514a68c1da5222f0454501b269400362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c1559c1734f0060227cb1b95efd2f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8d112c1fa2dd39ab240226206bc58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a722a3745c6722e7e841e4560d245365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fc60a25f41bcdfc09f9a0edd3aca8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528fae757ac46f026b8ec58238421e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aafee6c80f2f369198796d5b77de2f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139e5e17778c465dc0aa011f5b513a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370289a2272aba627dc9168b477194f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e43f73c2133eb2655c1f4ed85f5cbe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3a3982aaaf349215bd31a609a6517372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa8b5099f8530b8e93a7aa8af07634373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eecb040a88ae9bd5a8388c93002502374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a013ce4352b148311d1793cedc3edb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8135fde3d84c90baa425237432bd0d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777c75485e85fb7e4b6134b89a98202377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21eb1c4ea4f1b3035d4b9d47f96559378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5599565cb014e00cd3493356ff73331379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dcd5d5f0028d1a4157487047fff18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee8c3ab7528059489fd79275636225381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325452b6d4e02ba1e4c3a42e4e7e26b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ca1b6fbb31904805242d69b764163383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04765540e2df03f5a4292e6914e34dd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa440eafdbf32dbb83b674c3aa1d3f3a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6bfd3ddc722267bc5f0266aeb211a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c715f9b543b5779ba314f9d41d67db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e73e2b1661b6976aaaa7f8a8283f56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72936e5358ea9bc38adb0dd7940ca199389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcf857c7bba834a8569a228907280b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe97d8c704e8beb17098ec0a7962d75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd1b3b1c65b6b52dbc74368563a7f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b41fb7ff4e78ec66917a6090ba8e01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e040a7ba09c3bd22030a60819f1cb9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4fb4dfec670e53a27c0db133be891395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38877f3b7cf9ceca1cbec2ceef5ee24d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3dbccd394a36cd27a64572b522963397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1e3c5a20e296d5495062abad0d7d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787d61b3565a89a5cb18d35c0fbb4d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf743e987420b74d62132dc93608b78b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad716cb22b0201637de4614250b87833401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bd71dac25794adf40756e1cf93023402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a282102da705b9bfd1dc7da62cecb4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55e08006be2a237a7d7b80e1e93a29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16b5435e4229386558ac752dd4724e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bd1d9e9db7f2cde65f525d10f3e90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8171f3b66586ab1ca7713da82a37e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b07cd680bb44bd0824007bcfff508c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71105b498c2c5460ff3c0d5ecbb63146409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd042a691578cf550224fac45b1f125410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ce144c105908c4e322a9d7c93222c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c68b1ba0e69d4a6472a9a44deeaef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd2436f00f138eaa229be88f84fbe0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42e5f3610f0d4e5842f3bfa69779ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602788c097640207a2837ae0b496d0fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05381d090b4460aed760213d6f44406e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca61806630e01c123f11d30809c0f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f55fde0ab7c02ac28bc815b62c519a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa2b3e8073e8dde9c65be9c51ba4a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277ca64ba5ae3baf20d89fe30262831420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f21cfa717ed7bb0a5be61a2ae2f0b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89046d6e39e5c2a64de882eecdf5664d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fac4d78273e82d24219c9f2b832530423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f954a8ea123b9d5a8862f0c24dfc71e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ed882971fd99becbdc0520b14d425425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce88a6dfd2db8389df9d6add38dd61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac988bac58bb0e1b73cbb7da46b926427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7393e167dee67e4608222284053f812428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe580b69d4efd688bb86ddffe84d2842429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a75f2aba0d754720ba71e03dcb6e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86699604ac258ad7528b3b12825570431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d88c8154ca73ec89c09057f7be1114432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538aa332111bd99f775db29313a2ebb3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7326da9e6b64c3eeab71065bb7b378434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bc3d54c21da032b7bc1f47abdf1d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c660924503b466b18f4ec956b9565d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f320b400bcf31c58d7cbbb1b159285437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f382a2cd6bf87863bb4fb80e35c8c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573e3cf18b8a0fced7e026f37e5a600439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f84b2c452378b8230875715b239db1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb33ef2985eda7f5a93b2301661796441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73c1e3c4d4d367c5d199cda12a108d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d520dc504d7b5275116d3d9ebb9133e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6f40ab1bc52ca605c7b5e0dd9cc19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916cb16dc7cf7257d6429c41924a6e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77307b3201c17c8875512b0345bf6f5c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b03913f45983247c3afcff2345366447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee536c9081e3d608c4fa31542ea074448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30e81eed24971429fffd9d690cb318449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e9c535af778bd5371d2bf7d9c44f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55d72d49b4645927e9223d2bd22361451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcd99e3f14e2bed23e3e6c3e7cabef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaa12ebca588b2a2cd71a94c02f6db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4079e1ebc890f22fe85b1a6418d1c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7e6a2158b522ede6a3eda220ee9cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf6520f335e4b42b26c3ee10c7bbb5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adfde51d04b4378bb12a44898d304f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc18030d1c1b1f9336561ed69faf6a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae2646ba190a13940f920109d49f60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9d8d18d44877637f352dde85a9739460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5cda2c026a66b9a784d5f55f23c5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69e7a7c557b6032d69bd144fe5b907462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4240476065f6da461b72c8b6636c61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d01cede387d83c70a4a6698a7ac14b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cec18dd623bc933ebe1be28414b4a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ef3ec5d7ba1cc7d3f090233af6242466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51219bb1c36a7a65600bfbe252d53716467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c190bf3b2c68486ae4e93f63b6a18468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf424a54e0e0aa343102276914141c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71c329aada3f47200d1cb266ac60ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a27ccdd39242bf005f784c5889fe28471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80789c5e6cddadc3653763802be3654472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bb557f410807dbd362cebad112de0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ab019edb76aaeed1e043ea03048d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9dcebe32c7c2b21dd0800ace23f95475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321e04e9969f6e03a8c5e9db8f4093b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d23173ec0cd2ffa02a1ccc9bae80be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d241c01b06df17fe8f2ef2fc12e53478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa363f62a4cf82bbf16700e9b1617578479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8a72a90808f3cd4215a8c51bc3449480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4bc95f36c8bb099e42bb9a19bd759481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eeee255c7e37d2d723ae0968e35b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115432dc4661a7e6774c7c35b13907a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d03e30cb7cfb114d747a0bbe00b55484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470ed2055d2b94a4f8d94abb75753b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469e471db6613cacd859e79906f5650486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23010fefac97a36cdbb0aa977df94c2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c2a2dc6e9a6cef3b7999cb2d06407488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c793c3c283b7ba5bffc452171b7c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043457145c9bae76e8751116d251a498490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f296ee9eda19f8fd0ccca59c36db5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e9352d9f68e0a600404a96fb04eb1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cbe35d77555eb91408f62084c0669493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad278d92d5ed517f7eaabb0b3d7d28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2142731a13ff4c81938c626fd6f3dd1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fde8313f2fdcf73fb666cd3cda216496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f37fa8b29b2cc24d81a49a6be6ad5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74b4c3fe1f5c4894bc4950686ee5ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370eb2af9844fdff1cd916ecdd7f6e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3da272ef000e60673b89616aa5036500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e848cf64e9c9968473ef7ced2408cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b380c9e91cd97cfc255294ce6fb46502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec4ccee1cf4314d8854b7745a0621e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d9dbeb21d10e6878cec85118eb023504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa9795c18067f2b0eb646059cf7773505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bd9b83c48a01201b1749591708370506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c5ea690e4cfb854f13b0e141e8e17507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4206682c95bac63467e29deec63c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9fe838652afdd62e220a48f11f813509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c968e141d5467c6d1fd7ea3260c4c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759503c06c6d11153fb057f9df5b3415511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b00dfb6a6a089537b369aee3b0c11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9343b68197ae5144b566e149b8e65a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48f62b755fbc867c6c83ece839efe0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e3f08199a145e0be67eb0bed151a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5f3ac0e7a92c732c86982a3471c6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d44e82f7ab8c38ad6051b0d069ca5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde60bb36022f0096c401716eaf1e591518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62440ac2bad8b40550b1137eb84b3f85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f67528cf3f8f29a2537d0846320cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d158183240441b7a7d9ff81e3b81d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b886af49d1e35eb6fa3f691c484244522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d1bbfc01528c5241752976726d6eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dfb9e34232eea5f13f496c866f38d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3b671bc2ffd94f694501f5679102e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32636eee3de9cb31054d85243d9e3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116f8ba7988dc36fd5ccef3c38d45e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb16aae2db1f4df63b5a35b1241af5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63f45e92102066e49ca34ac75c8f60529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ce1c3db15f61ef1d026a9d790a7ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1ba2c3bc527329f4b1264dd67c4e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771cf7c24083975728d2ac908650a10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbf04674efe85d54de5b2cc4e0fc36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b353edef6515296bb46799f9b55359534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d6fd18dda2d4741f74af674db6f9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5bd8b2afdb469c4e349558e521b30536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9862b3eac61729fae0c907a6969799537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226196d4c8e2baff34d98bdb2f20069538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c7f2b15444648b34106d7e479ae1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522803d010aafb22e824caa2b6fa1c9a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adf72d8591c0a9d0a71f14dc07d882541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd69444e9aaa70226e20bc6481f1285542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f4b14371dd5a77d983b436ee3f131543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332fff9b49151a653b5edf98afa27aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc97bb8b33452c41b4c47a23820fb7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3e7e1fe8d333b7fa0fc91a657030c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c15924ff69ce5805fc15fbad5e69f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1cacf323e8c36f31d463736340b35548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505e2e8eecbf03ba4d54e3e9a67264b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2f4ba0bcf6b89c35f0e8709c2c2ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db812a7abddae98be55500a55360576551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce14dce33e6d853940e7cd3967da0b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e4c61bb54e9fa14bb94dfaf947bb5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9a7e9976e43d5c9553b245316f821554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222bd0c96cf6b154b7bb16b9cd7bfd5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a733fdae0eb7bcb70e0360859f38dcd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580ee177b195c0637fd4eb4076516f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64082bbd21c5a75c0a72b101b51a1b46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c63a32220a2c47dc073fadd5b47fbf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d8b6ef50ce566e4b16e9853390cf9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640d968d41224c2d45d5b1ff2e7b3a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8f6144c5f27c227cf4180ac541195562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6212096e0514366c2c4bd2cfdce21af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417df944ae1e81805a28d9ca23965b61564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3dfc8fd8c8adedfe924a6a3437d55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953a2c8bb0b3b8f8eaba40473ce625d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e03e10a870dd00cb0fe969be8a42b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d96e950996d69ad96bbd09d559d4a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d5ed4fab134d522df6a43b0773eff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5261bdfa3069031dbfb509900f81f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74256df3b70a9e4ec8e0d779472193ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff91fb49a457410c1d7b8db971c63c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d865678899b308c33c4033dae807d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a188f8ff41d395f907d8e84e87417574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac609791cc0f25a872e486b41b9730e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b90420fa45118ed35f6fb604789dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccf928c773efa39e41cc81f11ff4f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe124cedda0d4de53f44ea4dd726c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b937a49b1cda34451baa61f6b4adb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdfb4eb9431fd89aa0fcd46e4b1d45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e956b37393cf2dfc5eab18e86776df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b336629bd8b295e04f33a60c4a1eb9e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb813aca8f1d8dbd55d937fbe9d708da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e28979666b41003db297821630bdd6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405470799f947ad4d534901d36461ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55166d41e4409dc3e984698fac8600b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2c2346b0f3254ca6a3326e3c3e022587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e19d9d63a89673e37dce550c2be387588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269549ed0b1fdaf2bd66193d21c77d14589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37739fe31eff0c1ff9da0fbb5e1067c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e593b12d7790a5f3963149b480c1c92591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334ce46baa3b8206f1579ff26e23964592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6394da770cae8cfdf0f23b7efccee37593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c9c5789a6de662c410e5f8194c719594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e048bb19e8ad3b8ae04785ff37bcf8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ceb21d3da3170de0eee830cd23bd2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d60d27950d59c77bd7af1318ec3af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b3b52c619e903bb81775565d0f823598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139aaf8114b3ccb5c1bd2497245c8fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2d240845db43b64d84d4686d5501d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9e251001fe7728658a45fc5951cb6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce6cfdd48d0ec91663c9c47617818a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30ebb98d5616319fba946f7cb29691603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b22964671b23396a38eb4dea04803604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fcdb96898160fa2f6f8e1f4752927605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6a28e31c7392841dfad170a629f70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24688da9806f48db805f4648a754bfa6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce41c16903df4c861c74c6e39c5e50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185317233994da168e6da3c3e386723f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2be0b02cb8cf1650a2181e27f909ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03224e79292f846a458576d6d2b0b2f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17d097b12a5d7a50c424009bc5673a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59dff2a1f08bed24c1af8287fc3c0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca95f8b8334813899b1a680d987a58c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b85dc0474ca58f9c7cdaf7486291f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5752a311f5ecb20137f6cb0d113252d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdf1aab9ce83fc794aff981b22e9c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf18b80c5d0279beb42fc7831e29f6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1ce6c4c3995b63e751eb6920dd0c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760b74aa3ea5d9f629bd97b4785bda5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa13d019e67e71ec7faccb9c38286b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50231185265e5e0a5d532d8d68789302622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f053184fc47ce0e1cc504c9c9c84c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b53226892d50417d59dcbc849a59b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce5fda6d34e748152e75c2f6bd8735625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8675f6257d51bbf712ae86599e19d5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e434e820fef9cb8bfe152e2c7331372627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cd61694e22b37d06b3db3787ffdf5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd97411fd1e1935bae832d869c8eaa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82097712928b498eaf85644774a4b62a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2437d34058f1ffad0b9df35fc343c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105ec984f9cfd3719a895e786aea7cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d835feaff8e78a5149b54f50b96ed9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae882941bc68acd3bf9278277bf81c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81976d9bc5209d6c1a95e6fc0945878635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d4c81b50fc23ddc1630052bb18442636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed646271f3ebbe6eb534fc77364cd279637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762447eb1220c8fc098e64f0582de28b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c532e8347af0a7466b76354168029e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2e559fa7818878b50956376a95a0e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9dfd07efb5dba5f703e2e2a95995e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69d865ba5c593fffd9313b32342d30642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd9a77c30be9369736bcb0db966fec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c18636addbe750cff332986e11441a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a10832409de418c553e422308ddff5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f041e20edb8d8528dd2a336667c95d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0a4f363bc44b09590482daac9de59647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b563276f1c02305c7fd29212c78c9e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40e4adc1428facf961fa474136ecbd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d114a9dcc7f7b20f17cddaba8c566650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f986f50f2ab93ee16bd63f4d7a889651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d0af33d907a89589db6a52a408ab0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797a7d6c0e20162755702af586a07a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a103e69e4818b4fcb6a2f66d656345654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a5b354810a52e36b4bb3942ea4954655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b344affc9a85b8987e47b9e827c3c18656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297b2824194ccd6acfa712c07636c15657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5457be1a4f20048380b69bec1172388658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b80a21af1ba47c7cbd524c19f78c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7230d7c7d773eece2b9755a3adf2239660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81458f3eefbb621e2e435a3caa232f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026701822d672904b31ee406ca9131df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759129b5d01aaf1cbc238477267698d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a32aa20d08092c46c50b8809274e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e92390188ab9e6fc241f0f23f7bc4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76332d90fb1014d6cfaeaaa991ecec8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11978b553bc552b444f7fefb0a21373e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961de715c529ace4fc42eeefddefba6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c63d88ce0dc55f14130a4fcc55faba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b610c6c4a07e83167d65a3cc78d4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231214cb2bb4de5c8a6570becd3892d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94445d8ffca72d97db00350ed0da5aa8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af588700c49e8ab399e6c3f8278b68c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f56d85bf04a55e17bb6239d76fcd9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892de3a24990de533677d44203cea8f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65900520e91e08419659720b9588a00c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac1a559041bffdf7d89ca99d44b097677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013171ca5b6336618840d649230223f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed30f3f0b1153a63c558437b0d126ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aebbe25f7d6b4c40aed7cab553a0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c665d71bda39d1d0c73d87a24033b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ecd291e5746d760969ab1d29fcb77682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e591075ce0e3d169a8ff320398b3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753f0f691f6991d3b4597eca9f28dcf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad5b86f029e82b589759af5224a423685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41aba6a86e07f55206e5d19fd51a62686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839331f7c7967256f2d242f90e4c22bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea3f58cdf8e43ff36cf614554a5543688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e25b7f6f6825b7e007a4ebf5d827e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6ab6be8d61bde75e58529cb73a912690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dda206829e81fb2940f40f10c36bd5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e2997dc9d96fd02e906391c0984a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bdc44153be43009ab481515a83ac1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a1ebfcf1089d65aad4e418b07018d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cbf48b33a8e423dbd4341952da775695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568b6815fecc6a24ed23aa889c439b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d175048aa7dadc3e026ece5760f02b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6660b00a1ebcb11553e8f8887ca84698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a1ebf344060dd94d2a1a1e820197b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0769282748c61945b4b5332cbebec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef1abca009b5ef5f170094623f9fed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbab880b61a001358f491d736bf4e26702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e771348d0c4518d9908c4c269fe75f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079abfdb915e75e44a24225746f10a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559815b6f1b7b6151849201ef839b86e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ed91fa03f004e33991ffdff55251c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2970212c9ae82106922f8b354a711707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338069310301401b3343208e5ccddd14708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9f06b58bb20918abad71bd2e0ad0e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763651e055c54724b2eea48de26cfd1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f12e5fc843f52605e0106939e5294711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad5a4b8af49849b04ef63fbe6a1e48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa0e9fcbea417712b40803cc6396a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cca96e42b2760cf00a718e758c1f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62b803bf77e3bb39556394d2571fde715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83e8d2fbb7a61d76d2e774600aa0fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6dcbea106201e43691d74cf7c431c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5bec326f7005696fdf48a1991eed1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6bd2ac535fab4218c2dd11c0f34dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa0c11da930f37c43dae9e4ebe1c77720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c450c8cb42ba0546181d89ad01a43721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b5ad1e21f757e402c1f554f28eb0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37a9a510db5cb95def7a97c06a0663723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a443c12a83aff42a40268f5a3d3ca7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b62c8ba77b2daa8029412d4bc1797725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f1cca8ab30fd4bf4ca576bce9273f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf465670ec2fe51042ab379772ddf1cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77018824515822df16e389bd78a885bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e5f353d70fd81abddef39c6aa9517729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd45a4fde9c4e5f4dda11f5dd846bd2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688970cf8682eb0055697e78d72a760731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38235fd59926c8f4cd87d45ba6bfc816732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef0934d0197fd8319af1539a726da6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842838559660e0d7be40ec1424deab91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae3f96b61287c29d2ddce374c6ece0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c17a6cba368af22018c261154697b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00257811066092d06778648479e09c63737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2ccfe026a6dd3aa6e83f04e913c0f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5e30ba77c805e1931f6638068779d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc620f14d06866ad4648b1636e786959740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62f995f4bef2eb2594d82a9d47e0e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b553c3e68e70342a636baf975e112742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805bc7d5c4b2b3ff2233576162cf336743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9b32e00a82c8b74edde46c69efdb6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84618b26ab3268959877120263db6e40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafc72f4d047ad066de7e89ef0f608f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1050e9172b4aea840c242055fde11b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10094c17c4c0770c29ba1e16fbbd3cbd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9097908d52de36c3a44665d6fb6df2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c140f710ebfca52ac3761ccbf0edc3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69715fd49138ba15ef13910fa1512d58751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaadeeade234d5c7708df31bfda8adc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d348b1b27483a6dc5d03c8d527101753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedab60301bde23ce24a73bd35b0b39a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b9c87462468e8afdb13d5f12d5f9c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e433fcb6c28ca8a17c44f728ca83b18756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f636a86e08a5c492303a9e9e5a2bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc946a7adf2237db3ac7b5eb2da372758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513915795381a0ce7bc3fff3147b92b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e735be96676975a3745e244309ec4b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5653679e421b70f243fdfa4cc033c00761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8f3ad5cbb723d91ebfec41893e2a8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21501919c9a351a34e3f180e0eea68763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9c8706a444a1bc3baf0dd22629031764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40967c6a180799eaf5222e0be5497e0a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f744dadb994f95a940f0bff96b5bf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c38618f192838a4b55cb8db16a05e9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a9631ee362b52d112b6eeddac071f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f02222e2e4eebb88afb916f2a5df1d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf69df1bd7f89645ab70d41f25873e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ed832c997e6bd0a8d8f953086e2b8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147258d68e275852c6df95eb9b456384772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3818714f4c474a474f119c166f7511c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61b51edbfee35fd04538defa43a533774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68381ed12b673acea503f2e5ef841ea2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf1361576d3d38e2f528a6bf323ee9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034b1defcbe5d769422b8296321f3b1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90130ea9e32c80c6d2ddd2898ff7f9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df9ab4c53462822c1fe9d1101ad62e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d6e6e2313812eb879cc838f682787780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070eeb302e9471169a6589fbaf4a79e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b20d91297eaa58595fe2051408d61e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c589ba7633330d988d25751e86248783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d692e83555c7a1e038b28f2d8ef298784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bebea9c5e29cfa4af23fe780b0190f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa9770374015f2b77fd2c3d05a37a1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199104e1f380c9731e7516b896456fe787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792edd0efa45243610aa163b1e88858c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed179e03139132d9bc2e037e8820929789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c4ac403a2d5330bfb42b818f198f6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eced222d0fc516eae6c59296173383791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d36bc28095d0a4343813a3945ab7de792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a2d674969aa32db615843c6df6fb8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326f68d26f67dcf7e35e89bb1a66e11794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b9887a44f5348d56d48da98cd1906795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4347118e3edb8459c7a861dfb5f93d8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6fd7b01ddfedf40be464faee6d56f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307dcc8d7de50f93eb75acbbc7f7e38798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8ae02e00163580e8207968fb82e2d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d458ecec47833f5e63841f0fadc88800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700522cfed41cf7f0502ef2083b7d3a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c3968f1ec7a2bd18a6b9ccb13c0c9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4894a1e543c6f5d40d7b79f0cc2a8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21a069f86e04bc84602dddfc870e47804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b90e353d8323a5c38b36b80decca5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cba043dfa49dea92871539a724657806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3718990d79ea9e588b536dbd0c12dfb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8278c6cf2912b733c807af0f4e7bfd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a1f7e4304e51e4bce26cb00d90b79809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40915b68b87f80847af0d5035f5900810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed191bde96fee07b80eeaacded09a3b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8abeeb138a6130ab4c20c8401da76c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab5c4f4edcbc0158bb94957daaa0a5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e80af14e48b0f491cf51341f316be814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715674a23b17b484ca11f37d65a1e8e3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc7bb7c4f7580add5171c7009db270816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd36254a12e566a85ad0041a00f52af817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f08459670affe8b9b477c721ab72c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d9f17cec9fe21f2eb866a46985ec82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563e42a320ea5f9e3349f148973ed593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e21cf24d10a0829b87a489bbb64c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec89d3228bcba11f473402cc1a581e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b979d26682839516494bb8baff49d036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5098cf096db230d8ebd6c49e90f4d2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabc5c0ef9bf6af6ce0a503e854717d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd1621f5cabb54bb5128391ee77e489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347da84e17da048592b60dbdfc64e71d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841811974972458e92f17d7eecf034d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcab55e77c59c002608f18760fa4cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba9534f6cbf074591818d77e1f942013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25a2c420c82a63eec9d95538f1649414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad946271a58dbde0202d0ffd0563a0b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4937d3bca91924126939d355b09d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b665a7895d9551f9a02265291b35d4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540a4797e97e85e392d781dae5f909818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fb530b09e9e5de067e4604259a8d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf482767aade61136e6c0d99e2d662dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45810b2bd66e31818a73cfb6ada296021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8c8b99f3356036922349085c7b99f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1488d222af145044ce41ca67b78a1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18caf70ffb46bef818dc24d310ce19924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b4b4f8118fa6412fbad670bbe8bbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b035f74e5c9859d519d0723b9e443326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124526464c98b16ab9fb4b135cff80d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda420d89b8638fc4c8b8844e4c9a8f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dbee3fc77cee9c285a07adba8e6b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e446755f97d987d996ae156e6e01f1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961a612396d4c637d91841c6afd859d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31169fedda83b7d05ac90a703a7627632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbba22d21efcb2b0eeb37acd7ecafa633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8bcb93e9045fe01504b601fb8236b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d9eeb2021d3b64fef3c7ae099463f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cfc3ee78d9b0dcf2d3ff7ec1f77a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b37d25c596ec5178d2ac953337f8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef31f83971d17e87eab66e7ffb93f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42119526cfb53f2c19b5227b806110339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645c1e11842c92045a49648bf248d6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076a0800c6c00ee7781c573f36a908941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fb82acfdde17a37d6aafc27d17ba742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df120e0ddc071c701351d901b304be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46e847699b94d7d4892556b5fc2a5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164e4aaaf88fe61447c952d9c409b5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383af2bbbff59e145ace4f35f00294ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a726232c45a929cf1064b3d9dc368047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dcdb98f772d22cbe61c0c3123b71048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d843d0b785b5297dfa9a2f484f54149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f03357ec8c1414d0b31dda4dadb5b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46beb4edb864186bb4faa522f955b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf44cbb60308a744ef08d4ffd45349d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d68892dd925d3c31ad9af88fc3c5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7955b1d9f301e565013feb878e72b9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc47623f6a8dcf0347043c53df92ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844fdc17c12a7d6b4fffb3fff34084656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fa850885b5a17f1b32c1211b11f0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8d85791ec4e13d820fa2d6a1d814d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e4d782396a41a7ae883aa3b250b2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77959f9cbac22984535cc16faa0dee6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcc1f575062deed5697716818e248e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ce95c82e37b7ad97d105fd41a784a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587887924a96a5fe57f378ec3ebc0a2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f56479eaefc5e09249b4e7abadf0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa56a106f3119c7a5f407b886d23ae465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bd566b55d6c704e26393aec34562066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca96462343d2ecffb74474de38ef05e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1b67d0d5babc694d55fc0f4c9e4ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb1712b6f89e5e02fc4516aba18d7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5a8ea66e4c7704623e661df9cf19670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195a5029821a4b9dab7a83f4b607b2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657252dc0b23f185029baed6b86258672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bef96129fea7eac8a466339e09a1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baceabd39514a48194903b73cd2cbb1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da52bcc7bf7696ae1d6951fbca83d0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb85fabb97334623cae5457d409388e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991a8b4f580a0272aed87334d7c4f4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8105ea3933a155ba5c126e79fbbc74e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec745b0fb9951bc31bb58c65c83b3b5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71906a7017588aea2f22b414041c5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb1742cd44b5eba8400ae0528bdf4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc21b6fdb2da05e9651caac1c088f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d225d0543057807d2e4c51fc9411e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f717b029f961e2f544619c9ac60e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76631ab04052e78ff544d5e2f5336c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2ccabb52a92bdc153ca5c840d991586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98835a301460d4365dc3f318cdf089f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cadab449407457fc8785aea656cbf288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9a2300a069d5d3d9d06eda8c293ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16fe3969a06828091ced864b7e534090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7214f4cd0ca27d90a12c153a811c9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881799929ebbdb97fbe95f3028712ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9067d804971779d9296e9eb8c987f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bd746a1e449ae70ae4ea7785ee08694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd087cf792270b7ada9bcfd4137fd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d644564a50a8fe870e6f84f65f809f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ab74e577988bdca01921403a242c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb53230a370ca749ec1e2519b81ef798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b2f4deae6997edb0ae2bd09b0b86499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f01e73cfc20d6971f363ac7f66c6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e236d9680ae7e4be673e261ca74628101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d0ce6ffbc77c4baf830904edb5fa9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3eb86958291ae80247178a8abd36e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d386a3a9b87a0a30d0973872cfcd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe943d618c09def12561e39d2fbb9e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ff2af0a679165c37c00ad7d80929d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed31045e834826b0c30f98626f65443107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfa89a9d21bacea8445b942787b21a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b6920b8c9c644ad244ff5ed87cced109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7317f3a3345ad60cf2ed3d8ad499d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035c7da9e7b7a2fde801b57d0069737111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99f4e47d9233ca717c58477bacc0eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f619f2ea10d68f1f3335a32538217a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b923e1bca9b82c142c9ee1fa0f91693114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff0647e374447d9ae615c75604fc56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e83f1ef6753439b697a19a0fb14df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f2cee4851603495f1351482e46dd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fd9f343a74d5d322b5881925bb73f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa37781629d314544944d02b24ad31a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e99d421d18ecdcaf2de0f8179e7b72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c32cd66a5b381e496a0de597bf357121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8ca124e808b8a7a3f2250e969946f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f22543f2f3632b45f58a4bb237df1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c90a952825bdccd364a9440e536841124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa8a640ff40106c8033bf3998d0430125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16003db84f6a83ec0677a46d498a0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381990754dce074136a425ff69bf4ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb9807b20753ca165c97d51c90998e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e657b58fe2263d4cf0163ec627b99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d62a281305b5daf23075b505a549d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1798dbdaeb12f200dac4743366bd4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530f560e2dbb0bbe0afe7438cfe62ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d3f3b0898dc9a84bf6eae332d38c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66de32c684b7d78c92c19a42d5c1e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66326510ad1f88d1d9ff2006954641135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37851649d22759caaff511fd59d81a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56916291777f61ba6fd6c5d411b1986137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0a7a93ba187e5609235f806874aac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb26731e65b1a030c1d1fa8bf5d03f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cee373ba16b02d164021971644919140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9309230e65dce3c9e59015462b91c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0dbd213391f2edeeda798357199ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15d37ddb85a458606f8ccd47636748143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816146b4b5725ae3cebaf73a851c021144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bbf8bc179fd299bcf53bd0f6377eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cca77360a076205ac07582c68a68c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f72592903a6ef20a7f7418f4c3d80e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e273fa515339fe45b53bd782f6d69c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13528d5eac7cf15ac172500f7c49410f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33374a1c83bebcd458a58fc9e1c2f4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859450e07bc115e301aa995a937d15f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11870fd70528c62441c0a424dcbe14c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30668ab002bc7ebd0e95c484c72e9d1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80992f294b2b06986c66a32d8804513154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5c87334289a679fb7c60093191eeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8840c2a3aaea2334f6ffd935e99ccca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f95488b8e980b93926e03ac6ed455157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b596a0a2c844de60255ebc0101a184a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30236ac54b86fb7fdfcca9f9e585d58d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ea4b62366af9988b153b977ce16ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa182991c32429185e646c4861859d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2516e27cf00e3f1bcae8f76faccafb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5694c011e1aab4655131101927072163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea048a8422d9ac791854bda7338df28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9624980052c349144f6450a0132a284165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f722b240c013a096baeaddc6a21becd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bf498d4d0c984b13f4e0870dc0985167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9a0adebbe9646e78683e7f684197f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474b0bf72a42779da173bd6534fe82a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e81ffaef91a46dc4eb699888b81df6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab76b181d00b859e91d76d41dc4abe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eacbabe574cb8890c171f52281c6c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c718486ccb251388cbc01edd9dbb97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78511cc3d86709c549440af76a4cf7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c6b10d0730d3b0a5894b95e55c21c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aceb83df355ecce295aa5571e77b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb628dfabd0586c0622b16b31d1149177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d4dec3fc62f9f4911231cd3036043178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60238a07ed7fa84f4ceed141e34433ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5635a2deee0d35a7cc90b1ac3656c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf89e56b5b12ecfa91c00c867dfde1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f048b99a20d07be7c4ac8b989b16a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695a0db776112728d59e2a56af957e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d1da9770228174a5c1282f5d56aba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76aedba12e76a91ac99250a41005e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ecc1796346d16e6504ce5495c434e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37878c78e8c96de799b924715caa0c8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6e72d45932bc6f688451d618c8d78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34894dc3f101498a8d9406e99a4ac28a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32fe932fe0da1f08021d9ecfacccfc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6b2c62ea23fb0cbacd57a57ceafd9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e669a333ad5dcbd7b4905f6fa40b44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c7eea3b551aaea5836a465bff2c91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe502eb78e6b380096d75624c97a87b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f7d0256d5c93c2d673db29001c06b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f642f2a277a603dbfc2317ca1b9afd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651193f43558dd70e006698205234907197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ff4ef544c169fb584c9165693677c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565e5ade2cdd4878686be60c8b2eabe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af894217ca85eec3e38cbf93efa403b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d793ce6d4dd0503372419c35d9ae7f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fac4c0cdc2a85189485cec1db7069202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607d4cf3bee548e8beaf3d7984f4317203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641d4f598ede28d233717472504a8f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1925455e63da7b1f3bd13068890f97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf663f21abf49e1fa9cfcaf5c22da9ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f9748a8749f79b3325f44729fe2b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8d351ad1d767d85b5cd8f9783ef5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d4ccff90327ccfde923bbd2a12747209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545cb8803a879df53e2ee4576cbafe8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a080ea11448ed51232ec96bea43bb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0a3f618517e690a49a8d5109d44e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ab8c6fa475ff7e50356712987e128213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08130a1c59841c55c1c78607fce22bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e62cdefd7e4bd0ae6d424c3ab8ba2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00135793422ac2dab743d1eb6f80431a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44055ad6cb265fb7a776d68ff70f13e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e1a9cfeed79d58bd20d7b5e1aee86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1964c731c7463948c592ba798ccff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf744e7491956a6d262632350a28af66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcf92b1a9e489663cbd8844cd66cc9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69cde11e8ce0ffb15282f6fb3aead8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106d8f1c727b590ac17182d4a1d99a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5a928fd491efa84c91e1d16deb91e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4096efe836219d9199fde3a6c9f2ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579d46bbf32fb2131f6fd8855995890226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d015948cca9059bcf72dbe5816647227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6c9605a39aee7488f6544418c743e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1675532bf893867fe7fe8a6363c082229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058844c55777aba178ace33d9bed2d06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a1d871fec01a2860da5e6602de90c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfae97edf13cfd3f3a45bd0e2df1b97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a983df3ccf9d778348fcaf93287b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4e4ae287af0efcb145312d52ddebe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e69e8ce6c8043a318d18b2f078befd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113d9fddccee64f210e07db52f1cdc3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236e84a4ee834f60eb44c8d91fa33ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1188b6a4a2a576ac3e14270e952bf24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fdc9186958ed8da46162ea947568f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74bf114784906f0cc268e3e4b12eeb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbac4e8fb5602850dbdabd9cca7497241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f9d21d1e3b4dec23b7729217ab797242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40144e7622f762b30093803c8cbcfa81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732984c89cf1fe53ae52e3037a8ad954244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aee13781e2af9bc04c88bcabc2ee41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa98b7ea2aa03ebe9ec7b3b0c4e9b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece09a42157b402935acc0cd052e1136247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272e7650c654586e2e76dfe078c864f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28597dcacab121f201b5a71da9c8d17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1988bab3578ebd7c70bd9e607f4955f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eac205c7de564a8309402415c127c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4f71a5a7b9080cc7f3db1b6254644252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae18995c1d2df1f1ce245d4f45ba3d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902d391169e11e0b6b81dc149d84950254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf89006a1ad22bbdd94206deaf4a88255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef01e1275d879472a49e5e085882c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea21c0209dc223529f9b9a1068e939257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1806eb9c1502b55745be4aa491f9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c257c4d008bfb08b01bb21fa1693f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf841854e8d80e58bfa189090491a86f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade19e216a13e2a3d232dc5fa7fad7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e86cd7a4dc6070a82f0eeab1fa4578262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0489193830a62f841987efa96e6ab7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cd81360ba62000ef83d5be3193824264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f484418543d3f0b2353ca4006b869fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b836f6c45df2d59916fddb975c3e0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08d7d3fc140035ff1a0cdc418a26aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ad2a3301aeeeca2a45e255fc55f06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e69b4703384700c742b1de660af982269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11d78e746e79b8b21739bcb658cc88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bc3f569a8736b2c069de311731b21271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b93080d050665e02aed5eddc4373ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a433fadd0f96c6dd2e0df13343dbf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2104d92771e14a550afb22cee8afde274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11bf727a4705518e0c2854423eedba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212889abeed1d5ee5898fb46054bb7b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b305be9aa88d5bd70c13c42ac7222f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa580be7c457f6f7e153b15c68ac90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5469b1c044997dea36b4b53dded399279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4236408eb08b43955b82f522dc99a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296b18ee1d855b9337fbe7967b54132281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110da87dfad778d72b69ed332263562282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557418a88f7ab4c42d4d0f6eb3204c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efff2810977204e6e1e7fcdaeb0546c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b7fce0b1f88ba9def24b851ae179b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83291ec65d4c3dcf578c0f4d1eec364c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cc8a3280a6804e954288f0cff970e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218702070d4a562dc51a41fbf97fea11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c72089fbba21eb635ae240c01ee4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fd366f3c13ed342bf9c6b470c21bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde4adcf3e3f9019b1797b3ca358e6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579039b5617b46af8dfb0673b4f71809292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97f7b09bb654c639cbba0f4ba9defa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab553475127ec1417499cd8bf5893b8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e32c4f13142746c6df82844e8041e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a8775bfd5a41910d88996c7c52185296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031ff4d0b13585a79c4510eb25c0f7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99041b116e6fa8dda3ca3b20b7ffaa00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a0675f820d01f2168b01802f25b4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2acbb32141a2ca32b458713a97efbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0f0018466ddd58213e9cd3efeee2f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f51ffc925783a5c2ed70c028c0087302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d894a60a1f44661368ce2d446c1b0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839583c93542959ebc78b899d330e9e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1cae6ce97131dc89be59b86ec352a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326a62ab58238639c96b7bc80db394d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af6673b143bf651e923392011a0032307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6493c61b737c3f7628eeb338aabcb0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e84f10d26c01bc76537dc5e90ed13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d174835021cf183069177b5ab56f50e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d285de54685a23f6ebc97b0db443d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6e1af6c1f945ae0a8e80da5cb8ad8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd37dc5e44f8d7473f89cf29b040d67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd1ec1430d74180701f5b9d0039aef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcff9d5dbd7e5fd1d517a8d30d0453c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257517c94e7726d0ef617594fce181e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a70b49ed3abdb21274ab26328f546317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec183d0cb23f58edb0b02635eccd87e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178da1ced62640b5f59951634c22105319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726d738423da55fd538e968bc1ad020320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387b3bda7294783ba081b66c6f27f2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b793b607786ef005dd1e91949fa83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb102ad199d405e27106ea35a4bf8ab6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829f09505815de2264351b01cbbb641324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6b52a09ed10ab432a012a6786a332325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e28543c4db296c04333c077d5cdb3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc88e26a5028889ada8b8400e36b73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eddcd1e2873c1c2450e894fef1a935328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a19c7dcd604c8949c43bb3972505a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475abd99c0eead07723153c996f1d62c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2d96124d2bc7d41fd2c162f4475de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783304dfa9adfa23200b84f079037ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e6f59269218dd8d70f6d19b5c519d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9009da27d67a1f71868e6edc441da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115d67c98e323b6bbeb5928d6769ce6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b5d402edd5015d586e903d5bc71a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f5427f31699be07903f4e606f69d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f3dd4f3a965e8994eb48a0696da3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77b0587a00e3ec175993e1a70c51e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709fd81561b3bbb3bd0ee26b4456c44340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b6e6cd53ca4cedede2952b4198899341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58369ebe979fabe94a621bb746564e23342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f05358a2fa449128b626ab9da7bca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144160c449fda9479963225abe5389b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004b848513cade2da4b887b7344ac38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a0c291e4e96e894c256bb945fa02c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0712fab14aba40fd8cb3d4097ed79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc157d09d7fd60bc904902620f0ee9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1feafe76a774d5c8a784bf8b78b060349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d67d3a9d654de22bf3542f8ab66b58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b6e524a8c519db17885dc87de928d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb82d3488fbd8c1e54eb17810e53315352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c07e45a81a9ef9d4a7445402439fb8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f202a4d4e0f764a511aec7ed34e2035354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41528cd66f502d939f1abd8a3a6d0d5f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5ee31261d0c31c221057f52306217356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864c1b3dbe3c0d344c6c5d5c9d2b97f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c51474cf4107292f2b6aff7aa458c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4360c2f7e56205f20494fef81a56b30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17512d94c42c6a4d9fbbfa3134bb8fa4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9b9e8faa8b91b423a307aa82a150b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c8660adfaff1a25de7279c263f62d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268f8faadafdbf81ad583f165401cf3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eecd0eb54ed50b3f33d72dde6eece2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6333c090029adbf0604e786c04bc57c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e19d1cd5431c8f05b32f8b6fa928f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49999fa05603987cf3b9c5894ecf725d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c2b21ff647f432b55a9f2ece05a5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000efbac5099a6dca4ed6ec2aea389d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e4a507cf0fb91ee7778c0b8a7b258370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0aa3f0eb8b4d5ae1caafca20209f40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0e5a6fe162b49d1ae9d2fbe8ea0dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9a806c3fca914cb32441aa55e2693373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f37f73debb054804ff551f99d037d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c20d13158ecea8ba9270276b6fad67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cb3672f576ce5e8dc9d44902fa2ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f5c373f46115918af47b731ea14b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaece1240abe8438ff90d248cd8e504c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195c196d3170184f31046b3fb856de8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd070c341a1f3c1cf9fd3bc7822bc0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef32236d640bba497b78a04282e723381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f61e7f844c397e38e1d119f27d528382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc218d86aebf7c7d21edb809c5c4b698383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f5cfbbaf07a695607b0f32453a1f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61215bfd3e887c438bdfe165be5f80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e4aa9608bb879373e26dc847c50b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd91fc54c9c7b6bec976399fad0dda0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626cc2abd77c0a9e10a36fef4d2575b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990e8e828554461649fcf1147043f3a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ae2db0fadc60eba2ce7e117cf4f1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6926613ec1647ca45124f8de542ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51152a0a33e0bf114a57799cb9db995392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945a339fd72a09d6e88e124dd773836393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbedba9e07fbf2bd7f567691632fd2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079e3aade63bdcbb249044ec14e8fe8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb3e84202489e5fdc2b44b54516695396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c1be66fcada47cb464b6d652b0cc9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97149a53eff700e83cba634016c6cef4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30b2a3c67415626bfbbad0c69b479d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b859a868c1fc81e2b128ad5a272a58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19672f41aaaa2fda10c858a70f5294d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba940944eeec09fa6c9115dd4572d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb85c23c7ec4dca0012461b2f027fcb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142340da245bbbad2214a1bdd01f59a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0cdcb75b5bbce80a0a849ecb503ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1bcdc9b9b6bb5e1a6042fc10a909c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4e9981e01136659425f31acb4b8a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec7687f3dd865bd018dd989ec77afc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e89a09d7d91dab823a81c97c49d05c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae7732a7df29f835466340fd55f1c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d14d6edcc670dd1255efbc30970d92411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d433845d36aa23aabee6ad8110c7c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f10681b25cb0e2a4776a2191dd52f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aa4339871458b6e83bcf7d95fe960414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b866ccce4eab5c938fd7f5ec7bc406415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4248308a4979bc6f8b1375463a6188d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440409f65af0eb83412cdfe8ccc5f654417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4dc40f1daac25c3f868e36fd92144418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ebdae472613ba6387f2189c2a2112419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319db2b83ba384aa3546eb62c33815b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcd4778cdf5c5ba8756177ebbace1a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1d1ec515a0e5b4821fe0c9aad5333422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbfcf49e687fe48fec82e363ddf765423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384faf8c04f508e88a9bce8b885ae52a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cef6ce2589f6e39417d9733d5b2c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffce22383b222f94180d9af419156d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb365f66a1f62ef7bfb74aa8d3ab7a6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dc9fcd814bfdb85ab88a397eaaaf8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce77bb9b7480eb75901dc9fe8b0d868429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e10318241e38812eac8aa18cfb56e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468824c0239f6f460153c71df4d03a7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456cbc19bd1a99039149689a47bae24432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfc2ef8455a03cc8ecd39d6d45e162433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf31b23cd7595e7946b0ba03aad72b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd923c9118f6abfca21de9b5d606688b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5b4814a9cc7f780eea8264843452b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb0412ecbeee15fa3bba2648cf61a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5171c7678e3e1150d0e11fb89a81ae0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2d54109f50d12be570ad734212f04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f879ed8b63b759c2f90097cd5d96427440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b2d921f1bea172098d938ea5a22a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffedbaa7a405655a0c857dcaea996e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3c10c2e96fe2db1f1063301f1c9f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7386f34aca83ba108fea8513db109444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95cd65f9f888e631e008db8bea0e69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd15fcb9f107bedd02d5ac2e861d485446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83edc97e0e258cb8c986aa7218581c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5aad510ca7530d744cfc68a4ad89fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775bcc0b24dc7803fce83984216aa4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaceb5fa5f7ab0a4d882a3f056f6098450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e196b70797f826f36888c0c9dd0f4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cc7a5edefd8761ee428a7cfc501f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a71d41a2e7930db54dec6bc47e1f16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300948533ac980c982c81f6f4c31e5bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4fae7062dd4876b823bc446710079455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e212e088c8c5c4a6ba0147b8054202456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e30cf0d7b14affedddb06d6b03bedf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752094b82b3d43d1c0d05aea29db50cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012420313d8e672408ae77d4dc7155d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f514ed499aee43b95ef738ea5fd0d2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb035ca2048510f0cdbefa9d24e02cd3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957d17eb64de91046a2485acc1ec02f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3260c7ce5f1259378a39ba0e46b2ac1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e2382abee53f4ad210282ec57dae8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d40d798f7b82fef6e9e5d33f084579465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100b5efbd5e045ff6bd11bce5492768466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72898e7b9deca8c1b290f30c8c05b2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbe6b6aa6a858486f14e5a853ec2ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c3da61e6cfa8492bd7d0857f4ef6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556981f6f8aa52895f9d89b7e7fb0a90470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f93a840535ccb426cf3b1da1f2d7ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3322d4ef7fe0386fc7f69593766d65e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548302efcd72ebefdd80bf38ec90ee8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862685d911c370ceb5bd6d3ea3b1405e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b597c8442f6f2c192132678fff08b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df696a9d08f25f0cf7f9af7679799250476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9ed1989576269c40dcdbaf3b3b923477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e132efd89d720630c91185fefeae208478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fa5a25b2ceecb6ca123eb1dec54c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf97ef571a635fb2890b2f112b291c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b2b91e2d182c14131939956523b96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3b26393c879a7a215d7d5be61603e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d75591ef8f1ed5a78840c6e29ff772483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41737fae1d370eaf6e12609ef43f3664484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643c0e6dbe72dc0bb7f819e0c6695b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374ed7a894a919583fe5d7774fd4b9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b422e2644bcb2d2b9a8069cbd28745487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebdbf1bfba0c9dc60585c9f77c81d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d42313bf9e4fcc6e43bbd9dc6e8b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b99265ef44340bd73997413a527fcf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c8b7d5dc0f47cf0d7ba4a069ef461491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacda47138b79ababbc7cb62e573b93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b2d9d8597f3cee3b188cf810c1e0f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3f120323c3b9144425acca9bb6615494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b094db08a2b5e62c0df9ec27d2ed36e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c7088ff1027ad1881bc97a27b565f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246041d48553c96fd7ee0a4208815f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a601d0a7514f17ebb10807f0d3eb785498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bfc7807ad61e41b8482a439cf3e52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fe9554f5bfd6d0baa02e1dd9c002d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc559454a3df31d7f95b59c0a7016d13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacb418a0e625db2fd4752fd00c998a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82504141c94f48ddd0b85ee27a0fc96b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ac1192e61c58c270386994f2a4f44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15078b3cf3b0ac0aaa29a2691e941d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412529d4fd6fc235bd13e6ebb879b91c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee1757f14824a53ea81bd0eb2b020a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182cbaa006cceda8714a231b662479f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625147039aef1ba12b48bc45e5848bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414be66338a6895961e281a52345d2eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b873c5e17146ef2ab1de6c01417ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f47036541f45341cdb0855a345c2c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaea1779dafd0772d82c1306d7d814513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dce09f39de55ec9b8520179fec006b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8db8ba11a63e1a2734dba968ca39d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379fe41b6a2276bd129590da6f0997e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441392a4d2b8cb614804b861a3e14e17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853f4b4a2dd8cd63098f5a57935d3b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b623ed4496d26723dfcac1cbbb97603519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5dca337ddc9aea2a83347b19198f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f63483c347e466b31b724518ba371521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c302b9c32d35213d838e478612c6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55d95ec73c8ff458e8bccd667b24e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acac9aafc8432367386e346578a991524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70439faa0a29f8db713d2c8de3295f14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2353a98bccda48a5d344b4b567d514526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c298ccd8aff038c600508ed782d0288527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe2d5b570700134d5e61c8e38948ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8d94af915cad84fd32c5fe26ec1ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b61d78f26dfa9b12811f9db32882aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f30e788f0fb5c4afc6ddf8ec5ec14e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed69879621a9e313a366de9ee98b755532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb696942fecd4d73f18bef53b2821b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949debb9b8b68d3e4da0a81744c830af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd847fc98ebe206adcbc71bd9231926f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1f515687c0acdf2f95eda81c9d03f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87226aec9234585e302cb6bb8b63e60c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd4e38dd8a3013ded47d9860fefe0b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629272987c2a5c5b242b142c134c73b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb328aa1777d08ae9fd5f1d26d91cd9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d987233d22bf2f6a7b9b19ff4025f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736a1f619913a9cba0cc7cabf6cf828542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101c8ccadb19fbf4b3b70d9362184eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a33b40302bdbda8b9332f77b0d062f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003170b2a045b85780d4b72401a432be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7e658ff79f9f38e45b4ddcc2047bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbde609d58b671b16b15bb3961ea6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a77b986d967b29b1434b6a8bb5f81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8952c0cbe8e3d7f14e7e41c692056549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e9b2b76a125aa8d0eb2e2882ed456550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3047d433028576945421a64c2f050551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316242b0b623673f0ab159da419f45aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8173721dd67d3d62a9d8858421cb5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5e7fd70a4899d57a176e993a63c0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d0b9428dc2bb550ddd1dfb5818771555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0c71658c3015e17a1650b06c82bf1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebd80f517bd097d22f5912ba259114557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df52021f1a603a9aaa7793760459a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931b5644c283aff0210f07502d8c27b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fc84dddaefa0255f17e571bc5f81c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c003935b6a67a53dc8addbd2aa4672561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0a61b10fa77bb156fcfb23048bc19562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a146cb2599271175838618933b270563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15462818130f6837e373936e5b545aa0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01911a5bb115cad18a492995c13faff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e7c0155954e136fa7653b2200b901566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e3462f4b6b7eb21a0b65b5f755106567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11b83756d89e6aadd2667fe325c421568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2259023f1bfc9052f2a4c14ab9b2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09609f4685c1d6281cedc92cf62535c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286b1f0734b07be7b7f4de96a21abd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ffb14148c059ff532a0831d385a18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025a563d8f12b654de069e20faeda5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b61b1e255c5d0732946575846ccd7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f4d3722800f7ebdff7bb5b689403b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683713491c7fe73ac8465de5d19c1e33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6961a49bcda9b46e412d6960dbda6d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ded6b68659b1265ec3869382244b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f579a388ec476d8ad2c4c1f7288a225579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c55f4e929df4d0b2cc25d88471ca2e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e31a33e678aa9fb78af69a53ccb62581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3a6b443bdb9a6f776c5843191909c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28c033ab8cff11c637adb3f76040d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ab6d9234c831085f6386834c50393584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f696b59c0ecc788ad21e48b0c5e7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535262f3e29b8d2fbcda60f94806bb3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c07ee08b78db55cf0058f508c1cfe3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff480063a31fa6cd4c51aab5922fa3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1ca14945d078008914e4a21be57af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc7a6efc0ad3f17ad991e15f5b2b76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527a89c3ad1ad5de87e84c50faf142e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c63d0346152415ca4a272df391cc9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8d5a356864efb84c9dcc3f2f066b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbba7337fe9431a8f1112e25c113f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7f70d588856fa8d474e2b4ea4d2ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754739aa0b26c8d3feaa7d023ab223c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8262e8cd99c8a041f97fa877b10379597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd2990ac9d079b0e8e6ef7281e2d74598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1d8deb3ae83d79fb182908dcd3f5a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab0d0ef321cede44a2261cbac73480600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b1515d42b5869224c6e023a52c7e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05ba04d9d7b1da7cd330fabeff7f94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7c36bc2687c469ac7b761ecb412e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c17ecee76793378cb1b74dcf84923604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb455af62132bc0532b5665277c7674605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a674c698db12aa9c1ce8b7df0b728f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d220b6e37cb6d0e4fcbd3a9281e7fb2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2642152a821cb8a9ae0bf0639bfb1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc51e8bae0d0ff6dc7140f5da6ed01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2c296d3caeb463c4f0b592bc1531a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2d6c737dc73c698ef60b61de4d5c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e653fff9de2589d1e690c18fe87e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13a9cb7b5563fc7dab08ee1852d2ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c065f352007812c2d20b633a60717e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2ebcc48c48e996f86a3b701a5afd4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a9fc40ad3e102a4c157a24a5675aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e7ad61e0bf3a28bb55863b8903109617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286a49232027498e9c70b35b0263012618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abbf4e38e8f975bf9826311d77c5e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71582170336a5cdd713333ad31d7e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9aab770eed410741034d37177698eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8565955224d948df6d0dc4c22d79e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a80faf5737fb99f3a87aab35e04007623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0558bbb70825950e89a6b3269f0da6a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9ec5d4602d2388a3e8382d5b6414d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e93fe57794ecb5e4b44b0a130caebc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b500b35bebe839957b3ab9404d410e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953547d75be6afd6b93601872e6a0a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85679b084473ee459467ce6898670842629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab40d6ccb82f09bb550cbcefaf47d01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d36b22dd8deebd194d0768983dbbf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b84b45e681a473cf21172023358394632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5170f6d794fa82c96143abde8a1548633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e26ed3adef23a31dc1aadf9280188634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4051e102a984c8d6c92010ae4657a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d512dfcb099f89a380b9f5ecdb333636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4de0e09066fca96f9ac4c6f47140af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45ae2f3493f5b30e3a298a022260ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ecf34d26f0d133ec171780afb9d28639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920070f0bdb6e7f9ce7fb0da2cf199d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecc8139aff8511e94a6eb1d3c979d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af0b4f36a3382bd9c2cf47a57438eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1244d117559bf3ca043da52b7c3a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daab2e2635c4fec28797b93fcc92c96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583135bce820f2548ac3491b04c5c1be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbf0be14edb53f7170f275f97e7762646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae07141b36f1d4b9397c2cb8bf792a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365ffdb722cba2a03e79306ebbb84a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a8c3b44736bb135945d17b1154e6d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49921831c2f2c2f7fbbd737c90c63bcd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0126e6803cd5cd1d8dc4f935ae3e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0e820659ec1ef26505f9617378e9a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a62feedf27b4929856cd69fb75dd8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec66ca4e05495cdf280cce6a2962c9c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356c2ea2bb09bd1e4a8a0560c73741f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f50072855095398e82b04dc72fc9f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bbd0ce6b69c84672093fe965c1991657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516ef99828c6776dff804403100dcf0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91dde05e536a8ca12a8a67545e3579659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66ecf1dee7eac9b98c781ce4be182f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b59945c1a314ccbbbd55b19fa30c83661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7824d233d75535b113663db2c3e5ddd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e68c17bfa7a51399084c15cd68baf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139019690eede2e191623523f2d4fdb0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b53bed6edb872656abb838c763203665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e5a12916c19dea94d93f0e7b6a3ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb19a58a80e37ce1dd55c506b5ac25667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffae2f405cb6c8c2e0b50cf96ce786668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81dd7fb12db6e688827949acba8ab3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6a0551653dbc6a6d1dc6eafc39474670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9bbe4ca7abf99737e113b33dc0f0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef20a649d2d4f865478aefef3fa73ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ee7034f5c3f4abf3d5418460ff6cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349659d7558b5bc3bf523ee3911979b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3560b806bd0a07ea7b00cc6f118964f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ae49d89c816404db6e2c4c4272205676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7960da1762bbf68acaf75b59549c9f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c9b0e8755adc4a89ff64ad344e665678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd25b10cbd73d31307108f9a60dad82679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc02bec8504fa0469de5f22d31a3546680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72695d17ae33cd503c229131d2cd2d39681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499098bda2109040d0aeb50bc0c709c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2c983358965841cf4554474feb2b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bf85cd5ff3be81d8c2f2b812242e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fbd2bc0f4744fea40d31e1f5a0c2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11813c6c8491c7cc563bf051e03b9686686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5edf6a159956ff3a4e1aa4294c5d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd038aede461f53fd54ee24736de57688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c497263b0cc5ff84ed1cdc0f2d85434689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac22c5ce3fbda8d820447434870186690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796cf228b46a72b871d3ef05772e4d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d07c3015d4ebc48aa2ae19b75b806692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eecf2fc299b172dde6651ed0008dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06657d5fb83f41edc2210ad106400adc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce55e0b4564a26e19518e2150d99907695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75b0c97ac2c9d53ed6faccb7e81428696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ab64bc1d8eb51b89d3ca372d16565697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf81491ebaca41347f926a65f3c34b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f51277e3e234f4da3c006c286e87f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24771456b67017735ccb91c92f09b33f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03267eab89a25c787255880eb1a4e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d56205ee179f7e4dab195ea717724702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27784d29baf1a74226736f3f8bed1c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf831521902cedf7071b1dad21f03b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac47653160810a2b6a9837bba7d0e28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c24a9e92f85be4eb0660b192bf73dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e69c8f39d894d624ce41fe20f7d71707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819ac394ffa6f644ef8cdb6ef113150708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a232a64f24f3c5f17058f441211a73709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d4e0bc8d905743de0076d4ffb7b02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678efe64de95e8761903c50b27d8006c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8515c078830f51a8228a4d120a2afc6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba5f7bbb56297533505a4c4bf40794713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79af68853250b346b1129a33cdf94a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc6005c46ea432fdbf50b58885f1fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaa5076692a59e8bbd64f93248b3ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4f19aa4dc6ebd59b41204f30fdb70717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2c5884e5a3d2d9cab4f38d76f6104718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab764160df099874f3b5b603b45c337719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e37265c2f52411bdf3ad3d43bfb6f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2973e19038ff7428836d6701145630721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c43f5d2400968b5f619c6678fe8ea6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3bde5071c6745b526c72e323ee8c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cb16d264c85799aad507e766a2ada724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb21e4a68ef6a1ea2b8250f97d3b5e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbab30680bba17eebd52966849432b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd80f00ed71d2b930cd62d7a858882727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5e8b608bd8abf6a1ffdff71bf326f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bc5a586120b6d2188c8ccbdaee34d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967cbfa0f7966d8176e1f67e282b6a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da68cbcf36d81c2d06d0c9cb413971d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc34e8e8674a1ea3a2a783dd076ada1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f0e0a7917712b182e04f8f81b74d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b833691079d77de679a56903c2e05734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255d6e3acbfd9b7173cdfda4c6b06f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953a7aed67e72927717ed0a4c2395f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924721ef7d01f3eccb1d94cbdd343785737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e01f8c3e557d214f8fe6aad594b5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64f4ae402f3fcb27b151f03a67504f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de57cd4c1d7e3fdd4cf54b2f1e4d51b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348a03a98916e4f7a85b9b3e53f9e95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244ed5d11b0c786a20d2fa33c528ae1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28004823d4d9cf324467e2eb7b7283fe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65765e41ce33b9830339cc5a1873c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e845109dcd60b36935de702f0edff98745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfe7c3fa976d38e1e3536024f6f458746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20210981416977e320f9571e2b53a43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccc4b63f956388c48ebae7fa478789748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4302c2413560b0eaf32a5bdc66459749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65150ee3641c894b3623b78bc1118271750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d3d0558901dbfbecca54dc9b7f16b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9057e4cecb0e5d83df7ede40dd5b41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114c98636dd17fe6fdf0e8dced46168753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4bacc52c89e5ed9851f9cfb281cbb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269bde5a678b4220c0545f09e01817b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a0a561a7769db247211ced8947feb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3145a0189137d3ee1c614074cae80f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d039f5bd7fe4a74f4736a294ca24f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca269752c5d21b17ddf46e71eb68505759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dbf83e07e15cb236b42467709627f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ec454d00e254d3c7f4a7cac8cb369761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e712214d5989abbad4a6eda4b9130762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92feef5cf21458014c447ed4a07c4f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6898020379ce84d6109b0810f4e5019764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b390d271f47570d9467eea63937e5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30791aa638f74abefa75926caf304b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31801d4efd812e8a438259887bcdca767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>