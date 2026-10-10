--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865feffbbb1b6f14b7e098d056628b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f22412096dacc549de8f468aaacf32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1a3c661c88cf0d53d3b1c4524bd843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d264f88f6cd3da06dedf7c48ff31474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049ea02bb4171b08bfb797e07b370735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedf6484ada4997bcf4a9855850281a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93f389eefea53823ee651e966ff43a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce8534679d6c8100bc2b553e7893248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ca01279aab92b625cb5b7422183559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0a233cd50da89c75af7813b12d77710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44aeb4180c2ef3a0804ddad60ccbb4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d97bd9bed614b38b04821938e35b3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda79a8096d7b4c2ce85226ce69fcaa613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e53e98135838eba3a1fb98c92f7e3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869899b32dbb5ba5baacd6a1a46538615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb957d8f5c6b5c8af465afbdbe1313616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afd1b2841798da8c770c62ef355f8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b2e6a3ef3b3f1c3f05f147136f58518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d0cccc32eda3bcf281a5eac7386f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a6a3c9aaae4ccf295568c2700ab1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa462519ed2e6822ca30d97ef53a5f4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab380249133f7e405a026881b33b0bfb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05694bcf22b3a20bbeb4657929da8b3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21401d1b58c8ccb5d2242efb6166dad924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb10bbe9d82c2636c5b1ed24685e85f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c218d595ea468270114f2983763fcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759fee1d91052ce074f33b6988f73a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbdb8e9c811b2acd50d9140be617cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f31912d36b5924f0a884d82ded4bb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15657c394324a9dfcc31573508c866830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189b556c21fc1ae0f684b25ce0104d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e2f4f257981c05bc79b2b367a116032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89456fba6c92b23b4decf599054d5b6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b348e9c8735c1ea917160fbdab36a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac348c9d0a3219bc0ee212a6ffd994df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13715c2f60c4640c2d8f5587a0f8460336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eeef4ed371fe97d1e299d42c864b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfa6a2d8973c9503a7c168860d480d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee7825a5c76cd4b1c2fe9839aca47239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27027f9d4311ed47fe3b01eb29defd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f288a374a8ec96684c7c363c8338041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fbefaaa7df9c938d08b17798da40342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f126d42c8a340570d4dd08146bd600143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9d4efe9af4f3c71814e414bba9c1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe0f462f3dc24e2a2b5929485a093945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a00f95f70e738f5e14cf3b4b14c09e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db285fab64f3a0d1d519f9fd85701f8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc74df6f7c6e196c5cf1195cd546c2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e75d1430db267f57095a4602ec82349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfa8b05c57122372671dbb3d30ec2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd2b3ef484f12c84d423ab181809bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c1612359357d3ef5355cc06b0410a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656b24850e0b126afd218f1be5fd73c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279211f24a2342d2b2a0588d4dc2862854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02494c0a01378481f071d013fc97ce0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8ec68f45f8b287dd569b9eaf6345456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4249c0e99ce6042ba5d0a86b310e8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4b97dcce8de34284b41b60dfea5af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058d032f8cccee8289bb8b68f1c137259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ecdb9d080d80bf2dbf02538efbef660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15de365d74a9ad5b938498d331205f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630c7917b671b195e8f285e97d94da462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10f2356b9a7b332cd9deb6dd36cf6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69050c2c6342a56bccddf1fdb7b5369f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a554b62c98b24e66ae2cbef2d8b852665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd043220a3c5f82ae2d823c6a567d3e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d6e4fba1f3983d11e41ce550b4fff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60fa465a861673c816dbb26e974edd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01425fc480e1f92635156c2f79f49d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e68e276c67b1cea6025e9fc4a6c30970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6fa0b3a52eb529e0afeea81cb1e4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd3d00fd93868b484dda70628e0de172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a0a0e41719e14b71cb3834e775a7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63431713f1edfc5fe1172d9eb37c3e0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52d685073d0ac39db8c557b79d73b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6604061811300ebf84ff17473ffc9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bdf24fdb19b8d520570c17a58ec6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaa7ae689c12ba59c35550a0ade7a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d44adb416a3177c07adf12583a04a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6afced4a25a01a07393400092a908d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d8a7d6ec788cd434870dbf65271b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65016e0a73f5245debae8692f39c233f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316e85f2e9eafc098e8516f48f3534683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361558e88247ea68a3f7d090697824084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c89d63201250a283af15edecce58ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae79ab506dabf2e2cff30e51a59ff286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ce98829a200aa1574f34ed28ebf4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca3264b6a589a01ae794a58b4c7dd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b4e4a2b5bdfb5367ce0898528e3b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7158901e3ccdde2c2ed831c7d95ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c33b151254e9d343d8d17ce843fe6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06302076d39f78989e3eda6c9d63ba7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffa529f2f0e629def69b89ecb4ac3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fa36faaf8027f81c976a8b8de65e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff8c0c9abcbcdfd3e3776ef31e65b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f502451f4737d92a86fba76c61352996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70690aa11650558d1852f96639458597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af059c8046d51e14fff83c69b7e66a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbbaf7af131f431ccdefea431766b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817db54b3b8ccdd1b77cc5b7ab24a56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb133dfe1e70a6a2a295193cb16029101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9979b425dbd1cd93548a3144c9ee0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda34eb4c1e7fcf03286745bfa2acbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440b2c6a1f208e1ac9d82fdede15ce4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45056f5f4bed0ca894f94fe334a357ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2a535b3288319eb9f05eded356dd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90146bca93568bb461fbccb8863bf872107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b360c4dcc46597ed4b28642eb6ddc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fe7d09d3e06d62adaf774a41b9803109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe69d842972dc018108173a16cf4a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5605f8879b63b2f06e886e36e8f723d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf7e8b041cedffe4d0a66a36a63261112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c57b7b80780a0f1d9420da2716a55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719fe9aaa165ad14f47764736904f51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f125ed61c62c61d5372c38027dffad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece834f702361f7ce7360e1d505c70c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3495cf7c8f0ea4df19318e6bd2c1f35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906830abf7c955d921d39aba65755670118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23f2e3423b9c4260a3c172a806d591119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22cc825a1c09c91046af5dc8f720e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff328a8bccce93ad7efdb8defa24b356121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28239d2e8b42585b616fe6577eb2d421122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6374e88c8c3c0bc238d8f2652247bab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a49ffb44c2bb446a24a828f6fbbce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101a68eab696d11be314a9e6f335ed9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eb54e98520af5f72a7426e17d7737126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2f9cf8aa65b05340d1ef9504307dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34294f31bd3419300177672587fbe42e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f91087f6f51e269b43c3b568e93c04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc047fc5a0a38c9331e9b136d1854d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169947f5a3aec64775df695822c67e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df888a37a2a3c8228a03430d5ff141dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb776ada94363c9303b35eff81198266133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e923ed22c6a5cc054183fc69bdb43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c614c16e60aacb8739fd95cdd62e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd18eda4e67b78b155f3ad85890bfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b681e3f677e80316e729017921ff01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a406278da8b0ef8300b99504855430138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3217095d1672b678fc7e3455e09a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e814040c91721675d8ad7fa7c9619ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f172fd1a16ec8a49877ff1ddbc25e16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b893d08e001f90dcf7bc1d87061056142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfc13778018c12fa5942f49b8f3745143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18202aba9274614f523a0ed76da66a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcc4022d04dc5f577ac71bc0de855e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9e3eac8c0eea5044df3d43a792b8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e020579ee3ee58bd3c1179a1a66e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea2c8e8c8d763136125a9b5942d858148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379dd86344678ecf1335115275cdfbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd781a298a51958f7597a1a5d3aed3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998e9f9fc8c95407dba8cc5b423e292151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f316db1d8ecf2cf6cad2cbf16538ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251379b9b40d93e1aa2fd56fc2f6821c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78f5571751bbe144b1e2291497e404154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0a8ff3d556010caa1daed06ca4c98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05381eae68ff77baf8a7fdd36839a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82a9a0bdb998040c98208bc920a495157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927f8ba6c7daccd0d16f321a2a568a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9cc748050ec7834e8ae59b69f7d11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663ed82f47b2b4f5daf8b36a5e751a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635f905ee2df3c2c37088a5e92798df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b577fb94bb140780c4daadaf6c3cb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d415965a644afcef59da7203d8f5c3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c79f1bccbf3e7336ed0c2e688a820164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0131c8b77b22aca2a3c9555cf3aae8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97071d4b44afcb7456e93c4ac621baf7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc04cb05a41d6372c84eda07bede5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132800711d10d832145d632a21fb1de2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b974cd831d4e7cedeaa9ab05674dde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea69a3c61e9781971b3ec650c41968170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a600ed46e3095489a078c696408637d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0685eca058f86850a423cd7f8511d19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dd9c8bdf45c9e7d16bf4b15fa6cb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7869e287d5bebd81679f64ab32e3473174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb356e9370223b754193304fb928ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0ef95aa3e37d55b3c5f6d8b26b253176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db9aaddba526dc9e27e2e5832a1e7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707b3139027921c68d61c0884e85cc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428dda96546d0aee99ed4f755cba228179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648f9d6147e08652b189b6ec6974a97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e97a1c51d7f3a8d8c9bf4d2859166181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e4fc24d0d7fcfe382bfaf0a0559a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa91bc9d171b558fdea5aace83d39d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57bc4ceef3eb38a5d32ae63c426149184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536038c37709704d585545a13d351997185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fe625b625f0b8c44074a3a58759b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86512acb05f36b8217a6514665ada7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c96b8090036b2f62262230991ac84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a80ad48fcb7602702cff484a5df8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c91a4b1c96b952bde945302d5ecb52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579cf189c040807513d8c5aa87b2871191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72970623df1fb5669f131a81770c84bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf1d7e00fa3b5394363c9a37f76902193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe2c5aa37da1d34cbef54a5e0c2ffd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac670888a263e0333c1d5197d60d76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8c1f44633050fba281386f8fead42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289adb6aa5bc756e762e820f1b74e0eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956474048e4fb278d19c1cd420149ea1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd748d4b90e4eab0b948180c8b698a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc2c918f11e5f01c917c661652132d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e97a77ef609fbc3d8681d514eeb6e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4403f14ef22a62b0e7274f9bb3fc8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6a66b7ba7689ee05ef1add06b1023203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c971daf64ab86161119ed0ca3937336204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308c6b87eb826b24388dd660eb8936a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea35ec5fdaba8acfc38ec9bfc06125206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967400e4ddb3e5fc56bb6324247225f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ee6aca7f57c2b56351510499e1fbb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fdd43f05b74afa4ac4e17404f5872209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10deeb0726d6c8c2abacf9bc804df6c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd548a4d1a3042838dc931167272e08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25576358a15da89fb314e952900df467212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934a80781903ff2e38cc565d18c1862213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374fa79d7e0cd3143822c0b7fb14f30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e92391a70bdcfcca70294cbeac6eb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8555af98ad9e5b806443d3b5917cd7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df0a64a5baa594b31ae907a8885dca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa798ff7f50c0997b231d51b1ae5be54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48745fab01de4b97483d0b949aac1bd4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e3d73fab8a1dc43f01ed199400f4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c572758a29856d4b5d1a41429043c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f06124be4380b1b7617ae72951dab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096149b95063c142956892a911c6271223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50bf26464bfbe9297906f92b681571224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1c6b087498b8db847e9e37128ca92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6bc691d405b6ec5e8783cb901bdfe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e752453548d1becc2eb7889a71249227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d5618d7d59c8097be044263a6301c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbe4c419d9311282b7eadb985c9c1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558acdc283e9be30c861c9b39104a237230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703dea938c2988ae1ae36e4b8c1d12c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fabe9d6cd67af2dc05d81e1ec0042232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d9384fe9970fa15f87c27f3410bd3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b5c24ca96b0e198e17d11fe02d75e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be23c6c743fe4bbecdcb2855a777a91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421f4defd51a42b1a196695dfc1143a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e7587035149204ea0faf633725cd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0d62ff7816e751c2fd2a96878d3db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5836c467000a154d4841547f24a6dfc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e35f91ce655cce50a1c8836357ec91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3d0a2777ca80516c3c3e520781462241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd0a0e0cc3681f59997ee8c0cc72b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852cf31e9674dc216088bd6413f2a81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b1cc70d12d6af5acd16edcf08d26f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151149a71f44b46f206125c22d2ed279245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8fb0f23895024dbf547623176b604246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cf479b60d10549c6449d5d4d227b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b032395e5bb7fd11594c0104712c3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6789061f8a83fbfbc4134da94871c1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2261a14179395f0c30cb2fc5c2d4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785c6877a0adf23ff6c61742df18b8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55631030c0c9c3b0a4a357de00bbffbf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ac38259418ce2afa065fc2fd59806253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75573d0eb221c240e6808e90c6c77584254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274166de511d8af640d5fef90fe1f533255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deac245b1fecb0d74c8cab9be4aa0f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4f58a717b984e2ff4c449b8ed9c68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d53d98043ff527bbb70c6146c8727258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb49bc9b1f69fcdfc0180b87b9d12ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6313b5579e18f0a127eeea1dfa456260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c61f264a7dbebf3b8358ee54f0b9d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026bbb610ad5598a8bc9b12a1940513262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6d414286aa12b76ca0d8ce3fd18b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edb3933888860dc924e8d8b6e36594264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a39fc742204ad41a22059d6ed0806265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33576a8c8663199494114ee811e7cef5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d4607205d7bb550425bbe8f5a72dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fd94d369219805bd0d15b6fe61d3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d87cb08951f35a7376fe678b56874269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe101e961e21a7efbffbd31052bb91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a0625b2b82161ba9ba97d376f10ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977f881a9c5fddb3bab0f2235ff742d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49db74d09d85879c0c040e1bcb0585a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5618caa7022a9fcd751a547f026bc1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeeb822c37b472e759238964336d81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fab235059cdbc0e67c413c9bab5556276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbdbce4ca1506aedd98113b82741aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f07fd47abc9db1e21f3b452fb3e80d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dea713397e82223284a3b7e4f9d45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11be1735863c10822de4699fc4ee408280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582d0b4b24c3ab46697c569db407ae9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfb69ce4435ebfc0aa2fef993f9a15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c810a726ba9f2c8828f6496f55830e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d1a3850d1bb9878abe264c1d36fd7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f15c61fc6145d1c11d5fd0b21953f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a414a1ddb59a9a9258d7f7392397583286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9428bb4327ca6f80e78a5e59cc0b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b23aa1e37181b2842957f1115f98b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ee9c7210e7269e734f7b48c952fc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c728f9e1c386c563e8e1a09dfc87e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063b07ffd6192d9ac73b6b1f021817e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb749abde8859538a7b911dd69a986b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439972695da4f6e5100648264ede36b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65f2ea7f020471ac77f9bd1c61626e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29e6e867f3c9a43d5494cdb17ac966295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6d8a921dadb113aa7772a5179007b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2734e253758e64802cd50f78d7bafe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bfb7dd380391fc79e8bb7ec72aac0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293b35671d8933a9cc39209187b65c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798b99989f47607e173ca9143325e9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea6202260b0ff7fe0749765e689275301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b8585cf671ac4fe12bc202686fbfc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf70679d5fffe6e25cce9386a9bb76a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e37b2dd3e157ed86d68531823f20a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e76fad4291d87cfb0ef7a65180fda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a524e0d76a0d62d1bf8560cdf3a27a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8691eaae925fe6a80bbd16d077eb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42be63ba480c3a72c8faf8245b58d6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3538d152469845526ce14d88f6c478309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45ae9a43d4044827dc2ec2b4c4b220310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ae7eac20f1cec1072ab21f5659321311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46aab09575e457faa4e0834667db03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d720a3eeca9477a8b10c25fe7bd6824313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37ad7d1623cd6d9acdfb7ceba0e273314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419056af17ca3770d5a30da96763c12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f95fafcc60d9e35815b831773c4d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d9ac48fa504ed895270cc60b13247317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6429c23f825603848b6658cd5dc7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aacbd83821ed1a08733b65dee8dfab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77541b002b0ca5349d58dcb78df6d377320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3904dbda0c44fcde006d4bb3c8f1a28321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808881e32cb6eca23293d625606a775c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21a491359da417e3d8c3911a2f6944323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d450aba22edf55b64bbcbad56c7012324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c1d623b6405b691a519c20da4cfb6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08288ff07c68c991fdb4da09a4551642326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdac1bbb32681821aaddcc1b0417f55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cabc50cde749e1e96a58736839fc4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23f637e2c5fd131c2b12c5ddc85866329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ebaff372fdcd281c15d7d8c11f6ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b41cefaed1a02cc6f49cac19c361b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ed230b827d71f3e51cbc930fae455332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d2535432887f2af68b87bb72c40de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dd31c7be78ae96b058eb228f3aadb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b72623e3560645631649003f11d321335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7be385f8723960d606d6460f28aaa2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21067e43a1a6d57aba214d497cdc2434337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df60b2bd2f8a2e5e26227e499e1e85b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf910206a093f2a35b8fbf762817a729339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318830f4debe6e47ae3e7de6e433f5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b761a04e4f24a7ebdcdffc3174be0a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad97b0ff141e6f9c11d7eb38ea5d2d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6806b2415f8492af4cc68ab65a226ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30d1604c60989324a831b9aadab635344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79538e9ab02fe9091d4c81bc68eccb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ac3897608fd9f7fbd279c11446636346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ea3ad32aba7162d8c51388b3e31d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c90ff1fe4968fd6ecd3ef8fe22bc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f43413849ee87bd9b56a1723a36cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eddd33a6a44af44efd00ed80254fc1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d017b7e5747e4a77075f86f36d5de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c425dfae281774caef394b1cb1e6ae7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394e0dd09a6b79ab00b28ba191620e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef26970c14db676eedf72e0814d9a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2b7f91f7fcdae3b0a1d001e3d2c1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe584efbeab69e755f62d7ded4d6783356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768d75a186c86889516e48849817fac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27da8ae70b1864846ec08af20dff6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c848279f7c1664b67926ab13074f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f99f91509e742ea25abf2ce1dc705f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8a6fc6654479d97b953100c8ff524361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc184da5ba164d25e98fcf1e3315b9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d2c87345da4862a371023b1f4a54a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d1c404ae59c9b9dd92953551c84c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc74984c65a15bb21b9c8aa0a8f31b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a421158c6dc66c47850270d665c9dde366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116fddc6fa7352d2ff2bf82c356218f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016dde20a277656192924fde4233fd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698cc469fd339e4308902d709e6403a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d5a38497f0c2f4b758e6aa713811c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549c611fb8418f807a2f6c08483fd05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469955b894682835f14e83f3a378bd4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd550632683d177bd5c4e5665a49111373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037041b6abac73995a230dbd7f37071a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f7ffdd6bf04bda10ba984b169b00a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51219441b25e1d33843f2443bf9c4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2d1a0661400d8476903a5265242e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a788b2d1cfcfcc1e74f9d0e73e5ca3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf07c2794d37c179d1da8fa27d8fc01379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58951c5a8f6a585d4c0ecf6a2f288903380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b7d1f6d734e26cdb30872aea550ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2342089948bfe8cf82114dbf9834c09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85565a1a18925a2db57a22ad9d9c24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0b765bef03d3f35b2e6a6530f6dbe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6799772d640e2eb9880581cfeb7a37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38fbfe6cfcce0b7b6410168ada52cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37019a46cad2b61e246652027e2cf1ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce576ab1afc54cb35888af1935901ee5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28687f0830c05df116cefdb3c1fad493389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534b19976a9ebe16fe023675874284d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e8a15b6d7c60d5e7228d1bab575e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb104ebf904f6e31f922aaa3664823392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bcce4dca7eb705b61d0acaa0acca1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a23b1b660783e7bca8f53200205329394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87551eef51ad581228e42528f9ca06a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc97cf93436fc7ee11bb2243b71b65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26039726ec87f485e285c5c80e88f49b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259af5f6534c67e87a4cbd9d52de93d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d874d54522188a93933435987b26202399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01eb7459087531dba904148edda77d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e1339c9afbb3983b61943d7e68233401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822aa199fbba96bd4a821b48224eb60402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634da0642b2614ca0e72cb66d38d6d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ed8c41696e6e7de819447712b28f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8010d22eb95db605bf53374c9a4b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a822fc0b3cf1fd4ff8c2fab9cbbee6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54fba59a1cb0c7228685e4f260bcce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fc18f13b6c762dca1afd09a67890a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73650144242ec393f85479fc6658e6b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b75d0b91a29620285f47fb862df66d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecebe9290ac827830e8dc4773faf69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a9654d149d8db0f0ca3c50c72f494412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a2f19e158c0d7040631695d5f9062413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be133a6f862fdde52bb0be857492d4ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648aabfd44e74d78b8a191b6f8819d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125e20bd76386fe1f52886d0aaebccf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614304299a8f2e29707b52d16957a74417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97417dcfd701ba27725a9ce043ed779b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6827f6f8a2788a63556a9cda97a08b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cdf4a99c8c5fc0c1515a440567b0c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7028c578ef7acf3b76e1f5697a5b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d02f2879b10456d319d75d24ed5635422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ae88e46e741a00b24055e3c058e66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565fc550e419d0fa499a9e2072c37cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793e8ab0863606aeee73cad98c2c3d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0757fb110e228961b6ff1e72d188b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa04c40822d87691194a1636f9a180427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedced319ca2337ae58a961ea4cfadb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67ebd5a000bc598555dae79a657c6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dd1a9f10290e3d68a33605b05c4eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907ba6189099d0f05060182ce6e8efa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac068249796226f710a1f52296c5fd48432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1fbbd03cd7c274f1b08cb7c94f556433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe068f75a9bbcb09e104d304893cb47e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5f5cf6663b7db7cf81283c4a471c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e88393b63f8e720932e6d4186d50f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347d5915d25f221d31c519dc1411c16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6e217082f0603abceeab3536da750438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766085fadc3f481b16c46df2cb8465e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5122364845c1d5cb71b74710f5ba70440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10ede5f3a676c07e4354e668c51c61441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa619be0f133f3c50d0086c4cdf14593442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654451b5e8a6a586308675cd75425c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496e20fe0a66cd4da84c260fff30c93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5f76bbf09bb6dab77718c18a3d5e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18227f7be302a038968b113d85e17b45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be487b28952b2991240981226789879447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c52ccda3aecbc44a85cc24b19f59ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56879da38ef8347db1178be7dade36449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4df943610c9322da733ecef7bd780450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c920d3656bb66ef8760883e22c885451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f7ce90ad6c8664fc16eade1826d01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb774570268b9903df1ded5c566a9cb2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0503cd32706ff0968f5a1931b7004d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef8ef289f8498f6cc6567f198bf768455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d37796757ab54382219895762f52f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1cd2c9083e95e0b68baf768176f03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f1c57d6fc2732988b876bdc0a84c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7eb630a682e28162127b595682597e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598596d72cde2c3e7aa5ff5d086234f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90d0e300c798cedcbf55b95e52894f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5687628554e52e08a61d1fd39809635462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fc3943eff07342cbdb992a598c3ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45894f974371be490404e53a659ef81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ff9359a66a6be26a26e79b9c7c0d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061e9f81080686692d057551dacf594466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fde048a2e41cc9fa86e7211506bcf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db328a14a50c95bbe34fec3805d730b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce200e9416781ed046e78598dde79b76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7275794f51fea3ab2c0d156f05249470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a071016ed1e54d529805a1cc44267c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec893ac8cd51f83850bf15d4d63bc7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f4b67990b2957de7c94ddda37c1d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894d58ff1db014aa2cc8e4739ba989a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507cdd1256cc024d5ff235bbe767041475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71607d357d9aeed9b4658c6f66d61326476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec527efb97849d744214e2d868f0b3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b95503dc5a8d609b35f9f102a3740c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83232b7c8cc3d08f4c5c973ce9e33d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99aa52c1a6a44763c68482da0013bf0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574a68ec3bdbbc08255cf06c04679c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308b9bc3766409fe3d14af99e67eb75482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62e5a7268f70c14160f09b3c9d58db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805a0ddfaf9922bf389b87d0e40d81e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9707996ce7ac1fae44a2b83dbe92e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e9b5a7c16ac02c5cf54b7bdabb6b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809edd1c8d97493e174dd86525bf0d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573296dcdebb89c8104f65b550c6a53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663753fa7ca8acc3f8ab8c4c79e394d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76140f692ddb9a1c987ff6d0a3f86122490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331e18b8555f9edc4c2eff858a6fcbb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0065ee2506df0ba0e2cbf617d52ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecd4f4be068ba2c3e031b648a502ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d95dc5c546f7a3f8bb9234a99aec01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0dca6c693ad32150299d37674f4a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b22a0b30b7bb9ceb17c8c46e0038ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f3b2c2fbd86053c58882c6bf520dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e07ead3c1e1933e3678046b6c903b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7589da0a0098e530448d14c9dbad43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee625a34de613a93b3fc458b28cabc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20c60b8fdfb796e9a7416fbaa444a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c0613e30344d050291c93dd91729b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a6241bb481506464da12ab50973b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621061d061e30d1561b9c2ae814b361a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4437df085f980c83ba37b880e681e47505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d422c6d20a84d0e4774bdc56b759042506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a9a4e074a610eeea5ff8c3f522506507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337664b878900f28421b5510daaf78e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bb331c30b0324b9656300669a21d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e676fa35e4af68b19ded1751a6f7c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0548f7a033e92df5f0ef67088fa819511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b93c0025ae1e25e00e6af9b4c569a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145ffdddd9bdf69cdfa581aa0d2feea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513afc34c2c50240c8a6d6c7f1397dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9bc3e9ad1fd7875d788a971d7f3bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74606b3476252e29fe3ad0fa76f3803b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3aeb77a564c4e514bf69913d23bb6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4423c3e4c30d0b4256926df1307eabe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51b0f92227e7c1054bd3a77f216b2f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49613338484ed50eda2f750fbd03c648520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db060def8bb58bd25234d22205a53f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77695cc6f1952c16f3d3ab7148c6f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe3aff827cc05b4a4985f904c13379523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a88058ad471af5d7fe342849952be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1393fa9853e8dd7c86aea65f40b1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104256092165542e5b20159918ab7ade526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ce6907e132de0b17604820c7498fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abf7500b37cb7c4eb95ea63db218aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e1cb7c40ee106cd7996b53b6753ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d338fb488899f048b2f2096cdd796530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babfef4157ed824f065f481de9b2379531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a91b3518fe667a81a257b29643e18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69885dccffd729f1bda9fc27f3cc4373533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89a44308261826e07272ae6d34e373534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54037260d5296e4e1fa8e8f970073f6b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed11a00ce468eb57f2d21859063169536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b85351dd63f2238397f479003f366537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9be495a485bb2143e58c4f2ce7ea7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557035267324114483edf0e9bd37a3be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690f8f331b342606702c3747b08ca41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23affc941cecb01c716f8b99ca3e474f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb7cd06659edc6198aeb51d0a1ab04542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45301670c4bf07d3120bb7fee4f411543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef42caf749ab3105460c9a72458022544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faf1634a3a3646b51bfec882f547ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813136c357b9477d59839d487277d53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2558dac99a52bab6b9d6e71d3aa2e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c25f468a4b7041f07e589b18dd83e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a394a4f1c088758d6306397aa7c0aac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b13b7489257ee5596ad2ae572e448550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a505944d542d1c9e1b2a9294e7faf5c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be195b77248e849a91f067523453ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e6e77bf99d8d342cf1aaa80a4e310553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3251d96061a8bd28019f52496c4c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009100174385505a150d3c99f566aba4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db4543cf8c3de7ea36f3bc951cb8df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6f333a64f4c98a89aaa5d5e52a902557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885d08a55f4aed648e29ac97d11839a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739280e9d9d7f934b28f62f77df8fde5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eadc47db3eaf9890f071ae180250c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdede4efef3ef01e51958e7b1587eb6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211774aec02a0675f33f47351858abc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf65d9e6a16b3eb4abb531e539181b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008ae539a6dacb77943acccf6d6525c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ea25446c127a0c61aa4390678cfc5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89426d46fec17e492411f7f685c46fbc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f88b6ae1566720cb719cb135a84c0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032591c276ca595bdda7960c5d378be9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b031acc45bb935aaef9c2b09e8259569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a2b1c27bcef7ab1a65954d349a4d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ef04aed52ac08de4709c933fad5a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a483b49df10e995c12c2f7181e1fc9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f292375e31ae2668315986ec8ee8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194df441f68d9122cf4a37709cf4e3e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead67fc6f238f15145fab94ffd44ba4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28f4b4742becfeb7aca09e2be732e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b16fd9789cf9815453748b3b7bcb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c79ae9bdf756e4275fe4ef6c61067578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604a6ad6d74a41441113cd57c736535579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561627adaa78c04034fb7c352a6fd625580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf71e3b8382daa55b9cff8641a6c1f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cf3dbfedcc865d9fbd8bdfebee7eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfab1d14b582027e0d757dd44301fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfb39c3b1d0f2b3825037b56c8f084584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21b17dcdc96dec6ce816cd35cee3f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13deb6d280f274d91c93e443c60ddf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89276051d406423e859ff7997e6f5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276c46d61923ad6147115fd0f337493588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52753591e47ee5a854f3ec7187a7231e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a12558f3ce6377fc7fb67a9c77e40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9acb8232e134e4538924020b367d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125566848c01217b552ad71c7ee83f5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947e436f91fc8743f8cb3675e709ff1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf72f8d993fafaab161390170110bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288949ed8845d6a857a904c7d61a640595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19857aa2d5a407be7ce7dd5befb925596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861164c80340bd13e93052f127fdb4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65dd5af81c1218130795530ab23d5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57538021f5be6ecac5d6f087c565c965599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcff8d2ab3c724b85a2bc291ccdbef6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486517820ab7ea867e506228116b462601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee6810654f00dc24762709695e126f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3d970c398759d95107cf1c7f89c67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c9ba7a145e68345e9fdd8cf7f8b78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b549ce1ae9d96e78ec4433fa177e9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d09fbf3b8cf4ee0aed511f7123c74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0f805074455de178612660b371b41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217179f9014a969215b77073bbfea93608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f81e5e988c1c64c1f9214d15383a23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40553edffa7f5eee01d8ac5e73019660610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e58945a66f401a53973c4365bacea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080bf40450bb71eb273823d66c15d19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b19dfaaf7cc3d968a59856a6173182613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe269e91e80a60ebf8206c3b0d32b190614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e177bdd4ba60c7fb605adeb37990f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a910702fcf67c26056c72f958d6c85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496712f3c9e1dad59213d1f7a92f2b1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38307212daa54ce0ce7a4bf86ac02e2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd814096bd3bf66125757cd448639f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad506cdb1eeb66f185a542061065a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac9242206982af87362ab2ab9c0c01621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8300614ebe6a480ec15c661d8bb6fed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32faefe9b3012d6fce126222926af78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e668b71f8f0f7a8fbd0ca4c20eb2aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22ca730e141f81679f78046ea79d34625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce93f251e2a4b8b8e9eb608e668615e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce721ed93271e04fb3f60bc2bbc08a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0d61ae9bbb4f1564af9ba93dcc005628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40b8c4b2288cff28e413afeb4e2311629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29381cb36f237505ec1f27718d5f15e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130812343ee0dbd8243e83397774a48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fcc5354c9a30085a5d4b8a3ffedfd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3971d93acd07f5999c2f9425e13564633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a8f30b426317a5026b8b48a63f77e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776e557334ca9a7b02bff0c5d0503e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfc8258582382cd66fcf6c8e1ac7b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c094c6c2d14a468fa5c99d2b7209a04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b845bc0211062ead49bc75e6c61393e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29f540acfac8b12c2a86efaa101165639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283463bb5cdbc7aad17f5f10db68dc6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7c91d77bf958a162f845fb386a6d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b81cf6785e6193ca841f029f6cf07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd7eed0888a8ad91f460f7e09ef0d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c71c7af10d95e26e13deccda831ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c4fed262f2d264c7feae648295987645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbeaa194399f06fc1b678b453a830a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b709207a6bb6f8b11f4cc559b44ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2373d80dcd7f79c585e4df4f7b561a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e363ff65cf28230bb9b9565121b208e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222ae81d7d995bd450fc1890b32dc95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb06fa05461267010d7e8f6efe714b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb105de185b3025ecc71423d9c6a9f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52846862413b598be6b67ba6e74f7592653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec9d088f11d13c860ded03283d3c96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dfc87334b718048193f30d3e8a8f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9685ec94f51eea7bb29886b5619b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaffe7692161f42bba289b2bdf46dd8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a3b25c4514c0334951dcb479fa887658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bde99603be1605f8de804fcbcf270e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8de0a1ccc8d8473bf51c1032b060a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd8dfc9c925e4d48f6e541619e45b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938db2b7d6abfd8c4e401e482b33d29662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d55868bdb17501155fd5ee181cd0a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ff99a633aaa4bddb480f239e7237f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b6af65d0e0ee3024b89dde5169ebd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d1600b412d2659715513f1447ab48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728eec05709a615d54e7880778a0399667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d093fc9eef317c4cf37016fbc1eb655668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11167a6e542531bcd83dd42740c8189f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058379b38717ffac60a5714fe5cc187d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bddc47758435b4fed4c8ace8cf9df7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dd4bbfc1e69e43c28306e3e6d890b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5f29b11f3890b028e843be3a37ec9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5d77f5d337af9e5422b04f0c9e94e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850682ec7838a7c50d3416e1737c979675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598a32ca6292b9c19592bb9bbc740f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d49929d5ac5ca95fabd9d058688526677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185b65f0cf874ffba3038c7a9e49e3e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974299d55690f10b8885c32ebf9547f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b340ee2bc85f387d4045ecdbb18683680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5445d59b6390650933af98dbd4713681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcda03837e8060b257bee5680194f62682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85784fdd28fea985313144e060276923683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b8f2bba88f6f9b7494ccee07bc78a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888ef3b3b08e08bc15ff7b1cbf54c3e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbfff87c39e465bd02be660e2e40ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d036cdf82b1e09c2f53520287653c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7d26a8166f0d24aa4e25f3fbb8335688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12564010b77c6b16a2116ae4b742b8e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc54a94b76805b7e48b02fbb5ef0278690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd990ff21fd368aa9973d83faecb8a77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080de68a375cb409898132069eaab9f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3196ca06e5e492efdf006e9cc4b9354693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e75162fe5a69749dee5cb762127a7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feada5d4e47586e155643d7e5d4967695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc330ceebe5f01a262d2cb1dd70552b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7858c3206c4d3675f67c8eaec88b0d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b8b647bf47e27bd1a78b13a1c15f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba444f6058c36ec86af37589da202b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60c1a9e63eaf054c6349f0caa128d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65c2f836cd02edd1a1a882e28b8bed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0716810e81c196503b71399993797a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b2f82c3797e58ef642e18a5e01eae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71d112bfcaefdeedc2073287bd9942704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79459fbb8003fa9ab63e7082cd5865c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead9d27efb3203a9e99ef8ebf0b91fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecb00240be7f563888eb416548e7e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256f5dbd482b372028e7e2aa150a87c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb2c95119c7b72379bd1e4eaa36ed1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167009def359acbcf6b48f3f19135b7c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51730adc57b069da3a1dfce8015d60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067d00c15e75361100dbcf7157049db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b665e42c92bb4b54b7a05f94680b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0c57c9997ae78206ca17c6d24d95c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acebfccf2ac998d4a9a81f6e550c40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd02c2a555fc7b4581ac6cc965d6cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900442209898cadd9f78b4ff4a4b05c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96255325051b90fafc1799cb4a52678718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fb254ac992611ffcc8e427176c2d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1480b4d9962b10a46f683650e7eb7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b78debefbf562ec62451951700e78721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2c70358838deddf1dbd30fb0b25fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402be90d38f75521cdcfc3077b2309c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75daaa725f7a47ced57c4fb95656ecdc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbea4a53ae930fde53424b73a7e56b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1c38ede7cd632037296d2e6d3aacf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62666abb07a3d084d504b44c83a05bdf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed37db9ee7b32c56f493a9993d9fb9c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7422e62796c8e38ab03735bfe7f51729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d00304605105b4efe77310864846c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b78672b9c88164d8e8cbc5f98abd35731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb540d29e1239b5ca1066bfda6a2e15732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4e41991af09cb1c64894c0c010d30733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d8860940b245c8f8118614459ac54734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c14cb351fb0006ab85f5e61ea57f2b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42705af434f43fd4d26ae18ccd932f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff9ff4912ad908bd72d0b3fa2d2074737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18376ec94172ae4c779bae9d63f4aa4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d60766fe76cbeabd22e2d010b8a3e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12ffc75b3ae1280bf030d78a452faf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53665f494e68967f0c2810896df58e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11247b43dc42349973e3ad79607f66b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32bead7d381e332e2f416b250c0871743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c8c00eb0c441ed3d5f16fc4866b1f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6166e865e7c63a65a683e5222d877745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a764c531040501087bcedfd1a0186746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf78af786a44e6d5d77981c71c07651747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5f08786c698b49c7e22ff49af4108748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce400e4f0c0c8a836902063c0083f283749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3ef32fd5d624044621d3a4a7c9479750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae544aec927b92184b9a9e7a8d12e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b8d0f0c9135cbce5b6d8aa8e24d27752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48705a63a631821764b1eab3149a34753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482065051739840eae7e19c5cb4c68f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d385d161abc5528e1019626065da37e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80261db3da677c4d8807d534a83dfe08756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eac5123393b04d2f44f6998b21edd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceff9a4da488411821e161d7e5d12de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d9bc35ba4825860d7367232828e17759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fb7767999eb58d05e00154608b53b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070da4f91d4ac5792e4cabae435fe467761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f996d4d92c79a0b6cd7480250f5af4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0ab80d52d5359760d1f8086a21fd7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98725cbdbaa4b16b11c4126a48147f6b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d67ccfb3df6842c5f4ee9cba84b73f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01e1e12a8f1726b21e3a4b9370be37766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bac02c6d60546d916344af82af78fa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcd843bf2f7e3381d515ebd512bd89768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693df3c23a81a7b81d02ac25f9b832e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a26494a28ca0d8646eb48d26cc8af7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1119e220b7ab0dd054eab8663791854771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74316f27fac70edffd195843fe198e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a81efa08ad44a91488b31eed7d5306773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5f048435003d55e1e004676310168774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea7e42e87fbb43ac3a12608e885291775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cbacf13e74bdc21deaa989053c251776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124c7ea2bf299f1a4e1210e46fdf097777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19c09b26193453e5b4e850b67b989c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76608110952aedcc675ec288e59e5104779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5337979090c5e28273199a8a38abc01780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151db4bac7e95fb3507b206ccd4a46da781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdb3c879ad71034253ce3d077cb55c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8324df89ab01acdc1b7935e11475f3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1695aec966e83baf0159cb691f1ea784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926b6a102a7a18fe94a3e0ecf72d635785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57c4252dcc991866524fc281b1c4ab786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fb87858260c92f9846ad0f2faa434787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567183e79723f01a4fafac5c9b1f8fc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79aff8689db34b95b8617acec4dccc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dd020dcf0a496ba1bdf37f4ec5247790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7bbec305d97015e427ebe062b41fe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060eb9f4c779c9e6cb63c5c7229ee97b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f468a427127f630cf87770607e507f8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c75194177431e8ab06e058a3ae815794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8c114aa98a5e643b45ed2f522c8f5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620fa190bdfde4fc4e284aabde093ec796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb13f5e0e87cb3430f30360deb6c83b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811a6b681494254b6d5113ed431aa5b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87002b91e4f5560357186b47d9c4bb64799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3156645c6e6db0af532e5a3f7ab3a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49ccacb1d3dfb865b72dfc19c1945e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba04d18dede09b0c005e38bb85a959802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661da72b2227856d89e405f4d80eadb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad27883335d2fc0a0ad0fc21b57b7e5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edaa0aa0c9b81ddec521561e17c69d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52005319e7fc54bcc8048508d66082806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d79df2f92c86931a1ae849711103f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c35416b2b7405978393c1a57c43752808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d634ad880626c1aa258c039899ebb1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb70cc9f6c5f5434088b45270dd135810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82137592f8391fbbfcc5173dfccad8ce811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f942d52d269ca7093a78555450148e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f54b03868999c4c7466b991c439be0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338816ce2f903b97332832c0d968414814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72d1d980c162c355dce51a547cb48e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308d059591d15b901db6d27f3e6b781816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714320fc444bad4a079da7c5dd0aa325817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52595e1908fc2b5274a93faa0ac898818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17f1841ca8ec89a7096e7f50810242819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614655671b2fb1ae52d5d30cabad16a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37046da3a33b12c0fa9335acbcaa3fcc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f144401234b4d47652bd7f509f8c5e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7002afb1e4052787831ab2c0eaaf952823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ea39ada626cf637294a2d8818c385824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6039bbe14c9f9039de64af166efa3a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb08a31381c71545dee1800140e0f7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7096b48189a21e9cafae25de7c558a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c654f3750f5611388633af898e64c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b99c8673d38fb6cec624beee434fa829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7534a65daf2aa3ad97675dafa222a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b64558bd50489adb458462903e9b5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39617d13d541daca04bcf2d9902a86832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c59ba7fbff8716a12277721568e2f9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8d7a9a323775d2a23cefc8a5f0547834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d01088e7bf3e4f624854941a094ad3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b631808a9df712862d4fe49068f38836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327285062b2a4d76f8fb0326fc817a92837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78554b9b2abaff4379d407521605e45e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba658b85831406cdcb0139584d8d39f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b5bd75bc93bfcc7939b98efe5fabb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1ccc01343d0310b6c2fe1cc8c95b7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3209fbd6a09299b7a4b510c54d72de842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5386a77505da7abc97a5b313ccfde843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06eb3479518c0b511764097fad0f471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fad59572fe56c8ceedcf940dfbe9022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737d8c2d87f7db786b0de2450c555953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbbf814f1ef3c0bc005785103d4ec54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b89d5fb88f4acb925917d4fff74d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0c0d8aff74a3fc9f099031049efc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04cfbdb453892e0c4a6326082fc1e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a0fb7cd5679c8771a934b171eb95f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebbad49e5eeee67dcbac7401b0ffd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d83bb291ae100bab8a8f1bf515ef010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec8b09e00799dbd9234531d6051f0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ded2905f49705bc89740b7efe8c54012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ea2a972e2ac2c1a5ffd8dbec7a6df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca62f8d3e196e558595f919b6eb3dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17124e853984303d86781e325184540615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac898817d257edb8b9f3a7aa48f07116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c355e83ff0e438416103784840e43b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48e19161077479d5365fe4f3210c5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241aa5fb59f67b13daf116891a030cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfc502e05a986354c21e770625a88520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809c420884a352a432176674d3b00f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df78543d14b2d3175fdd03df767cda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281aa32e3d38bace8ec8cb85e56536123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41b73d0c2204da7bc000daa4beffde24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a56d16643cb6698bae2cf8e38d9b2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61393318522bb923e190ab59c2ce0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089f4cb31d620616bf676e4e06aeef527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae96581e96b6e270b8e59cd3f39e46728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a4448fa0d82bbfa44e8f1fa01b2d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a17e38a1b13d060b526c0b15af53a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001299439129af6f52f237671540c42e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150edddb218caeb5c15cb3cb040c28b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8011936f28d452a5b5991d2227d4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465e83c4b46aff301126248b5bf217134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ddf05d54333ecbd4bc701a09e1fe935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91657cf4b5ccd93b88946c6afe83235b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5eda8c0a54f0798afb079e9717373937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6710110e8e8b761037a42ea49d1ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a79396b0fe978c251f387951903df639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af53bbd922e601b8de6645c0c89e7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1ed6204509d84ecdae0a0c5de6d8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3d2310a0381694c6d3c9294854a4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3e4231baaf3afb9768e76088c7c8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac02d0250f115beb2b135c6ff425fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873f9134743ff74f01cf2941bfccfab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e2e18668731f0cef1e9059596435f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f2316988aa3af94ad5e4206e33e8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554d161582d6e91da006f8db05406e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c87b2cd2c2ead707d8622e83444acc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ada3c55c70d0484f76117c93a36d1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70e516c576a88bd63b6c7fdc9eed2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae0860eb854e85b536051862f7daaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309cd41baa610d2a1dc8bf5e9fd631753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389fa305816858762d3128cc6753a7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b57c1a8773c54ef78eca290fa0409355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9e63c900108f2c2021a656818994e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8c70c40354b5e2402728c5dda41a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96509412c274953536ac92942c463958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192304d36af4b2af57ce63c3f0ed768e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e971b8c264dee91dd1b680ef22c12460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7d480eed5a108ab423c426caa4b9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaae0efda746b93c3ea0a35a70d652462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516970692d32d5e43d2ec3fcfefa5f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a126249dda2e6103ab8f65b2f3b7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9808d76f0c986e29e834c15f05768765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad20bb77503492026af022638dde94366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12cee5f91c0b075c3d6ca067ceef4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c83c880a5c36fd0c0114c371d12ddc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add094ef75bf416562681a5da9cb8e6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b323de8236a864ce62c34f7090ebe7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960a73af36b0a593139683b9759b57971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e8e34b678af1605b99224d11b1ce572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33013987cca677f3fc4a52cd33ff8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec2b3deb21878f7fcf5e2fb401feaf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56920650f89f4746e6ec5364a0a2825475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f593c8d99c15a535f47ed421ac26d5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7015173e3ac9174148ed220e3f429e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eeb31c31392d30b2c04452079c42278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e5b548ec2b1b0322883ef82621a1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68912e663e88d80f646c57157f8d59a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07272a4e769580183beb23cd749f672e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862fa7dbf58fe2af450345fa1587f9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e565e4bd0ecd37f57502ade5a9ca8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07199effa44e7d74ba077ad6f77a9a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fb85b43a7bc15d5a231695f6e711e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092610bd4820839ac62ffb166572b3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb2c56e6e5fd1bb49f4882a38308d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb67d316f0bd77d18a04a3e0fba7ca388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d5f2607138c8132c89c9ca22b515c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04310a99a3c36de67ea6149bc8332b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca704409283d52044e39c9e83cd6e5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cd9c909d8e387575cf1e4dfb2643692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8f18976862f3c6383c3bc8acc49f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fbaefaee79e301d9896a60183079194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35652849fa4c6d3d38c6526e8f200e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5b162bfc4f29072ea2dd53a6a860696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680425a970af28f4f8c6116ee60023797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae74ddc4f1ee33a1f6c95f5e2b0d0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60b2884247c0b60582ed2070c51e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d054ea454e292be55b0e39439faa0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e562bd54d20f63665943d93100edd5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ba3db6811441b80ce19f6005b950b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad3ccf8fbd668372f658f061fee6c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea93ac23cec411e54c01e9b677881a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3edddb02a693c51a8bfd2c28dd2118105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c756a651c5951c98265ec8d863b04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a5e9402dc10fee0799b07082b74e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a410c0423afaa7c6c8c6e685402350108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038f7362babff12200b5b62b24f6184109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e12acdce560d2e6a17257bdb04260110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bf95d2fcea52fcb031775d3ec8e1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb08cea45e9a2dec052f01b4a28988112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a28b494dbac6e03e192bb913c72a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee82324b0fdb87e70531977fc8d14b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21a7deb72919ad3e2374561be365dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fc291a1321a2e324e45e36bd5beb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18808693140ac889c8e1089c0533d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb16515287c877a73cf5b2076c7334118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b91acafdb89cf974e8805b54e00e68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebb11a6d099d6b4a7ea6960e6af412120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7551e605b0f582f3d648e2184c2c652121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2b2a4b7aead9e77607031f7e9e372122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec36eb59bdf5f14e0b9fcd73dbf51f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407169ae45783fe35b5b874fad1d380124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c9b3db5a719ceab0a44cd39d8c73d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e1f9f901e640ff103a44914f0af24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f31e05049a59ad1bce0874c12b4463127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf816d1df5dd7c26cf42585327fdbf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3eca845775996435a8f07673c62c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859329534820b545b450ad136c87990130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747914f8112189d69d448c9e49fb24a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251227096ca32a32b92e2c1877a20cde132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53787d8b742bd2ec1be1deaeeaa5040133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ac097db72969d399e7a3c1f9029f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4ecef121b21612ed250f643e83e94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556e5a43cff13cc5f76cfd65a21308f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1c0167f04b4649bd8de3cceb650c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b519187b2b86a8834aeb43e1d20e32b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2395ee79b6d879e4be7322a920d748c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561756a1dc9854d12e0a07937f34653140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20fbd377b0c38570d18a285ee7a04a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9cc97455c51b492d3a1d1a7b9bb07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495ec91405b0fa73d1389182dd78571143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cbcbb13746bf3e770364d9fb5b40a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f43f710945d57e1b33a3869b79917145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f878bb7dcdd19b57ab2c1362545995146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd0dbac8e27185770a4fb5293074fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e926f79b51de32ccddd2175b622cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d3e47c692bb8b7d88f8af3aeee94d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff0d6338b0330ee5fd3d64c0ba1ad9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935c13f2318a1a232930f961430f2f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e0424fa70fa3195141a23c1f6974d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e244396f354ffa3fa27873f42a28f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4b6e0ec2035def8c1b9cfad3fbcb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3744a82d4699b9913bfc4e283d92784155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5566ff30fe315c64f5ac3d511f0e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3b14729cc70b942318953c4bd4a06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb777cfdc2b0efc1dea96bebc2c4e45e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d8da7bcbda2e6c8768b9615dca109159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bdd0a487c1e395d162881532c0b61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65218f1150c3192f1afc20616e49d381161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55f5d749b502d4e6067fd3c504c516162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb51ecc07a722bcd96bb66f59f52545163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b953990ea889d0c6cd7b42196ba332a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778d518725e40057e00b3de6ee87f6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bf56b1e05e02dacf6a431fde1131c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66b39ec4458636c3d54d7902a7897f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fdd199a4b97231b76d0901aa2f46c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a590bc51686f7ce944e379d8ad88cea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd0b6e241cea683400157022d1a28b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85632bd7bee60b03967f838988b1467171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b7de977af6abbef240ed292aa588c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328a066359b469a09ad38f9cafa625b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399b676a3944e165af654ea1c783435174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0673010fe91920677693f1ad2e7e2bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fafd9bffb93bc2ffd4402da454d3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dbeb761d0afd42c3ca1ba1b0ee127177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb8a89370d7f78c09d2018965feee2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ecf028e391f4d58a5cfc5a623b0ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29793791834d31ffd040ec607fbd440c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0613d312824077fbb16ea87989f21181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59478e2dec3b9aadb436183b7f62ae3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db66c73eb8807808d3a6279d0eacf33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1067eb9507783d1553b0b2b086952184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dc899667331255b74e4413d72215a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2796ed043701f8f8b58175db0da836a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19952d48163465b7d2c5ea2ea4a83ce6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76575f01ac2502b23c2b4aff32e13cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f400e4c654c855fcae9eecd31ac83f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fa79e50672e3dc42d06a15ba8d48a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3127a9ce3e8608b777d7cd65f6b36e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ab7c8f2f2feb7ddac8436226977c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dd60e9cb012f91f44194300aa5836193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46cca862d847d2d2534afcf0c64483194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d961e9724bf124e956ff6519c9ffc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d3245dfd396c6754c3ed9421a1399196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2c49fce286c9352b6cd1e0578fa6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170e584588ba7b87e256fef8037d59f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392db909c80517d841643c1a2acdf3f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168225e0dd3cc7a4f3d2e3f9d346259200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2f8bd666a58161a8e5d23a550ef9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98720d4b0f07a52a791cace03a74c66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f31d463a552af2d2f23ddf8186b55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606c1c837eb03acae91adb87c26b10c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6b8e9b1aefc226b8ab27ea1b87821205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cfaa9aa58d5957e0444b5817b49e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb19e9bc7287db5963c1bd46d31d97207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba24e9fc91ca97cf3b773504539a0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db84f85169117bb5d1a274a6a681bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf051b81a6f9ad7d70e85d143c04edb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e97ab926a49dcc0b391e8979bd04c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362069c1242308b3fed92daa7420049f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08a6bac58c53aed2c59d56a613cc64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0c1f928f586fe2755934a29cd9c4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b58b3306c50abd742ef323e7ee51e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09e8a3661e899dc68df30cd2903610216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6e815c9e8a6032d1596403b91b07e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814f966bc061ae94e3382bc25dc1e96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f83f20b242f127e2d6f9f1f96fc088219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96c2ed1743de9e60d1fbcd0fae17db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051d682dd991c505d8b66692fbe135e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0bc58d09ab81d1f7aae524759f946222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea74eda733f299a536192eec3240e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4455a9bd7c68feebc02d1d0ad26d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf7ec84e2608fc4c914401779e16a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a82900557bc6195ac99dc25aa162b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cfe13d969cb7b5667171894354425227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341ccee84d3c3479541c96a8ec58775228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa983115f7bd9efb99d260d23ff17e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532a6c17e1b8bd53ae6e932086c166c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18cbb48c5da04608777c36b4792123231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc179e070026756f1ee85bd5d66eaf6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecc0d402ea58b79cb74cd5dae9c999233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d65948b4eb5d02e0dfd927acd8153d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf08e48f09bf65554d2cb8ebac7b18b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23d31fbd226798a589bc4194e3566a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92236de3b4b05e437640fa9b630e20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee72a354b5868b2fbab2262ffdc1ef2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f9e3870db690ff333280ccfdfe349239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c150289a06d087055e491158118c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf558d41aecea8003c73afffee450db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3a243844199f8c00ef20aefed89c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a38c04e59922027dfcb3625ef515b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6730ffc838cf6672b344bd7633edd15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fb3560f190c6c76455eb839538afb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d568291ff64a3b59ec781d8ea0d25c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f89045a155fdb906b26db5d9a1bbc0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450c8d5146081b33c442880a64d7ef1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec710811ca4f8d5b762a5992bb3562c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b8abe9dc374ee6165a513dff9c409250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9eac36997e445bc48ff98ce3128a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727a92a0dbd63564925c276670085dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55141c7ea8134ab252299397cf0da13e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225d0e25fa45d6c4e9998c253ed5254254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901cab82bda293124fe3cd7a28d44d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60890e6f9e2d750465052dfc677621256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7c5cc37e94c2f87ac293c605d4716257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb905f33113682d594358843b1ddd0a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003b2a9ea137c56441d67aecafc7ba1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c1e7e7c06ba7a5699d04a64283c7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239449165a772334330f05d4ab7d4c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59724df77628164f89ed0451f7e2f086262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79eabbcf3ca2310d484f765e1b7769263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b8be95ecf5accff6a521f48f52f57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01805ee247410a2168bef67a73711c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5e435b8b2d88a2519548fd8fd38bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781264ed96ef6069b1e97b7239729ed1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49962d6a23101bc827439ece6f150a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6df06777fb4e2b72d646a666d73f79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159a224f81fbabe94faa4f9b397a4fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709520595bff7f847f1ceb2de7611ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f015416b7b9fe36fc9be2f6027ce339272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d9444920ed0c40c6fb927fd43feba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2ea9c25e53d5014685bf6d4507752274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff004b2895ac3f5c2074cbb0fc291999275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487e6dda2b96134684578db302ad964276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c06dd05c512b59a894ec2e000b5d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c5740627d2744a0236fe74fc3f982278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5656e9d639838713f8f9697b8fffe5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c8ebc912c2d882b989f7625f4acda280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02fb21358bf8cf37b8aced546baee8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fa6fb91b5ad4543c336dd0b6c3c2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4892ba3b95bb80baa5d95a2496452283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0132644419c6d8693a36caedc8f70a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc312e997b5b96497e78d28bf9bff90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbffce0ac74a65540d52196d1724073286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccf71df2d0447c9a0fb099e073a825287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d22ea3492c5324d92054ac1746f03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d708c457c2e7fafa7863eda3acb792289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd428fff1bf6bb398d8b966aace885290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97666245b6a5b473b418af2014d1cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1e97bfe95f182203bd3becc8332fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010a9614f96028871a9aa146edebff2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732b7dcf32589f1d8536d26a1038b02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c2413864b64506708c20179d3024c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617831694e1e1fa1da9f1d24552a687296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0c5e7b9c3df4dc6167f0b1691d07e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1904ea41ce4d33511167c1362fc7e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10355b0a5e81003f77c833bf219154299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568738d6f59ef91790e48b4ac4402cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba48a52ad8171c51ffff776f4ff0bd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778af2444a0cb04906170fc850fccbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f11a1ffe15dd01c216910b53c057f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d78d65953226199ee4fca1226a8a23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feacf9d30ef5ac6c1e16dedd5953c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734b78760c638283d3d64fbd3ac653f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835a0d855d525c89a43fda230616c4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9f98b0050e2976823dc3ebc28a056308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b085a0792da0a86f0a839241eccfe71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd08a7194e5164301e114e8d436d74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90744b518881e3a8e51e646c99f54f0c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0848cce61c2bb455324ffeffac495312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ca4449738864eab2345088540ee85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f14634aa2a0d90556b4c17f205e89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3bd503fae95be0caeb12f25e1e206315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6f55992a3ec116c1037dd9cd2b0e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38823d23965afb40cb7ae8677a6b2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e207f97307a9d557de62dfb211c4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245f8962509566ef13559bea2290cfb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ee6c369bcaabb90e5b042a6291a1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2998d22e81df0b2e93a8e393e5894aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06f51a25523f7bdec3eb2229711d99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf92a7396320c03b629339693a0fae6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e849db6d98b30259eb4a13a9b4048324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102748117b3e211832398e8935a9bb9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0faefdb47505758dfa429f7fd7aa8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ccf3c20fa16c9ef02459b413b2b38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83df62cf22af440f53cd68121d04cf5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1eb65f065188ab76521c989637da06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1d62309eabc33d803dec6b66e3121330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef0fdbb67285e7aa1cef392ab4c819331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6394b3e9bf241a90f02c4a254bb7753332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a4e031adb415d01d691bc41b235c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812f03273a1bfd93ca6716c47e22eca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ce6d9dd4e7d3751c5b786b154b250335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb90356577172ff16b235cdb6e4bb8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4e0e5c2a744932f571c777286423b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132469d0048ee795c22700a9c48d096338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2553dcd4d43e459e28a4186426805339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7297bca4d848c09a0b62704bacea68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29782344dae3b52c19edff85ef34689c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816d7553cb22ba8ccfdd3cf0db0bacf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca958ad0349d9b21338189b003eb55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057911cd7aa75efa814c699149e340b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d28e03efc55ff9c173d2495c742703345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff4d8150765777a19df7f3a71e9164346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be91ea7b2276bccd97842d9263004ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcd59e44d93c6ba152db063328fdfd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18427a3ebc95f5a5c6d8c9dfbdf1290349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64947c4b7061a5bfd9ad08c08727a821350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780a5678733b1087ed100534e39b083351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b882bd976b2dfef248b9ab1622535352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807b57370cd528645b15b0094257c60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaf8385be97a5b5016acf1c2058749354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0411ee17b32fad79437f586da3e6c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684942082bfc6e707776a751c6af5c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a38cab07619d6a7f01ae46dd1ea8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15712bdcd60d1ed90f64a84e03e4c34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859edcc31afc38b18f8db14f7871010f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77b26b3aa823ec7609a80101d63032360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869f2045776cceca3702bc9b3ba8045361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833b61b2effc47d0d5acedb9f2d4963362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf148cdede22b659dce4c8136c12856363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc425027a9ba240e750b00e31dec14a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4825ab83abca081945716724b3368c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f155a205c96edb27137d2e2c6c4fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f9be8245827ed3fff30873d4b1f0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e3a74476435fc03b735a4f7103db9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e50a58da6782f694e8c82d49ac9b93369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea2f57999b6a92593638152ed0ee9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a54a3206f4e304d9b94d9566c90f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3450693535addb624a54ccff9d9fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188161ad52aadd5820c5b049bab212a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84a46c35222e7000bd0606e11440e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425b2a7949e67eb3bae32ae61fd889d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54224cd70c423f3056c85d4a9ee1490a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f585dc60a6e1bcbe241a19c05b85b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fefe4adb4a0f392255805e90b05c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1c0e2de7db090c57f3dffe85d2c45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71efd60ec3f1ff85f1b744768cb7dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c939eef36412b7d38a3311784e72b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648cf0b300d222ce032abe3d503c5b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef13b148ab6c75027a587bff20a82be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055727e581b2387745afc941717e2a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bee36d71aa2b99a49c26a7bb819b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f104e24f6813095c792cc0a4444579386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7b744d4094bdc0d77f3a4616a097c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ad3afc5debaf93a13b6ec94945ac6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472d9eabf4bdfd248eb744f2670152c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d0ac60fcd36f3b961507c92aa31bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc62b4a5a50b08d7ef70f02e13e2c75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbe8774858904d718038352c661094392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27114e65e49888ac8b47ecad8e537802393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdce3b0454cd5923789c0678f18259d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bd99b14c77f61d5d5fd4f91c12c97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e249351be60e56eb647f831d1f4e6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e0bd3a37e221f5f9d866c57b6842f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accb2de8ae2e4abdc94dac143a76ccb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6ff6a11902ff7007c1dd2b854ed0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9ea87b34cb2ea0dda4af6dd22c87f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43976fee7ba216a6ef623e2f3f1abdc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5a71e6dfda0b53f27dc23f5b79ad2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0833935bf9498f5be9c6b59fa79a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cbc3c2a363bbb6768a3bf6816e36b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd135e731314ae23bd8530369b68f524405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb6869f0615b52f32951e44d1e6c63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258e4f1d3e0718e82bb1ae47ab796a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20396dfd04596d06f354559fc574139408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ec2200015801ce68178cd3a5536f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415990702aa425486cb041376f3846c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3dca9b14732d7f8dc7c0f07606c04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cc5336ddafe88c02cd157aed1db5c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f429cc83fe7cd8c95960a1913210f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014456cefb453f634c3a392e56f53b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2af353e1f324b8282735c95cc5c778415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c03557ca48b8dac71d4e7d4029aeec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ff5d679af26459a65b011e5657a2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3febe641ef61fb36f37cc7329a61d73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d0f485f17419cece6ddcde2681c25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c8ae7eb090f2654dcc2990a192fc5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce0419d622c776507a9743f0631ddf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322c928e0d422e67f9fb27997fa24e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485736c912723e4d9c767cf3b48de1aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb552733a6669587d63bb1d4a968dfb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7ab919a25f4eb561fb82a62e42178425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfc68970552d2047c48700d10b3109426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159fc7bbfccac92a5637a8fbb39f4b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232aec9f06ce04d84bb9fb469cba4009428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69382a741878c3bf0b4f5b08a8ef3178429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cced34dcf9e3a35fa6a35529954fea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79cc412f7bdbf72520c8465a59d499431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695f8dbdfdb4462b5e0d593dfb00cbf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110873217b7a5d0738895886f6adeed4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b5135f08946838b05e381cd53eb18434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520f9068f9cfabdfb0777465b2cf16c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993537ae02fa38147d365b5ef3250bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33af20f089d65e2e96703f29c6722e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25312bfdd5a5749d1948a37693ebc835438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcf9337d272e84e105a10b1a71221a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b0eb9d0518c9da081973c094b9494440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda093d18cd28247a222df7a72c65c22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717628a8f5e477f17eb1d13e060d9653442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03d4733e3e03afe1d4696c926fa1d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0bfe9ac7218205fee0b2663d29cd8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2160aa368fb2b57b708f5f8a60bc4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bebd97f5e3c29b70887820380e5848446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce95187312e3d1ce06c9401f639444447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49112d7a169d99e8c804e889c9fd080d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc04dc1c858fb2520bbcdfc5d14f2ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736e6e0720fbdfd08e112efc8ea2380450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0a12d1219025f68a08c83fdb7906d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d919fb4f2f7bf09bbd307a7bc1f3a8f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa60dc313c1bed3f9da9b08ef2351cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615fff5097012f4c6461c3aef2443ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a49b377e110ad683b57f64347449cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383f5695465c0876578ed50e6af7ccc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b166228e5bf278c9a7f003d6cd039f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d9425921ea0e049a525f72ef0ac36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39ff88a28e5c99f6e8f505f2690ba1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541247f09ec6ae6649a542860b233a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d88429ac330252faed7a55e70aa858461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8c2c04b6243d2a3c48996ecf35cd9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef16259c94867b604ba72b09d8b772463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c134f00b7d1dc955af309999fbce394464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562480fb665ae891017f266e7aaf7db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06ab7842a000261b8c48ef3819aa0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6a4089e19da7b01433a9c2309a378467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c56b76a7b7c4dd1b3177339d63c5a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101cb5840788cf698852050ef097b99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc5744934acbf9ba4638bcc3f29182470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902050934406bb59ecf7accae432a97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00c0b805f80c6abe7c01c2c44fdecd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be016986ff2ecbf2fd6dfda7c4babd9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a6130b8ac0ac5cd91a1354e30a43b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19722c359f3abff7eb17a078b16256d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999a169341ab0c4c1e2dccd69c6f8ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637039128c4988503295ce634e94c93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b480072b32beafa08efd3f41d08c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0c9cb4f274678150fbe56f5edbcfb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684120795da9f9e28610f0e8af289ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63302290d96a2683e5586138a88aed5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7dd6c3ef03b3e72f111ccbf2221b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2488be2cd4bd438c47bcaa35367b214483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01f43137b20a2874ecf046ed9f2d82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73073efdb55866b89ab6fd799e374b95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c50dfaa27c315486ba823f56fe0be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b5c33165d35c14f671c3d6f47a12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b24511027c0b70a7fa7071cc673f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb609a25d588832759f211d770781b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14208de4d738e04876020d14394f44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564572b9d2918fcb661788534d85ca4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6051ee6ba90d3c7898b45540a1b8218492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f0027d0de4e7dd2156a9182a42d24493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fa2828d42c970bf417986a9b1575d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef654fa1c2789a48ffb41175ac178fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe3d3cf73d6d5a1de7edf1eb8f94e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddb8d8b5d92edd431ac144e959012e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c404e28777a9aff84d5a264b403e88d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d36c7b1558d8b56280f62aa193882499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4217a64149c15fe33a5ed5c8962669500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca512277e57ebc0e9cc653b45789bc7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9edf71352fd22cf502848b194ccb5a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5ecea2e1c3cf10911e6192115f8af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975543747ff6891f7c66481573cfea3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689914e4f4b03b6aeac5afe3d5ab1541505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ff2da759177d25c8ade370bb4f720506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0073db277990642958c190d467a8e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108ddb69d92c5c71068ce77ddea416c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee32975e428ee3d16b57a6ecfb5764509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78494d5297d2965003eca2a0a2ce7462510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f62d946468b4095f9a3ec01f47e12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9642cea9f84780b546bbf9e4a10cbf0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b354aadfa15ff711bd63c24f924ed75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85b1a65ba04b38b9c5de43ba27392f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91233f8c76421760d515f56a33a225515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4a27023bdfd2d7ea9bffbd5d7ff3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c23874a3e6531ead6148d68015dcbe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3ff284c497aeee471f506c5c83b68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca3372d7da3b3e10b78ef1459eee7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f068a82cd9da2760199f76e43a04b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b555094a77d55af9df5156b564c140521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1691ad0ddfd57d2198066bcb6b6135522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856bfb2f82dc74b6d7540bae5e427aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff15ddd02a1be7b0012267034ef4a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff56f0f5030ca97e13799dc0356d74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d2dfa4a62213faf331329d65e8679526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30173ba012d66bb2f68e997c88fdf5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596448943e4c5fa90e2173f0549e462a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90978270ab15621e1aaf7bb1a8063c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f09ae590dd63d3a7edf4f5da42ba3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61964812b60737f054896da8af212f46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bc085bf27e5e9ad9f2b74cca4f2d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61760b10850c5fa6c9495df39d0163533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946cb94dd6c042d7c1b8c415ad22c3d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528e3f5b277e9ab76d234f71f5d526a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fc2c4d743f49c364ab908e5f22318536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fdd19313b40a953a1e55e2accdedb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257926dca316f812c1fdf7eff93aa4a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccc517e4341e7e9ab302f132d78daa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e2dd4986ff956977ae5f026dce662540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed3ae1fc6996f6f3e5837712140d11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8ae7fe181f3bfd0fcc92bdd36ec7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f06864cef15f19dccb95e042f2d6a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08596c9b4f62620c70b01eb76147ca71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c45199e650de15d015f1d7196c44a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163115532b9447af3e1ab30c47388ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf4bfed86b18792046553ddc29a4bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3be9e1afeb427f854cf3e250d4620548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ef51f6a2ee5f9216bcbe89562bb14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7f5c5b35a91c4d59e2ebf4fd77eb1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7bc1dd8a0964a0792f5fca9760333551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc541744bfcc51510bd2b1b7762600552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d474929415ec70297479d81f22ba03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dd8bd5afec807409bd5ba60a3fa39554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed279fa79c96722fc815960cd1a7c930555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee2203fe60eea8b1e37cd390cf8962556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe34dab78bc0c3691d0a8d5a4538d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f574bce6af233dcd5de43aee47e35a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed78c12c6c6fb277b85f0b34f9400ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f405a835bd652d3318d369463e107560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22744fd1a3f94196d13e834613aad3e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c767043f914c9d6ddcb2a7925f8a7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c545aa4659578a8630c02de56e7f36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af0178603c95b6284903e168d4dad3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45490e8d4fcf5f0c83553cea115914ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b85e7fb6af64690cb34d4f46b1cb4f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba41fcd57e66000e4a2f6a4f15050ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e54058b7ec59dbdd46e278f3807b96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e732bee41bef4ebbfb50641d83c478569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2443ae6452102fad1376f00f46d1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe945eaf25e7f1f5818a74df307b23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cc282f98928ce2c27d0bf181bf194572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e4c4b1090de60ebd5369ad953bc29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06413688f27c126fe3dcf15dd14d377c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcff5163bb6391ea25ff3c8557a5419575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953144575eb7aed72e6d0d82de0bc691576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abbdce3140bb856b1e4e774fd8b43a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb247219dba0f4eba7b076c1173d85b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5cab63d241044e9643cecee001818579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de88e9e9f863f6d72f909d56cc23ee4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea44271585317f81a30f51b931b6b74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fb457634d24ea0d2d63718451184a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89249aaa03d19d479d1fc2659f11b1c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5cdfb3411fc9f80fd07796be0d90f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0aaeabe03eb07c23a5f89c1f48983585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0b80721837bf9efede63724c34127586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a40178518d7b286eb3d290ef765f1d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a2d091f023d415aa14b23f025756d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1ac67e14a2185de446a1325a174fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c50b6965f8a09afb5e182823870870590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f2161d774de57a024a305b221f191591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bc0e0c5f42266605f179d575ef3d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebced339a7625cdad151463c3df383593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbab2aeba6b1d501b82107e90c2a99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3283424c8c1dbbecd6ce611f03ce7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a85378b2fde65070cb3b858013e58596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cefa0069b96dcfad03bc0f2483137597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1191ceda0766622891347b8887bbb9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837c493abd772aabb850c33b7551b03599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2c7708f9f83172773a7a37beb84a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb1f7d2e1c0e430cad1f72014e6ede601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f4b61f415cdc12ca70a3d000dc405602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68114bc32b701c63ade381914d3386603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130b363673ae171b291870cc0dcbd36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c59017f8936af0cab4f94bd253b5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e84ec4346d05c558e2c8831808d7b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b35296b6c96e8b69d8237c64b8b53d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc1334c9ace76664c28e1540b6dadb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213096ec5053742f1cd31d688abbfffe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152ca9e027384e945361d5bfd7e5f63610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687de47bb4e07624e3e709735a1911a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838242db811157f82075aa8abb57c19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efc2296903e2ab6381ff1dbe67ea0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984aba392917d3dd92b2e967761c5603614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa292c2f22eefeecf631af189c6f89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222c66a553b1f96663eb74a9d6605a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12b73a92a9280ca8971cf3a26aaf05617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266714a34ba21d124adba2a9200cf40618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285cd9592c2e5da86e3b7a869808429619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e57cdd347ff6193ca0d5e28ba4b908620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6cf813effac211610177363b221c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193d1120581506c7c70258656c94e1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080a9e6885ca47fbfc887a2f287dc27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d8b9e23ade4b9c33c09473c8a6689624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94297131f8b065cf81725db13d406824625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c48c470c300657f1ef3acd919fbd7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b78ea7b521be60cd1c3d7b767553b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f10293e01275b25db14b9bd82075c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772113808e121d24069facbd81075756629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ac04ee4541898a95a00be08e9d4d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44def923a3b1b3c60f0bc0dc0bcfd8c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8105dbc6f9255294c6c434e736fa9d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fb0b0d2f1dc9dcd8ac2279f609bba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c7ebb60525ad31ceae25c20816bf2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aba3d65e7ad91e30d86301c3e6df2a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf058f19912f69fbf2897369555c46e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafacb0758a7f4e324fdc4e4ac60579c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db901eaa976ea70ecf8130466449482638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146811a1ad75fa71ea204cb43ba3c58a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621b5969c8089d2f129ccc7a45a6149640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3eb879e08d3f84c9ca72cc810816f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000cfaf5b00751e94164d9ebe958d3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd8a4184d87ad73050d7da953b802d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1836b9c6cb160cf8f0d06a9cc653b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ca2eea3c1f5914ea97b395e47b14c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57c8f9f3c9858ff285af0587a5d506646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347f6a337be71576d644981cb36c048647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253956ef7145f453db9fa1b0fb7a331648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f70c29b3b90b80b97fe0a28ed9d0f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce120ccf175053590ef8de9dde6e3105650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0641b47bd8d0dd4c3d9a7005770a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f5e2e8ecc3330c4fb6a4673fd27b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26c837820e441e33afa00c8cf1a886653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc43230000abfbdfa4d6c523a110d7f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c56d1a473b2901f953b9e6ed019a9e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd90a162d6fe42b61cbc161fedc6a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3d9c2345556ed3d0971f1dfdf78c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f540e2a0d6ea8b3337b64c075852b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430868a62f88a9d5d5746e8d88b89d0c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67ceff56d45c393297ce0033f9f8f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846119c9f3d57fbab0ddbb67e6fce7c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64057d82938481bb9408ee4d8db5022662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e585a074b6105a1e458c8ecaaed58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8383c5c1f8e1e73938d95cc36b794664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f593f05b2b6c1d2f747a409ad1fe357665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825459bdeb865b43fc78f941f36c542e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b36888dfdc053ae810a37c011755a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ed296cff06ab87a3635473cf44a77668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7129687386f9c5d4dddb17a994bb4e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9abc1e2325a85d359fbd4a1fba0682670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17cc194edd12d5956bb9bd164711ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf13640bcdbf8108e2c64f36bb9c65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1a2900765eebefca219c78554aed5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b36fae8531158c868559aa8d42ead6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caa1960d26281dccbce52458fc04cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffcedd7bf28459b95e138b838bb05a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701eca3cf7ec38b21be253604b8fdb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051796aaecb1f2b821141732a2942aae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc76d396c75c3f1a4600edb3aa2aa2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58308fe6ad99430b34a2bc81a0e0a46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508e01fe9b39f464947d073ba982f1f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27158318d2f44a2cb4c781c199bdf2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc137a7fe93b89ca66197484b86703683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e86866c592a9418209fbc03d481597684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a3d058ee777915f92d817c1b58cb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20b1e70f61d3e2346920962e5bdd1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad27288c22036f2dae95c200879de95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a1d8b3a1feeb3dadb41cb072f878e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee7321c9b8cd178ae32be6c450f2f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fcfa990e0d9478bb4db9ddae76297690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dd3feff2bad44a98b4605b3defa8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3c047102b102c0154aea25c9fea6f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cab3449985a4a34be39e9bd1c84b1c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a369284e28cf95b88cee69effdfcb6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d080c45dedf0bd26771d788598883695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b538e11ef148fec846a2ad61bf93ce8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee41fa87613e1c31f51dee477c18c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a385b1a1d81090f86e8e0f9f859f073698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df796fc29c570a04bad3d485252ae937699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d0df03456d31f62bbd65fd1e347df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e914a1942ae66df73da63515cd246701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac780713eb881e7a5e3edb13f77e2dd6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b787f63abd31e83aad6074a2edd11703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088997b073ca6682421dfd64849e43e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27879e769bbb99c00619da4c88f74415705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ecbee03b5a82adbf15b1df3a81697706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c687510ccd37c5998adf1d0df600d00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be639fafe123d7612b7c843cf22b9715708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c353dea80af24c3174f94729c5f55709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8e44c1fcc1622676183aab0047454710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbc7497a8c0a2c79517f6d9d54ffa9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220190b2ca3c316fd474a80263bb236c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693408496eca86842f2a6583058b04a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6e8b66792cc0d6f7ee7498df2778b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0e856e1eadc0f19a636539c1f24ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea211a67de9d48b253df9fbcd2adb56716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56418883ba1796baf01efb2e1e3df1fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba449ca7af60bcdd9539ad12e5c286c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49304e8f378077fc4c6cb036fd1cb5b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352b23a593fb15b4290b6e677c9efe9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81cc972957cb132340d36bb802f2ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca84792b41db75d636382d11f3a88e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171786398a219ca434c7657d75acd3a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61a1a5a5a0845a92423e7485f50f02724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9c5df09a638e532adcc12978aa155725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddee21a0cb982e871ae6d940ab869e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e67da2879f46c491bb3b0518a35a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f364334dc7d2a4bc3f0925ce51d4f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2ef806c7ed8340d4d5f98a2d88631729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4231ab6a1af6a9695e2789291b01d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9906ac8750e1c894d9ae7406a1a1226731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30753fb664b6511621bc3ed5046fd86a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c5cf60327023359a69c7f7f5926d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ced80674637f242d27a988edb76248734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019b323adb303f599350a95b72ed9f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff0aee8962f72193fc7d4de46e745d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d28ab9f87d13eb608cbafa6e2310c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ceefc48cb56d2394b06b49e14af1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da0a36ed0226e491d18b5f19d95e7b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5a76460116039162cdb5cb1551d8b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ee6aa82eeb556af67fb959e24ccfa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822149e079d56ca133ea03ae91edd04c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4deb08395a01d7b65dcba8fd853e49743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ef736c999599e2b428b3563c3975f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eefceb0d41596fdee6b83133f73c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d9fd9b8ab315e0797e8fa108e0090746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e7bc35db5e15b5985830795043631747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c212bddf7c38e3086be1f7a1232bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd24e242a4c78de222104fc116995eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e28b59b92c50e8e64e54de71b132b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5095e76bcc264b1425d382fdd51ecf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74bc519021c48c0ecca08049ccab3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968642101f03fa254598ec0f76b92ccc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c50daa81ee891f329d29f2209a959754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13a275846e1b8b0a2d5b97bb419430755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c93f76eac58d3c050d06cc9d71f16756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358518a9310c2f659ddb6754e55a1818757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaf23eb783a0c9cec16f7f6874e2f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953195999db8483140646ebd46d8461a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e65cded771fe8668f8ebccb7e0f4b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbefbdab5239540a0ecc20e90a5ac6d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae93c5bc923c4915bd3e10c1dee74f6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e87be6e7d0a6f537e8ed883e6234f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca500dbe68b12fef76a87289f5517be764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c097103d3ea7daad03ecec2d2361b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926251523a3f5a24adf01212a8ded2e1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e86ab0b1cfb37b3d22d88154b8422767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>