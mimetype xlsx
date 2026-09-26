--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84077f02daa19b6726cb63f9c1e1a7761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5931312b4ccf97775a21246108ddad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14479562df1d21eef6b2b7668fc470073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534c2949e85e3fb8e22ce625c59101d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e10bf36a7d42d5f6bf0b7fa11cf695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ebbcb8be6db1abd4b571b5e0122d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15c5fe581b0aae547c4aab8f3536957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe881a31c58141c89f46c300d3c33678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86e4302025c60af123eb9b68a27cb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e6b4b3b8504986ebf2781b28774b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33698508a313c2e56b8759b07eb5d0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07110b74c0ac59ce2a829487818b51212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a3cf986b4a19a0de03937e63920ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1cd87e1aca8f103d1237e6c56967814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b6e44e54a30e796cb7849e8c5d50815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09736745812c7fa1aa99f1cc76718c6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb93335c54b120e9683fff81e1e3cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ea8647434e9e2595c445f5b92ae5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176516ba8266c8aa0ab2b3d44a1850619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66419ffce5843ccdadae75108efccbba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768135ffb2741015ba3a78671bacab221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a2df6c493d8bda30c93af2992040822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641a585419d914979c2270a968e92da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6952ca9a6aaa32d6507b90674d45524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12f64c97bf98a6139f9809e96de92225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a094737c5ebca2f30436cb7900948326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6bf8efe5e16c3eed49b8f0974079a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f302c873bb3a5c9e53ef96b80bba6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c04b479815b66ef938930a94bf9b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a46dbe095bccb30f043c8f50012d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f203cd2368196d162dbbd003d92c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5f63f0540c8656f006e41c0e3aace32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e25dbc9a37f44d42b33e390183b26033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab26d16c957a29922c4a50d97472f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44102d036d86538c9d78bf4b2ce282b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526ecfe03f07fbbfa226949da6cdca336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829e2157944e65bf99779568ecf131337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f495da3f8b3e5f60e165f6242e79a5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477f67889efd2c6ab092b1ee157739839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335705d8de9df5f582619fc61b2ba8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480731eb59ea985eb1225da06d24dc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b271c3fdf5ac76c0e93325de76b79bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786cae6a5e540523a8398650aac878c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6bf322b87ec5df48932870a2887f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92580e74984a8d6878bc2b16951fa4bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9f5b0b2f3c297c9e33b4cf12a801546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d98c642cb2eb73ef94afd988fc425647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4c7071639425f3d327f54f32e92af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58298e689a205be79e03464a48b188449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1f312feb4af0063bc2c8e136710ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18f46f0cadac48b86c4955ebf9a2d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c163e7d5e4f5d217c4f66172e96290c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ee952bd17ac2e636cfe743eb0687253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb92c72e1729dec3b05771ee2e840be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3dfe3df1f037b8e0d8b19ad31860055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38baa049d267e23dc0c77210c002e5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbf39f07219dae03fb8f1de72f55ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc13535b696b8fdbc387aef61fe66958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe270a85a3ebfc345aba97d49c6947aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cd4fd60669a254c0c91c5ae18203860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da9ad9e81b1ad452df6bb255c50a0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ee837b84d5f0a31c01f256977b24462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b569a50eff69cd26834a7b132ab149e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7913a24e5796dfb0993750fe778d86264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21908c6722d8763295ac8bfb29592c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0169de9a5053278b6c43b297ad2e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efb5f24b96b0fde85d136995a52a5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccc40a48e65c8963b5e8534409887f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20216a772e1d6d6bbf834efb4659fa5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e647c72205f3bb162f61428d8e59c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f548a43bfb1aea16cf947338702c59471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd374888bcf61e1df9441aa8aae0d43272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e1d479677de2b925e36f1353876e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6992ab29f4c790f99fd0108ab759a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef2f6e8843945aae339b0554cf11cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e98d4fc07b7f86768766bc89b92ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969cf6fd8c90585802c92933a82275277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0deb3d1a0c280d241566025519c6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce208b4e743810eb726e922d2c3bb3c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7484298bf4e495ce7e337547e68a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5cb84fc27d8696345ffd332988ac181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03144d8fe937a49d801a09aa3ae4deb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a100eee16d65199c1250e3e49fdb0e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11449d11cfa35f0aa1f7edea7fc222384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec668e94784f488b140a92be73afc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60423d3c01fbe467f48781da3586f48186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e044b1653a30a3bfbfbf15112ef07587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae86237e8f4021312e84b9d4b0897888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dd8317db0430d4eade5eeb3739a2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847bc30b328d40777a5ba8942ca938690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9da37b0a56d6d36b8c571fd964ff291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29e7da7e6c0a737d76491101e8cb7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007da3794abfd62610bbc94abaef38a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16697b89c9e73995f892914ae0fb6e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137e428b601ab29830a05a27f13f1a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba1319f6efe07fb10788283fdbe52096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0ba62479ac6dd11bcf61cf58fd86e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e8fa739518095148b598b0024d86c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fde89c446013ae35af3a2819714a6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4bbb018f1f45ef4d81c03bbdbd328100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34be360dbbaa8adbed528c6d380167101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfaf9bbc74137859d6b5717e57aadd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab3f0a9e65c058d89ec918b51b82b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c47497929e0b16decee41f7d162c29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d164a675ba5a4343633e68cf79f5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3a362fe522fa8af33c3cd1f5880bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc8d045609104c7d623f03f264c5f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386fce7661eec001deeead1fb0d5413108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca5df10c5c9f301a1fe1e26a1e9062109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6c8d301631a22ae1a029d0976fcdd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531b154282b7f91129f6116e0d23b38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cbf0da0cba9fed46226662f9cf293112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d4729bacb8edeb201bb2c36204eeb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db3e62712d3d28495fe940ff9d4098114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d934774d84bc5562c1496c1b2cba8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61efee42dfa410756661da54d52bda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fa299d0e98567f63a4297d02f14b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c7f82064d269ffb7b0db0a57d76c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66920fc5073898d1975eb8a58c0a053119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42026257cf1a4c066c8f6202dece7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ad73ec16c33bbe435a6683a07f68a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070382f1ca16d30564ae2c57eb01ca6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad29e8385ff7be394255c74d5de4376123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c0f1b987d72640a9b98534e484485124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e6fac3f21535b62a2673aeb10c572125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c43c38e5a019c684db1fea9084fce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7003a137c662e700eaefb08c8ceadd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291d6465ece6ab7806251e3a84254f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e2b24ccfd582277b2412a5cff9a73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6175c80607f6889105e2b1c48db06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c61170864eacfd2fee3521d051e8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b6653ce255b0accdb38b6e30994d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15414806863560bc4f287276d3f91958133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9d9ccf0bdb52492c9e432179463b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b382713fa837861655909cd170c318e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118529bcf1240065061ec46c8cc2dd4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b310b4e58c9f836ac5c45209a1a69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c7f5f3f179d9ebd4de258395918f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c7d2c5c972f1e557ff73e730313f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb113b2a3d74d1c4cd001e8565a89b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead727e0b398849980b6c52726ccbf6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846670b88f542a8ee85c9cf0be78eb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569eda8f2c7885fbcb560220ac4e88e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff6fa243134778aa94f53289d9f71b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6210f9900a153202271e9ea065d8189145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ccdbfe392c20490f4ddbabd778272146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3421eb269c3b921c7cdf2c8bd6735b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2d2b402124a9b0368d98bb66edc13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6c15882ee616d9dedf631991cf43f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa939e50c6e49c25afe4595d2660d84c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820c3dd71c2134a7b81cdd9266c0ab7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f241ca44361638acfb1b29af75cca0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98694de4c56355fef4f2d1f23ad34376153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a188c1aa54825bda2d6dfb5928c1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383734240572a3e4694b78dded14926155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b2586ad01d2956706508a917da679156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89860cf07794362734375a47e0988d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183802497eb73245e79b617107067e5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8899091f73342d722231c90c912a45a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8b6f46650cd0c7e569dcf75153ac8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdfacf17eb7d813e9109fcfbae43c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40687e73ad95ac07d57265c11033f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77fcdafe5ee05f201b557fef52bd22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a814b4b87bfc479edf371155cd056164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da1514bbe97407cc4450176b997abc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247309067247ddc860873b7c8fa6d40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e804b02faf440af1cfbf4e9bf2c8deb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b06a1359fc6a9e3e17583baa4668b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b99155e454755be719cee54465b1dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7d3e449f25b596da517f69fff9602170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94451fe127dc1b5d915e20185ab0d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba8d3bb964a501bfeaab97aed3ac11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cf5514150e81c3957dae74760541d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a28e5282dec578c8e84328639d14a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a085e120ebc552da4bcb264e68cf5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f57111126469eea47e8d5f24a4e12c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14a96a735ede95140e5401a52fc9e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c12fe3f69b53963761579f30e035a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f54b12e1ac8b6c0b7fbeb4524f22d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c734e594259982fed1a6d66be11f790180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d66faa602e7c014c85b421266e38c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5d68bdfff382920563425d92e1f9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bafe698e81f1a867e80a4f6a31cc6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8522bc81b3e574859e9f2f79d1c77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1202a0e91cb8969e2dce30dae700a73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e7ef9b296422b6fde13657fe1d51a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29441662453a0a9748d0b1dbc6e8bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabc64e607b64859e8d3cab5dd4a34e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8880d3be0f9add05ebdcd141a76d05f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cd1c180fd1c6a5b0d448e8e43a09f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58065c60bd6b06e0fdd57343f15ec9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509077c16a09977f57417d7302a08d05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fe27b5d3c8f2eb8237484f9f5beb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c62b53a3b2c854834bab8aa91303ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b993338391a31d7081091be639944195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d49fcb3c0de92c63fbf7df14852d38196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93bd212bb56df2d4a17a7b5f63d9f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cc7dfd49cdeb580c62e1d5aa2df37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a20e9e051f12d4449a2f172a8466d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195daa644f093ddead623025d78b231b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45f187d5b2a7d1cbc22332493f99fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27394e80f05baf937c82b7a5c16cdab5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f96d7f61e4784a0fce65d00362738203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bfdb45663035cfa3ab5fed919733b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d89ea53461af65b26c9e64159a9d40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea96d395b23ed58a0babd1be08a15b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6979ca6cd20e37918a52ac3cc27f8bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b587bc04c5a0d5c9c98d7a4cb9952208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d7e1909e85f564b725f9b643c7fb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaeb83f4b35d675dafcb1e6c3b508f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1032aed97f7997606c8cc4f5ee67dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6462bcf76bf70f843901f25cd68c72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecd2061b5aedd24ff0d94e0c6055d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccf2de0aa1931e8897fb8a93585e14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d5037cd14edcc44c6c46e50dc01c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b954c62ec99a64e1d1afd37b8c1616216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e004a5de1797759dc49415e32d774217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81159b94a386e9602b45e8c7f3dbe76e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3af6eee8f85cf0944d7bc142a7a811219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535c80e5587c7bbcd25abe7db2d9920220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fba62878da1a26edc11591a45cf5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7fd820c192e8044cde27dbca0760a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c315a7e125bc1e110780bcbe31064b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a35430a4f125b252191333d6e83907224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12840621f78488123a518ead73fd4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1247b7dc729eda5497012c6925bb3a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae752b4b8e1d51954bcb2a7036cbb3f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b461ac5a9d15faf8a06b82a8a526886228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9519b2e14ace2b251821e7b7b7c25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ffd180215421d008e079d0d39817e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6225762c6ec412f16ebb70f6a618e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8f17508315c8199d36bd51a7b92e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142ec8dc6a403e30123727855ee6732233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fa0d3897886792824230237ea2de2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96845ca216350778508de6161dcf59a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa156ba3f326f12c614b40b9196e96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba23c21b400b30366ed677af23010c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012a9d076552ca7cb650524d80cd23c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7f422139a1690bbcbd812b124fb4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e866d151880d2b2f3d1669b9657de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659421f5f223915848f7800abcd5615b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f9f3159e4862d43c1732289fd725e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f49cfc57b6b9f74f7b29b85f3a7084243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a126630c65ab25dbbac2c95c058cae9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8ea257c76ae4bf15f3780589b1681245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca73ebe2792086e26735dd9e3412cb7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8896471251b632e1382ab85600a4b1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09510c703f7a9fbf1e436e436be0e24d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba34f0130fcae3262790d449ed868e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220f0a79165780e985ea712fcd97d00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabcad51243e54e4e29b1721692fb76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4f0e24a7b40312de96b7efe71039f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef036a58277ccf07a625e5e918b145253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f75f47e4e3e9acd6ba4667aafbd44e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f407291e2ce074381a70331422238a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d7cce25b9bd5fa6212cfc4b529716256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc8be57b49294ff373b935a85fcd66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bc0e0dd81b86f95d8c3c82c7f8ae4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea78d6e90ebeb8729610e9d96a98963259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ba52fd19882e777cc00f885532472260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af599d8984d5bbc36991ac654f98ed01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7093a8f18463dc080ad2c561a9c7360262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7fa59a4f6ad7db36dbaf935843e54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca7f7295b2ec33ef06196001d23d37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ff6e6fa47bd83f2291c460ea8997a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36645f0d925d8dc90370b0c8e6725d7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78833162b1a5b0a97efe3b7905703062267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823cc1ce6496d9513ab357f2b818a33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ded26120a2cdc66465af225dc698c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b6b82f46dadf1c4fe662c8ff9d19d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc214b8726a27816e18389205685e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024325f98d1d113dfa2928cea931da05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef997d86cfb45dd400e8c08a7ccb534e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5d4f3a40d0738dc6e8de59cb12767274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221dacb8966bdc024c73a790e5ea5c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e9accd83fd2fed53f255c5266ba9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4de0e1ad114f3133e2efa2db521501277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d291887c36945c51796ad624172e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829c0125e9c99528bb4c116fd9be3f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91984ea5a308ef03ab15fcc6dbd0fdf6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76566aafab9a138e840beefe97ff48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8ab52d1ce51c5cdcb99ab7105a8bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d94a7b57d38d4fcc962da91f2766b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209f4721aa9b1ce94afd3e2786f9f72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fded7e9df27e8596f2c598829b1ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4c26dca1cc80a03471de88c9927d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846dfc4c016393b36a14c0c6f54cd52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdf83805517d9a40a4eaf1d856a54b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3f3f6b76ea94927d3cf6e36aa4a53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5167156d4e08a54306b1bfdd75c2705290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87153b70edb95641ffd99d21b2dfb593291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487ac534fd4e3a3bfb4078994d64b15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e854b7f248d81c1501ef83cfe010a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21e8f0491a4434b68edf6eccc68ebb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85821765bbd0c6ddd4456c8883796742295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f29325073dad7c180189125d3e021a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead45bcfed959be3a4ba2260ac214b8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a670b6d46ed4f7b4dbc5bdd395612298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be96f28cbaa622a210514861fbe83b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6988015ebd011e49d3d41e4671bd674300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d1af524f5a090e61f0f6b2ef55468301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9333888a58fd367d4f065634f4617302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfafd6d8cdbc2666162c4b2047206d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2304649c3c660320f691acb4ab921304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a40d97b76a00b6dfe01b07467a7eb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9a0ea2f4dc7065afdb4ee040b253a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaa8490b4bc8d6d665fb4cf7d63a49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d613b1dbabb7ae5d5844340d9449f9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6b69d4040bd083af97961ad09d8e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bcac59ad66c4ef0349ce5da33081a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9377f418b92232b6b8c434415d456b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b955d09a9ae71e1feae20ab1085d1f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ea07347a653000c9762ad1357e74c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bce8b4215afc8e8693b8734ce59392314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab972f1f08bb89ec7ffb4b84ba57eeba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ca8ea1ca1e2b667bea645f9925525316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950818bb90de8e1b5efe6eb9a30c319317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f990bafd21581c21c997ac12fe4ab0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f224a9dea69cb395308bb68cb1c92319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fc52ab91fb6742577f1a440750952320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e671e744ab1eaca1c32abe07e5b71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43df51b3eff059c7aa267f076ccc31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a211048425b381361ca56cb466e0a01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a494d5623e77e6f64628aee5e3fb8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8a47718d044a013240992d2ee2423325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ea6b74e038a99b27c4b07e9dcb920326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d694e48e68f09308cef9a233441649327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ba754fbf11c63149a1399e644d28a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d058dd9480f4b7a0c17cdafc4afb90e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af682ad63aae4bbd4ba3aacd175b97b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94433cba89899ccaee188f8857c2e30331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964b05191d81c0763f1f2e8a4a7bfcb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b66f50ba74377e5007aed6a96f5a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389880cbb131fae0e507d7879b4987e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2fd80e467086691f52fe27ab5864a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b62eeb2165c4de21fef299bb7bdd19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aade4645fe50cffc33ccc687db121d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424d0598eb906eec0e910ddbb73e62b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df6e603073ccbd4af7ef90d9da63d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c64d0828b9c94c7626f158af94a79d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef827b81cfe8fd9f944640be529643b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda55c6039235e9d72973be92855de62342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2d22cdf88f3045f99ec28f690934e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa141115e0d27fd3904b2dabf8edc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83932842ed9b5606792d4543fe6e27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543ee0e6418d27566bc8388a2805a63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2447b62e6afc37eb0d541e3965e17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661809779b0b83a6e68021f42506e95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4bd17aa4fc83b37dfb4223ee40a83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172320082bf389dee0e135a07a1b68a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d4c1abfa480dbbbb7532507a44cfd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be9b9da45aa42b1b6e79b91c72dd31352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660cd5ee0ff6d6f7005f19ac168bc84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73646a2b993c1403114dfbe6573d71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e388a1a44a8f5bad3615e12a3fe0df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8e03986746c64a0f75532b671158e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ad7cf787f9c2b2f8c61f982fc7a18357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18b3ce549d0484a4e0cf3ac5e2fd5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0b375ecfd5fc514337ef490a588a2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85fc50874599ba960740933acea18a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bce5f79e59e7dad84332022a52a05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23f89efc72a3cfe5c7277aef001c44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9b171a7321c2e9929cb6f19abd8bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae17afa8ba0a7f9770a9d0949318d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d24046a1e749e8b6f8cbd90fc7264365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4a7d0e08b9e70069e42ca2ef5dab1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11350ac131887e8891a40bfa42185899367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cef4b421b10d3c26159191b015c19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee11374049c291362b306a57f9a8260369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30460b85256bd0bd82f206df0c2a65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff3e36fa941a618ed6302df3eaf4fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc19f0c9beca0392ed4a23a15c6f355372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dfae57dfb46f03e2c88b1207b02f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874e5e3aac4eebf78d5596d3337aa16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccc9ffcf0850eec83dc7e422e3a67a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a5101d9eec9a43cc8c0621650d50c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5eddb366e1c2ef2aac59aebc98447b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcc296caf30bcb9eb6d654dab114e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f34ac598ae717edf842df329099d32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f20c27743a4aa71b3c4cf309bb74a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c483a074dde8a9849e37b534a12ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa398dcf1c7b26eb7a3c404ba519d53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65c13f4ff0dc42c65590d89b801fe8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680241098d6b3d1fa626b4c84db34f95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6092fb351aa9b294bc340bb4499ccc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73878d2c260cd0a185cc90b53b3fb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e2e9000d016f249d7075b9d940de5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd5706ec2b08ae7c7518c368f844a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f37910a901e57a06dbaba6c4adfd14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb95ea38764ef96309446c2866183d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f84535765b98f3b2b80a7011d8b5e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2446ea91a235646d66797fed0d595b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883ce645d973fe64647bb1b76685bf3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68644a0e887222bd718b4139cb468f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3209bfa131f1b36279409083bbb99a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c54dc8f11b06347a44ea05117358b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f43946322c15fff6e31b5b0d607615397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde8e32d4225ee32a02f85e810c5809398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f94394f0b6486ccfb4f8ac4439d9dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4f35d6c422a6bf9ed1f3b7289f4ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62720e91fa4f89648d1e138566d610401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186dc7973b98d09f61f1b1f2b94c9a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e458334babc105d9d74923a13ba3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32779066af419a80b26ce035120caf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f1b3fcb618ca8a705dbf43f710330405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1341a1a2bf25e632a5d60e2edf77f58406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0c9d0e5ff95a5abef9ad42aca626c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229366615c90f0e1e091287223a38397408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014c9717bc19e145788c6271d69638a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45069be19dee7e53942d50bba52f4447410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458265bb73ca5c1b53c5d47cd4c577a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31338ea98391be7dbad37708696ace412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497d1edc99622c1f6365c3c5532abb4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e62981db275ba36fcfa6a0a02b8ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab476d1653b4eaae5c4fddd1e5bf375415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d41697d6256250ff3029cb4ec5b5eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4befd3fbe8f9d6900cd48c1d3383b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ffb8272ab9ec1a0ab185b546b47c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2f7921d16aa5dec60266644d2f224419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f8048450e99151d478a5716265772420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44128a0522697a1ef4047b48f93c086b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c3dffc0617205f2bae56de713ffc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83c4c177ac9b0f9c35d0a71e31ffe0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13736e2f0766f7b2e2cb29de59009647424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da65ce3139e76fd23da242cc4e2917425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbe93e75ee8da02cc2808e3ec0686d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a54c052172c7b42e7dfb9145d1be8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647f41b246bd660f900420573674541428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18dc7e396d49e824244b4d39195c93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465feadb55a2f19085c2712e01444b96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf685123f5693dc8d59cf866dd6b34b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1e6c121414eb73d5ce24e484477e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae09471236e53ee5a6bcaf8957a645a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90989cae18b4f2fee79da72d84b60b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c98c89be65eddfe063406a196d7ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0e57b9fee86610266cf99c0e526a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e80f64bb3a7ee29ff8991cccc6f4f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25fae2e4600743b5abbbec943a5738438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87a27297cf9edbd53de55beb59785f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe59b992a9bf10f9f2cf2be2b07c078440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ac02ed135afeb1ee1208f7b3ffbf6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f86dc12e574daa65d5c68784a97f09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b2a67a650762a54f1c40b7ef242f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e135f4172ee81ea27896ce56006f6c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212072481c121ab727873ef902476354445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8eafb32c3d766972a63d776cd3565f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2590b0f0807aed6da884dc206601c63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e064a014eed72f90d31996420fb60448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817a46d726e903fa243c608798dc303449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8a19a7575bcd74c7f1fa406eb8a74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740fa3f805df1eb74552b672b32ace2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377caff1f0d468a5fb1a31e236184ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecb80e56615611fe321ddc32b0725f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfded345f6872c6dc58a6ab9d4fe5cb3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd5916e63d6f30f5092bb255c59f92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777230d8800797edf03cfbe4cd0004e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4150c920167f9834f75bb0115c578457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad535c83411c5c389e035d7312c47558458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad48155c9036fbc9ba504b2fbe1e64b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544d7da37c1c71f53a8196953a277d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3f5d52273cd90d3b191a372ab4bf3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610ccf88e0e8b1162a9a9ae9eafc73e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4da7fc8269ac737aa5bea2986d48ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda113d5ee49c9b58b133a0a1fd553e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1febf5c8aa61dfd6ba5da6399c5c89465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909d647f38fcf677212c1804af3672a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee77a601abe8572cb887fd3f14302a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaac5c328466e8f48292144b5e58b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c106f27cfb05c0fd9a40fa5ad742b09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbd3a65bb08849bf58222e0ce01cc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694684649ecfea709186cb77519fd1f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485225672cd021b6b37ac3b382b0eed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8a68f3fa93fd42a668c79230a9225473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cf6c2f8243b4e9a63c1522e4f3242474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ef9d4a35dc1a7b722cdbd88dcaeb6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8052c34acddb75b9b7f11e2eea6e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b1387c6c145dafd490a45171eb91c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a3950a11a6a7cbe2081347e2cd3ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4301b041f0217ac534faf17a30e134e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92bbf3f81f4c49b15b9dae1eac73c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0c428f21c8e3759724b6ec1336c8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72dab65ca1086e234c0a125e0ed952482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1ac0ccc5828fb0b197aefa6a6cc52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca846d11b17f553c000f0387772da0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d288d5985aa9ece48834c274094f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2ea27a1c3ce26b72431e4cf313fae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4988c066a6471022eac1bb74eb8ca50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef102019c17a224e4f798e4fbbfb3dcc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011705df24dd7eb436fb8966f15654a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0b4761209a768d8bf306e8c17103a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e673e2ead08d3c38cc0827cc414ffc6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d76b8940728c3e0f414ddcb1e90b17492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63f77585da35921b2c945424765c62493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98d7392824528ee01818186f6a2696494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215042b7bc37fbc250619b248f011172495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7eb36242e9097e870d65dde5367b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cef699918026fd789fd41865b66a8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4181a9374604f07cb8b9194dc863c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc856259cf9f69ffaa00cf1e7ea4a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9afdb8853cde138640e23cd319f19f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bebe4d5495739b060488f2e70e88aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771303d481f2555413d0008a17129c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0af8bbf1b941580132f9ad4309695503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38005a5bf8a8802afc8991e9d35c446e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08d3ec230cab3c41287caaefba038e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0d3c7683252fd872e92a11b6b0890506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cdf270138efc53acfb8439e2c1d19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02f84e788adbb73eb76d9d6cf8a64a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c7b649cc228651d1a2ce10a1f04bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9593016e33ddc285606944a739ee452510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb7c91089ccc4855fc4af34a83b8d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edda1ade90a98d320d235374cc889dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc935fff909dfaa9b130eb039d914d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce981786a2efa848ee4c90d8573a7948514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e3daa914c5877a66db4883266046e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ddf5a7a79f646d3a4e8a15bc3b3ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31ff2818965a952482fabd6bd574e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09e036bdfef363fea0eae0e6f7f53d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09017bad720ed88b4e5c2bab782a5ad5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473cfe1fe2d682255aef9efeefc23e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f07b5c2d681eb4be1594a13fefc139521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705917260b750c7be5f765bf68c5e21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd80977244f9e86f61039dbefbe1cce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51387019859c60c662dec5bcdaeb3a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e403a458a6be6d73bb5a2539716d140525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe6291de5654b526d0ab861c49a53c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577af941b04a08ac80b818c7252fa03f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c834cea2c891f6786691e88e1c55416528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71497caa5ada72863711f274b66488529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6412f78afcb51dc9fd744427f67ad9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685958be4315371e37a733467f619135531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83e72b60156f0966b4c9fb927f895e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44db0fa50e806a806be47ed5060efb3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455d2065f8fd7a617372bc6f13305d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8a6c2fe312d564261148952d27158535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6698714dbd7596736e9314da7060b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ea20d7e9377d90b2c1a0513e09ab4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1921385373f80a0f868ce98d739687e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713b4ffc1e5ac8b5f6c8ded2f2486ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4169ed0342c0971e01c31b4600d8b2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358056e3907d10847e2b7735d13ba71541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37932663c8cde459726ee7d337b31d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3ea66fbbe4c30875fc995ac709e3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4ed7f981c48c117fc3b7350005865544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5479fa08b6df8ecd463c96a54d70e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f81e8b0bb614b2d6d4ca14d1661e69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488161b1bb139865187cc145e3d8aaa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d781c95a2dbcfd423962e846c8fa345548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227ca24699b8568d439fcbf2bb8ab10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47425ec13b160a7397626236846f8243550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df91c78999aa96d6799047f87d81e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d458be6c219ea60470a8b1be8ba3b05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0d2ac103b740f13cf2384b5fcd142553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94d52351c744095d123133e1a40093554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab02339c59f4e1bff465894307c39d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51bffec2dcf0f1cb0e2e91e4c85d6f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b66581d413c6818168e91b5e2edb28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fbfe79e50271948f33dfe9ebeb352558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0b5765d10ea9ed8f16c3c8f5b7b62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a92be68b229b826378b7500398532560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7f75f26459adc11ae687de1ad0b6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5576b46d9739862f3a3a22e0a30a59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639c0f0bfe73d95cc7997eae0b63163563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67071a0f5e75f314f5bb32f8cf9cbe54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bd39b05ff4d57baef2e8d9984652e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e186b319eb6355fcf55ca20086eba0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ae2d877bece22193a8eeac6971dd3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3c194a755187347bb5bdcd5265462568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a49c7af0cf3a4a3cdf4afb1f804f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22760619db938d8a49011173507546570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce658f362f176cc5841b29bcb7460d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a8b319bcd88c8befa008cae005a49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28180d9223f174d4d73b1bfb4fd23b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8a62a1f2f367d7524e0c2923c5d9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91574b04707a3d3c31ef2b4ce3d5a42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4d84629a713e7bba5d6db6b879501576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be66022b29fec15920967ee15074ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09784e7c9811be748290cba0a55cc1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433a982dc3dde8d6bd2bba6650768ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005445e5e8bcf34f3a129179ee87ec2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db5438b6e5742c2844cf7a4eae4be3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6c432ca1b8f3ac632c977b4c4c1c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff31d0d8563903ea78a3fe0a456875583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05426d374cc3d57d482107e0312cb69c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4d4d51006b918978adc844ef74972585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7498ade6e6897804f5c592822ff1b66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9fa32376d1ac2780962ea1851baa2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73846bb84025c04849d089d7880469588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65230fbec858e76b7a0402ffe1f765589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b6e305e0fe58d4fc86274e852c1a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75500b6fbb1aa15ea74ecb05116b45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50277e830bbcb5d9eeccf599aaa2d46b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78c0bb3f8c2dc0a00a43cfe6485b27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613e12542f538b548e64c6c17757cd5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6386764072c58cfe768e6a52a75b7ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb68263e32db0e0caf7c8e016a57ef3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c53e7098d8ccaa34f81167ab84d3e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00ed4851765e6a9e07e2e1fd8eb6e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eda3c1f47a78f00d82347775c1265599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313d56c0b048ba64d4ae6d64239df96600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d677f17a75f8a71824efe68179d04e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c034f26913e38fd2e60f0af785822602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49e99115c940c6747b703d28448bed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb0b6964c7ae3bdcb54afcce2ae12e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d49f49fe3aaf64967dd4634054167e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bdaaa12c3a26f9c306692adb9cb87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b2acc9cb352d2e0f8247b08009240607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0a82c6345e86461a418c8a6dccd6a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c24b7ba3b421ec33ab1cfd06bca622609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b232aa83608cf3f965cbde2c1fd9180610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972575e22583da2224a1f025376022c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfea3e14709966e7d30d8cac16d853612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9510823ce25405ffa5eed56374f7ad8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278b2460027d1a17da0537effef325c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f107516c6084f27fc5873fa303be12f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8163c36a4d6a5bed900ca0f546c1a8e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf67ceb9d4080878fb5bcd78a75e58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a98508af44a2a8ef51f5b05a2c85a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b81969ba734b8e6b03fc895c028962619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae5c974379772f767f221f9fd69967620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c1ee3cbcde86150aa4c54bbb575b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c186aa43b03a2b374d0dec9b0c98c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a485464ef8f4d079f0451e6e289bd7a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9778c692d584397e0187941bb856c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2dddf44ef014e037292da40206239625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5733354b3094b7da8347ebf177497a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcc2a30d92bdc2181a119f3495550e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22367d76a0375a5379303b06fed7bc1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3c96d7fd912f8a7d928c97eb6c723629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd7867db985f99899c55cfdc083fff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6fd5120843377384105f6bfe28875631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075988e1c583a2780e80a5a7c689277632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b619f4e1cef988da65f4dc265cba3f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601340c158cf7774a6fff740def435c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74fc1bd14318309952ebc442c954bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a0848fbd55036951d3c46036c0592636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae688143810b60df013c0169747b7f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb31ace7400bc1ac419f87e4b1e97a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553351b76c8bee08e244b020cf128ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f88455415901d835dd8f25bb6e2001640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8a65e66ee6099552b88b3e6f5df69641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780ab7fb7ca13429503e887d32d8514642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98427d0f76ed46c7b5f9b8f687521f8c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259c9cbb6266cdb69d96f0537d7e449644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0913be8b279b73a7e7c43dc5fb6d97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddf764fcd67b2698d28a78a59a4c36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e37b2277ea23e6156b1f9a26c874fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bd420e444715d4542fa89f21c6593648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cb0471e9ea07d90f5a2f69e7764d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e9d238bc78377514c7cee90bb057b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf51ede92a31464c92c3b891ffcb6a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ea5e89c1d3bfecda975e099af9e39652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14e83e3d539afb53d62e815b95d9e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a543a01240319efcf792de4ed460d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4150ed256e4f2ff74c52cda1a11872c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856e6fd0a0aabcb98a0a54dc85529b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02c8b5fa253f4c780c8c733ec90696657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c86a10bac960777879524a86c93ecb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22474897d25951e9acd14daf5500893659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7163b0683fde3ee56cc39e9ce5de2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15713c37af3df0f956b69aba5570eb4d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340832366d4b95babd29f38e0422cba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82425fd8f9ea490f3d353fedd23af356663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a01bef228e32adae215bb971209be6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949abde1f19168af3dfeeeb950f61ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd15a9bd8a1e8f1ea2c22aed9da65e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75b06584aff0a5860967eda6d4fd20667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed01a70eeafe6a3f704a9d577acb9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d541bdbbd2a1f256c38403bf8a8ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f299fab76c3389ca448e235df5273f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eae96f3bbc34461cba0ce24db4d019671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80656e7595b829f122b79f548128af83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac1de268ec438da96a84012a85a3ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55120cee98cd967671a3ffc9ab7e93c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bdae9f75e74a1870e1a07d57df512675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f361e2da76cef9a494de578c2b131da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1036104fdae436fe030bcf3facce78677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e66b47045727a820520518ec21916678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09688a49a4fe98553d557a9b457e81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8516ff78e8be73de6fa8bf7e53b915680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd782f756ce47f06dc5b93554acbe8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95925507319e53552a7bfe263f3c87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06113ae3ccd1829c354e1d9626a2b5a2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66abe423229d8f74f2916f62d5b154684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20198fb7e367612f2539b613364bb3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90af6ef54b185f5bea9a00c048d88da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2e477451e7684581bed2d4e379d00687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf66664d875732b01e0fd36b88649dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccccb5230f6f908cd3ea813357fec3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b12fe1c2ffdb1efff649ac7c4700dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b0d43cba111926133fb2ac1970dcf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13971523ec00252f16f629497939f032692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd85118f49d06997ec6ebf27c703ad3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d681f08498fb94ee493404697b0bbcf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3678273eef7a9ca62c2096ac10b113b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acbccebb0b66c0fc2b4f4542d6f02b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37c34bd9bdff2f2e56ead5f1e234f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02ffeffb6374a2eaf33984cb733e98698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075da3cf10f80a006f288326f05052b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d883c0b0ffacdb84e036e76a41699ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef60671330692d86c89e6b432f274c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549bf828b47286dcc3ab1713b6d53a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8ae2ffaf4a5530de357b8d6fbf86c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea528a63f4e946318ca5d723741643c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b48a826d401a4bf0476d12c290cada705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b10cb08c077d400fe06b545467f3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a762def0ebde82ecc72bedb75d3d89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b26260699d9bc93badf4048127a77a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3337a05fc28d80d52d367ce028fcd03709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f5f12ad60f442c921c2d9187542b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103faae6d60ae342ee1aca8f6934730711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e607c85d80c74735806de7522cd1de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3b3c7e3cc5af0bb60429ace83ba49713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53958fe633bf19d707220f027195ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb47784eca1ff47eec873988ea7cc2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9562a2c10a75f1289fe50066365dd08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033eef94bf0f4f1a0055bbbd00c6d5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac7e8522c767f5b61cb3fce0c26575718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a028c9c250047806db5762bf38f5eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e80393ad838154accb74dad1a4632c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55450dd0750e6aed8f451937a4653fe5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b6a3163f83a12f346a1f42c31b3b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3e4592e912a0475ac4682d023d572723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6a3e1c06c2ee9e9225a23614b7f7c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e34fb0378bca475396472816160eaa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0250b02c54be7473c513ae87c4346726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfde7c2a0ec05b11c580dcd2ea11166727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ad8cdf3820aee801820e5208b85e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcff03fd391bde0eb6e49151465699b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5a2a6b4fbb061e64bf56a11144f31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82568155d8c187a96e2b9684aea7a5be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64f1a02f9dcfb3d00dc30370fa43d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f1717ce913c25d12c206718db2ce6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348867d97cf654f97284c6ee75221009734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145dad6a338452b3f24bfae24dc2408735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4ec5d763b5d546c60559c00c38923736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1e39f857ae0fad3a6ac01868cc072737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75710a78d345fc7b6c251bd78b6e3fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af72fb04a8794d8856309dfdba6e005739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364d46cbc9d72989032db3b2e44a412740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156df6f662eaa157c393c7d4259893d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4443584a5215bc49e515663298e59bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94425e02ccd9dc62c057e84cd08159d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ea2b518c15fee1d4d7ddb2125f785744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b629fa3d8646b231ff8c9ae70613c44745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2207b4a430ff1b89ead13376a14d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71e2e53a475a6b68a9339cbe0b29fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8e78b1397420d1d7d0aea9636ee1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733a13c0d8735601e9915af1b69a1b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b64383374373bcccc14a71e90b523750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df809cb2afabf6e4a47c59c89484ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21987da6b0e5602fd426c8267248cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246842fe476cac360ddd1a6b7bb59cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d518785580007b7873ad01678d9f97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73d19599ac102e5a211844c3606702755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84112f99670952ee4c2a18e4507b46e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9cf9a2ee62dc01170a1c3f6ea10fb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82000d3b40a090319e8d26cbae9884758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf504af55e5a412198853cfb39dba8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc727da7c9ef88ee180013eaf693d8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df895a5962067f3bae27631974bf39761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f19744c713f1f771bc85fbd92a328762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb619218c4c0172b4f15ef14315928763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c47d7b0208b9c0a147f3a311264e4b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923115692dc163c364e85591881a166765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea639a587589b63dac4403997b15edad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cd7a53c090e6ada1b9844a869b265767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032cd446b2d6d453fe4cd7ca653f494768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76a08a636875cea5f3de78cdd5339a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae45983fbd6a152111cf1372b49c01b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadc69415aa4961df44a7bee8e77f93771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135ea150ea645aaea22e8f2a4f1c556772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c0a60e6a26c54c85af810e1bf989b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23e926e24503ecfc103f2086a82200774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc026815337bd742d4010834f6e8113775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698705694e907c578e22dc7dd2865861776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60c6c5de0e607e313d36e6601e65a8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87672c0e3aab144e962056200c9bd8ca778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f249f0dae2b2cdfc4b3b1425dbb09e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9e643a4e12d1b1e18e1882b451084780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611d69ed288c17d33bff5055f3e2c72781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201604eaf467f3583c53a0eb13a7171782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5b163584281b94e3d00f0dfa387a4783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ea4e9317c22af4fe25be0b07d5f201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44033e61b7734f82b6a0f2062900e0a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947fbcb3e174b4910b734071f6e62bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a18ad8ea7f2accc4e041bb50d1949d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555c23d48090f6fc19199a5157aec605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a2a497a045477720c19744bc6d2b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e41944ea0545473904730d70fae607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f07a20c21db83e849426ec13e54fec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf95396ad0cbcb7e5b5a874d584ffa59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6545ab040f7ff79c1047ec2337f64310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945ecbdb11bc632addc040bdc32dda311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797949b6d991a3ad532afcc77d0d3ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ddee31eca04d9d384ff18ce93cff313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba54c5c42f20a3d6dc01facad376cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b961a4832cb36da6692f34eea891a5115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a26c761a6ab424082c31f9b9bf728016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4509f692475d5a17c4941a5cd086017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f41a8159864e3d8169e280ffd72ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43276261e0c1d9a0b788de55477f0d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188a095541568221697d1bf7100c7bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe14cbbf643bc51491a277ba6ddb8e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfb4783cdb35891af78a27b6f42cb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249eb870caa4fea48189bc8cab462cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519c2576ce0448d0cd50838ac38845524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccba2b3bb3369985a73e204badc31b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44fd7bbd21f3feb578ca732b4d697526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4025cb177932be9eb17c206a406a94727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42905a7726e6b44b326a26c2464d98828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef2ecaa48ef83744391d0d7522993329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a403c2e2c5a93495ea0a4ad73a39230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7bd81b56da0ab889cf21e9518df4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bab268876216f0147548768dc0919f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fc07501cda5b11b3535ef9e6bb38f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356d36e53d5c5c7ca3e1d7ab0204f7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2c31bce81a78b1cc7cc70eff1cfa335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043476d54d434eb8381a4e49d44bdf2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036c3ba1db6fe622031944817e9588237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8f6fc55e0cfb8fcf3fd6844edb1a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d03f3845b8d93410c918b092496bf439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e892415cb3a7bf32451108b37850140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d88d95c1a5bda6e746d78c37ba74bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665be491e3a6381d83efc9a83a1caf7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223e2deb3f1eee751e87e3f6c0013bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecbf67838055999f856713b269cd5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aefd49de5d4585245f94014eccc0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c6f1cf64e947e561011b8f59759ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884a24830d47fc38d590c6c1fc0cc4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7fbc661d1ec52fcb40d91061c6bc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be850d8ff10bbee8a82052b8d917d9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7bdd35715e285b9fe3d935e44e52f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c0fd27e0254121db9d3d6fb99bf6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4d99de6d112c95e97ffbd18333dc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6eb3aa77d8a5d537014d5612c9ea653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b30ea46f51349fa8f1297caa064f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a970a5f7ebd2457a8e8268985ef333e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba8ba7d31684597c824ece3705fdc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756e38bb7aa29f00ec5b2430c3d71ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797352216c4b51abfad500b9dc4c0aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916d9e7b45528c9f8daeaeb59c5c9f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66505fd01763a36a62a646eda0985fb160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f01a38c19025d341f6934227315a6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b41a672451e637101068f8b3a5de062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6ac2a72d5625a774404df9962d97863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b00d7e2e9ca94d466b9daa4a4fbf664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c96cd5c99517e8b95683c1a0e3a88365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025199fe8f200047bb19f325e81a621366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb023f8c1a6741da22ad232d8e018eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56d77ead0d6340f7b5341a5bd3b15568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5c2587fe9fb1b6f32402c731fb58069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec93bf42dcd1723e53269dcc9dc72470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cb476954d1361751f42db790f9fd371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4af8420ee90a111117fc57a1d378972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa00cb2dca9899b75af83f7b457d7cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c53d1672829ac138e3abd7cbe0f7274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790dac767f0f0312853ce1e8180e9bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc625dcf18469732eaf914593753ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37141a402393b9d94d46b11f2702ea2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764f222de620c350b5ce50811749e5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e352b8bdaf1049a77108542a09956cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea738d389873d64c83a2b95db83833980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c949fd1dab0bec5d31b477624ef831081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7cffbc0bbefae2f89987747f6f6f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab042e8fb46224f948eaf54e5fa543b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92670d7cb60ce650eadc3dcdb67e13e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bfa1587c6be09c17b82b9ae3bbe5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b88b8455b0423d100769aac4033e6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06094b96c9a02b8df72667735303d07287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd7e99807cfba8285c19fd7eaf30d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4552d574b21e0aec187e596a77bbcfa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1080dd02d2b2a6719dd7b07037fe490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e5f4592276a30ee1b1ab0f513417b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da56f5120ef5eb4fa11a7c2f6714b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278150ffdaac0557f467091f866dc1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e745f8cd99871ca3462d512353656494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e620954733e68efd77d12c9c64643295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12790acdf44285ebc3cace86ff14deb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ebfa954ed07c0a77b9b9b61aa8f6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c65cdbe2fd04292f431e4c659fc3fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67f2e9c6d8426cd2da9954aeeba98e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de4fc81b8affd32508b1ab98500a5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f568952d7be8e94e35fde1bbb151a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad9f79773724259b8c6287f733052c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e92316fa0205a74383ce87fc9863e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425537e5fe6072f47247fb612a25b74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d370f48d4114cbb2f30fbe8ee9508105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5d1d7c0c77b7b517888c5490da2e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849852f5b4e3ce2de04a30b4b9e3b5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58757b22d65a592f112981be4d5ba49a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16b1b3ac4eaad228f459a0954edaa6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae328a5cae0afb0180f226e042aae7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7519a77c1a40f4454b9ea4941dcf61a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dca57076ceae17d7cff8a571013515112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cf14c614fa254bed907c9feb3bab3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78848324553b725108ddc2d3a02723c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583e06868e8f6230d254cac3b00d698115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4832cf04dc2b28ca79a035a3afe9c78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eed3ec84c81a75f6c734826cd2b71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ab52fb96bc6f58d08dae5178ce22d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c859a0b6086606fd56d812d470327b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1f5b64ded6db8a4347b80924c366e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014a08dbdbcbc4ccb9df7145438f5a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c07e1803ad110375ecc903b7cc5cb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf0801c3ad02d7383b99402570eded123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26be3dcc4cf2d64d916c30cfa03889a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce357f05096d522f99e663e66efb9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65905fabdae501f0fcaa0abf738922b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2bdd8809af381e21933a46e78b173127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d8ff176796526199bc6ec2b171e21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadfb53b487ed19b7a559dcc40ea869129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d994c8ca767760f5cce729a8c50526130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67920cc2fb74d8c5cc1e602777055d32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2daa77e3303a1ce92bce70fd7bb588132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c9f2165b41a8385efd16877ee5d40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920f93c8a8e5a57845c692d4dd43402134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861a893465d2033e648fa11e2030e11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51497bda45af7977c0b41b3c3b93bd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdfed5a888d962018a279abf121f7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c78d987f2048a0189d5f8d4d12edd1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5cd56fb3f8af7034ec86e5a1ab2a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7280a86ce583a0c56ddcbed71cfcbc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d954ef6618f5a014381b52ba9b87f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab2f44cbd64eca386476af4ff80644142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9067f0d5b992e2272b6515549610eae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c731a9bf3a50a09ab672e546c58d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16493f9ca57e3c34efdc72ef13ef2de7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f74bbb130a35529ca5f803b87fbc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b139e46d8d930696f4ae97be77e14a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a173f054dbbf0dbd5f31ccd66234a53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735ccde771ced85e5a3a22bf0662d68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d10d28eca654fb211a27d878f7217150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bef25affeb3998c57c6e37d4bcf537151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8ef03bc8ed67b87840362c15dc924152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cf8ca62609b862e6d6c074ab1b89b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef5e1b20b3a8015edc972d599071ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a20941857882a6666fdc0d831f3fdb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54142159b96061d47013cf661e3cc9d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d607d397522f184cbde4e0df4a68fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0f4b0e51a10e18f199501d1a748fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451bb02b91af86afccfb0bc9c4b6b99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ae2c48fc5ffe76fb879f6e249a56f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296ab9b0fdd5f6b6ae02ee9b2787f0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe5fd3ab40bc494329380107e0aba3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413d91673a409b54d49fec79b2fa55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0adbb04e702d2fa5bbf0e0b367d24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c414840e600479802d9c333488997b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04018fd08d18df88ffb79fc28d1f3592166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab4a8f1c652a872e2001a9cb6b23c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e103795599439b3df248a4970a761168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80259f37e20e4ca2480245ab5f3ff4a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399267f3eb4e17f3731bedc6740d533170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f10d14ba7b10f145832d53f0153423171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1059069d37937c55b2dc20b1936c556172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b8bd60ac659fa8c5e0f8a554b3873173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0558a38cce849864940fb1c3b03dc6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40f0b13f1c3652e5fb40bfe91c963a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824d5f70af64c7f1af0f176599be427176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969e7ea33d85f747044747270bf0c9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd32e4a448d79c5906c65ccbd340266178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4333efe5688d64c096a4050ff957615179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ef93f21089532bc68385c6594e68e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86ebb80779e0ea3842b92fa2149bff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0fe97ee7a8b03ffd4e2d22b679286182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a0a650d7e6ede8b5ee5de32eb01fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defa87b75d8e4f022b899c537c2aacc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3e567f842dd90ebddac8d6895c2ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04cbb4835e1f8f31ce7d74db2c0813186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab0ceee29e905f41eec86be53e8b76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310df9bacb4eee8c186bbdf5bb0913a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d9938c1c1d9961f1526ad69eb2dd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc00a480cbaba06e5ec011e73006fc8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342e9f4ad5e805a7e9164861580ad74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f56e49167419da3b35a8062875b298192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbde9fdd4e2b1412a3788e236d585a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76245568a5c34ccb0a0d708f65ee35a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc54328b482b11267d1ffe27a4f6fca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67068782fbc2154f3719597e5d3d6452196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178bd7954e3b168cf94410fb7576e49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65168830446e1802946ac15e1710c3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88794438b1b140eaede498ad50cfed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee524d33fe099d14fe87b62a1febf813200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17724eca2bf9ea2627cb93cb3efc35f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc76538f402268b448362ba5707906202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599c9dd37c0f9a2695f5373fd9a328d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6ca8bb9816fa2b881c645eb198dec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e15efb3f12a35fa1e342676182896b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acde5488e8960a808c7d02c3b27870206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f972d2ccdd6ee952c67dfee22adcf0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec41f72a4c72ebac698c445138ef0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61462edc0e2b889709696d22df72b0b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ec487674cf640adb396118e965a02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d382764bfeaac998762a20b7dd3ac2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f775a128e553428a89f954c43374df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc23c5c7bd52ea2e7fa52a2d929f770213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca373c7e4e6a1032e1c85665c1991d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0a3ad4c57e0937cbec39afc8b4d68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefca3c03cd39c1a73be8e247ba95b07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1a5c7f2f53ea289aafa4c72760a02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06612de8c6bf51e2291f6e33d7606346218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf7fb526047719d916d6a50e210f7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0b6a4ce9406ef9d726924acdd196d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd38e77827222d7158978c6d6b371f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4b3711d6aa6c4ed081eb7f31988ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687491a67b03a668404bd9f85fd5aea6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ea3973baab1b1734d1b995c852210224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29045dc14cd6b09910f11f9c76fb98ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd10e6346d9f1d44e6be7b3c90abf32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167049835d8c81ae89b1e882c06fb86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0ce02ab8278c8dc98c45afa0589f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caf51127e88c8e894f90ca6e2e2bc1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf02c1cf097975afb17716dd804af8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9e2c921bdb19240e479791efeaad9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc38d22f664891909c200757bf8da3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefa233bb835f895b6b54146e1529d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c419977152bf65d9f5d1e3ad51975d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa6c4e5f80116f959fc45715bb2664235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4a57b52cc5deb4aaa7b49dd40e239236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0850123d5d52f35d9c7d2482ac316237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f7c2cdf22ce3e9c2fbf39ab9d0a97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d5c6fdd5f0a5a2606b99f879e1e93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c60e56bc319828469c5664aac15ac7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e9961b8a35ba152e93f85a687b4be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f23175ff92e4af26b4cb50fc04e148242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa537e110acb8457836b89ef7b30cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e188eb83395aabe50664c178567a6b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee7a0aab0f01be7b78dfa890f773ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597496bfd864533b9ae319b7d63debc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1061e5b4d3727e9da3f04350eb775247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64377df23a9f88f90fc5e0adccee3299248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b20566fe886198c6d6b74d9df1562249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912764e8ca440db8c51ea52ef14e13cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27363411ac859f5ade9e65bfc0e545ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09af73928135d5c8fb22ff65109feb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7bdc2f45f392f7ff1b8400f904d28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1bc307686b74b9cbd9e8eaeb55f00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7387c79344d81f569b399560457ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400036f432b92b005fb67e9901a3d3cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da04c04a8496c47fe93dd1ba0a5c2ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00eee0ab4c020b1aecb51fa97db21d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3f8282a4bfd0aeeff9ef7b9401b67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7293f10b890774477b817865e14e6c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513524990e812f785c4143b963456481261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c798a92ba9f3580660c48177b3eaf6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60873fb47a4b996abcfe37c8c712fbac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29294b6e7e631e5c27df3b770be76e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe893ace3de424e8555731105e04faff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2924b15290bd11b83f57bf47001a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c48020080737a175f94ed86cc702a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48543351bb47b29836cbb0a8597ead6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f9f030c693a92a3d8ed29165423d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79778f80c852a0a1a71a406a7e5d758f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d5f0af997b42437c90f2e5e9e07af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321fd6b84ddad4f28c7462617e3bf33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacdbf1cee486253c4d385dca4965a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1006ea52392bb4872c154eab610799274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc7ae48b0f5ff16087e345118064fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82957f3b00c561e280cc747966bee963276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e90f6ddd934b1d0c1b28d6f62f8dc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ddc05fa4386b15dea66d20b1ce16b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafd9a8fd0a6bdc78d472884ee95d11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5706be9c760841edae0fbff44853e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f386b0bc21feeaf67629e204bf44a35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9868bc7e93d55ec03502859e4a4b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea0f860fa41f30e61dfd7f41a8055d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273e165c8fc70c17fe82f4f56d11d1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f674a822460bab058b6a218b06372285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e83f20c626443e7df582538b231a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23212df6abb2bfe912efcb00fd57e4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6d46016f46590d64e176373fc5c8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808819e5fc796ea344c9d440ab27b40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150b18fcbeaac61c46e333a478ca5b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d95c64749ba463861b7ec72cc2948291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57023eb637e139a13013d962b05a9e64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343ad44043577a5f149dbca07923aa0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defa3f11ec65f34eee5c92237bfaef7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2438f855a5eaf35c600467ec7e6d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840db2426b5ea8a05428a8d2a4216a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b572d89c1aea8cce2049c6ae11972297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91334f699dffc09188276eb7d4a803298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7fdf84bed29a6e6f33cee23f723e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fb828afbc3c26f27dc8af969f0689300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cd7993f4a72c5d280afdbc886d701301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43b96c1e8e52a1dfee2d4fe45d1470302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78047456aa1c288f77bf2ca75fa5ea96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef0a5e1823d08030240536adfe620e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b696eea42293a68f6adbd680306403305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc538ead30cbddf18ffd30e1c71300306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ca76df622fa5128c40bdcf56fd218307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ac43508a39dc583fa1245039bb183308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f515cf7dfd551d87659dbc890f6161b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527b965f6b8c116aea1d2d481f641ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b458654ad04f612c18499bde5afdcf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66481889c2089d41213aff845c88d731312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243112180dbdc82951c2daa9413608fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef46eb4adff646ddf86ecf16cd47bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad646872ce7b492c784809c610856f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041a461e8b1e22923a26a931e758f4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acab9ca8741c5d66dc976f2e22b922317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575b4cc955355c4b9272f2eac52c7cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f88430269a8759746a5e1197eec860319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c36de25062141938a5b716074694fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ac1b4d3381afafceb51d859ee0682321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce817ddd07379948bcb8b6c940e9e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f03f5d242e197d5fc6df52adab5a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5576da811ab7145f6aab3066dd101e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8bac3f1ce8e2f82d7e91a54434e36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e865a6d2b6ecd6e909ab5a9feadb8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c236238aa3f6752d9ca6061de373f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e81eb0b5f98fbb3373c1e49c198396328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcae8885e26e97556e2bfb3ce0d268329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae5dd9dd5b08a1e70a644eed34a9d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ed54ea2e4c21cf52b358d07c1d487331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33004ae341b26b229b1d67ef79bb8363332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abf840da47679ac1e16c5a1d88df4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165ea6eb6d638642a87a2c2c5f0471b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe808293aca87fbc8d9634e03a90a46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ed02c4751c1b53e582306c037b623336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9ad5c810606da24709738abd11926337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443ecff52832cffe466bc4c49890dac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac025e4bf3a56ec2b63ec60c4d7746339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec21e150d4748561278e69c8ed9dc9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07d9d430d57772b2c3472e9707f3e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ac81ee083dfc83e7b1a5fff3f5c3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97080ba78b0d3750b94fa833df9451343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916c753deb10d39cb4a670bc335f888344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f821ea172e645a23578c85207aca06a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0901349acf4d38b9524b060ae1802346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b874a7d5b5628a0baa6043453bc7b8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f10b76ede52d7cd09410208b24e7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671bccc982968f8090ef6b3a0ff6e81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88b9d6dd8334ea5f5990992bb2ba0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2773deb202448ef4217232f9ac1bca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77722e1f17c0b6b98157fcc0619725e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944301c547c3660780885dab34723c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec5c088f4a09f390770fac996b43b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76519b4e19254ee1cfd6b273885ca5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99358aa297cac12c612923a7ab4cee6e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c974f21a8a0748ff5d82e50f4c626d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0a9eb4f5b900efed22338210ff695358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96651d06ddd72e402ddf0a45c64d5b14359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479133237ef1d9320a7a41b33eb25ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bf302ce208df2ec024b8185af097f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e5b6e19bec44d5f9c1cf0290fd9b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b703bf3ce1dc85ceac1c96525f99f22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643b4e40bb8b8ef756ed7bb416fc319364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a3ea82e2ee1c2e664599f25aae0a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d58eed5466f468af56f9f9da1019b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264f3ebac3168c6b06e60fd1f5eb799367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e62e7ae034bae9d390a8f32f39b0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf1f06c50e835833c1364d4dfce907369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fc8b83491dbfffdc0f5a6cc24cac0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478391564b145b394a52bad3c9b6ef2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a1b8c8d0473a3b60b26d11beddaf3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650374ac8621a5d269bd4e608ce4808373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7247071d0c2a4ae68da32e5256893374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f8671db2557bd513267b9c93303e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681c58399636ba34505e57e2a13ac0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1ca30ceee828cf6d557b514d61430377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19398f5f118933b549c3bda0023c0223378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efb6225520ca5b831ecb8b3b2a0304379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9f8f6cbf5637ee9fb8017b80537ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a54f2572eb23da51cc8a5285b4c84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae92d07baca6091be4f5beb2fcb77d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603dbaea22f862822684c6a0fc0d67d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d041db59556d25f6e1d572396c98d32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d80a409f970b0cb8456a328f65a95d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9e7ee806a60f00c1b7825bdfd48ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11de53753f933f063d05eacdd26a0f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdd2195cc6125435322c78b51ae357388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96332dceae772175f8154ce8fa599063389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765f7d36c616da5efb1355699bfb82f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55150f402ea71dc51d8125d53b8a9484391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b032f0824fc2adc556606a09e1bb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415f8ad7c2361a5d259f4d36930265f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22576d766331e700af53eef8679bf5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63b5b4b6eb380be8e2611c5bd0614c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f175d401a83444e25b7fbd21ba7e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a9cf24b1418f4d2741a88d73d2d78397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b932a198b4d7bbba2de505014e766398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f661a9b30559d01d27ff01c09ac6e19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4615c337cebe644d9e6278a211972c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3a197a3f39feff53d6efc6c4404ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1394d4672b6a4049e07affbc716693402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e3b4f1c5bbb717c74b10ca58bf37d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3c74d51b7e9fe8c9fab3fc581e70d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4118373fdb8e1a54b4b2f97a94292d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855fc0b62bcbcbc4ab4c9457095fed3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caed8fa819eee9ff6158c212ad05cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9ed575cba2f634dae0a83f61bac04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3186904ddd4f05202a99d5c06745a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be184e738240a7cea57ff8cb52be1eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64d2634da7919c8f06cb7505dc616d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d756c54078084b4dd6f505c963a12b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee93edbe908ff0764bae53d73607e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cab35a5bb4a252a2f1bba116157d20414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae57af65abaf72bde2f4a25eaf3a7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c43c75f07e411082943694f8234c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf767630d3e208ecdb08b0e68c86eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84913f26cba46f09d449e5ce5b7fdd35418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ec2dca71169f950fbe401805e5b38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f9715e33068a0b81eedf32b8ff4ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049d574b3719a84af49ea0331088118421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221236e38b35994016020c078f394de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e72b4aa1f35cc3c0d3fd8243eb1da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a63667e0253a888befa4d79dc137b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8dba04c6446f2566a0061a82cc785425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799ddeed7a213b820816ba614c642ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185dc62c322aba183dd6454941b0392427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1261c94fe453ac2ea69d00bef5a54428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74e638cad3a6d83f50868d8ac8a151429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a26608c9d9b3211ea83927b474e393430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455719aa906180275bc2369ab6f019e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fdf0a2d2a8b73353b968e2b3f89d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5cc5e8534455a14d2eea8d432f531433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c8e845ce85ec0b63bcab84b22ceb6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f372662f091432e5d97d58d915495435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051887b0a616df2fae05acfcd50de36e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d782f655732c06f830a2eebfd80e436437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2547dfe394dc4dba6c8e4b2bc2676438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887370579ef568569d4ca66e29c0dbc2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25316bfaa4065c64b36504cec7efbc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699ed8c1742dae6a8d786db80919946441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6c810d3a510f90dec26ad7b6b14e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2490c625a60aa1895f650b8c0eda7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d11d87401f40ad1d451111a176d3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f852dd6889a408910da2ab5f0e3292445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df439e73af212d98cf502bfef02e30c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a721b1bb94467dab40c47cc58f648bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e37b7ec19b4638e9e8d43091b00e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26e336cebace8dcafab5d635c1a01f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0e1cca3ba29d0d87beb4d60da3aff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cbb15d8b01a86cabf8a1404644a58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc465486411003be79e0ac7f9595ab0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fa7131fbb010ce5e12395d38efb2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ad108979c4303b0e3b14c514113a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d774e1d5fee581826cf6dc7c7bc8127455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793209461d9d68c828c80cbadf82df4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee3c4f9e232e47eb1d98a4d6e04417457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677acfab05054b8c3879db900b58247458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5019ee8603e4137ce355d16ba9955b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a138142c65650a4d7a9683d861eabb4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25df7bfd7024aae03c42844a5b6e1aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30319af8d783fd23feb34d42b729a20d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ecfaedae7c56d8f765da14d197dc9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f5de90aad7ecd1290c33d9d9e6c13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b6bb3acca7ddebc49be2cdcb75024465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dee003d1e977835f943f0389cb4ba4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5699e0ae5c9066c0cfaac536b7328e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc7a4ab2fcd9961046e90c5c249def468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b6ffe8266019dd8962348df97357c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa28a24bbe5ba9990d48d2132c48b29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15399e2c0601cad757427563921de660471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd915e5cc5c42ba365158de8e332e33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239320650b1a963cb589fca274c1d0cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85525c80d2c6b2c16e400f74379806dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ea288e53123ba95b72795f39dbe37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e10b4701192d04e6485c739b56e57d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae8f2e7d384ca6a8bcf49801d81388477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9a370574c5944a9314d60a0091d3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9568f45f90d8db10194d7e2247aaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2663a2e0f63c3d889d8869bf8ea95480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f77621ecb5b8cc860466f147b3cc93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2072f680e244e890594afddaa83ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c70f32b2e48edb233b0736ec92eb1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f687fef02399003938fc61b77521a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d8a3e52d1e1d4c27c03bf87ae3296485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c857e266c17300f35e2e68f6d9abe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e05fb99efd9d90d75ac9ae5d85c742487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffcfe54cbe59c0f1914804954b4616488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6df6c58ad97653ba1e5e39526a059489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67775802f4520a155da7849af954aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed5a3392920bb414e3f8a042462f3c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7dec451d0cadc8a3d72440fd65d54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df2d4afa793aef3e7f65d71ed857b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4f5aa909fbf5bcf9ac904183a542a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefecec7ddcde1c0be7992ce9af017b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954322a480ff902772f40052ff40937b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6105b5ef5df063c5eedac13351fe2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde95448e0298324b8b9fcd9486343d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998755dd8fe97fc20924212a97f8fbcd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f42eb73bb6226fa8506786852f7a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824284ad34891135fb88ec6cb401a4fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3bc97800f20c4261be4b5e35eab78502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4d050d9752386597c543e6a658c60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e565989531131a7c3c8bedb42eb30d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d5f3dc95bd7a38d5b224017a54b52505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3864b368a4e55b0b926b78d7fc4c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f88c74e86d88033297da4f3dd1c7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a3cf7b51f20e301898198f13c8d9d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c589c569140aa50a05bbe2aa31c95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8d5b9f3a4385cd642a6e8ed74873b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e823653fcf1e8dbd990ba5ae4b2f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04643bd5f373257017d37ce6fe99f010512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682bbea5c03688ddefbdea4ea352d85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c634ed51c1eb76ba7426805f42294514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988ec824a6393df44358691708f6135515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bf856401a699c65bc86d48f457790516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b901c9b0cd7c1a0e73457f59106e519517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00719b59cababa7e0158d195c4d7eafd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550adf6b16000d45c728aac4b4302f7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ccc03dc290393b7af84f752133be2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4f8b06acfc1423857d7007f393c18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3b438fd48558f7a403c4984fae889522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bad7f06b5557175623d0a80d18a5d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e47bf60b42b9b0ab041840f96a1816524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df86fd002c649176a1eb1f3b32626b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8d66043bb1532a652df914e07499e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3b359a23d81e028389dd9e77b4712527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd5cf9d3c0395e63e6ab8cfc5439a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844de58de84b81bcca9c37087710685c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63e10397297a5cc7473a3486aa7e23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26296e5f05c0d23ab237d60961797a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb25969351b07a3d12ac5580c7185c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a315f919b48a2be1b59734727a791f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f223e04a5c31c3f69998f845285797534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce93ebbc9d189a57540702702ce90c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59005b0ee147ad982e9c35e65a1b5ea7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3b275ebe3544ef87675c75e84f9fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074c040277b7333c8e290ff197b63d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda00b9c0ebf1e0f86489373d6994c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0613e7618f9e643706cfa45cae22f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2407fa630346bad0aeab4d47605de1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6818e7d0ceea9bd733c83a506c540d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d69e2b9f042d125ea34ead73905de9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632744c41588196118a9cd34bba7c88d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b1c610dc86f4eded4ddf2418d89c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685ea895dd10d00c62b13f09fa184f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6c75e62af92bcfa1e0aaf2175e85a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdf39e55ab7ad9111c866c0a014949548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13cc11b0dc1610a22f05da026b581d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6e04e68f7c7a9863bc2121a0c8585550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6ef2185b1d6ba1833871dd1960e09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbc79cff64f1d66bfc2a283a4ce377552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35975d6aa2b47ec2149f3fbebc1a3d8b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8819fac3cb7b9317bd2b51f82b98704554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87e7b86e61c5e228d6363e3835c327555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1aa16e0093d2cac859510a265a910556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b9de8b9de89f45322ee879e4acc56557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8be5d63faa62c7b59f516d057582ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5bf860fdadfba77754b9d21aaa0fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99496ff3a0755c6acf92fc6fc188465560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f51c08b44f9f10694f2ed31bb7b7e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43411258f51c4330212f346a9a2d18d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a8b92ab8592edab32abbdb411b007563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999b8d2c9689130cb700be4417f4eb0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e4da1d45076524c24f82d7f43ec9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf0d676b65ffe797d3ecfdc0ef6329566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebc897a3d74debc57d11645d040bfc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027493d13da73e388f1dbba59da07fb7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120d4fcfe789d06cf04fd5a07d4dfa1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d03bc35b875a6f79dc8971ed2bd6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9829a817667b6514a76f31bd3dfecb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef67fd264ca05edb680c01cd56a2df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9af6c26118573282101358f29ffe5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b396be9000679f691e01c522ec50a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41e23bb62538048bf1f1c1f0caaed7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278198eb4104384b0588736af1d2111576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e7c7569f232308c24175059294d07577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fb326104bbecf706a218a1268af5d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83e11b8f1dcc7f7c32e81d52f7f9f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517f6c248d7ccde0cb33dcd331d4aab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d26ffc1d84efa0e9a320f0f370d133581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c68b9610b25f5e599652eb9c6239b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2d849e159e40ce2a81c99a9fbcd46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26c8694f3b4e954557f6b0edfe554b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581900f36bbe417a4c107f5a6308ee0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716909c45cc6e306717ae485a3b57ebc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdc712e5607b39aa3cc83e6cd813fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017f3f94174eebdb8964c4ff6be86a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a238c9fd520b2cdca04269da0f1a06a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b1f5ae2101566294c98e16ee15c40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e7b49f0a017f642c580dbf4fdf65e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bf6660d412b1b5ccaf925256e1cc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda44b7f8eeb6eabba097305e1242a12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed192b3d5881f3fbccd0c287823d6e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa333dea62ea73bee1b4f917c5fc2cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078813f766e881994d455ba02583c2d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810ff9495d16dc6d58680f83fc8c380597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a89676f4b6c22cc961fad87852ffa0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fceec45728d7540e371c30bd4a8d7a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bb7d0072a18e068daa81efb4c7410600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab1a439cb05cf3739f4aed46845f67601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95368e5032748c512efb227c843c16aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09fd2c8f60003331d6de6a6fb59c36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1f2ec1bf420defcb18d12dd4ea691604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd8e8b796bb30ff52eed4c2a75ed8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb110ac9687add3f1dd892e6b2d9c5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d4cf5238f81fda70bb64e535b85e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65824a86027cca2feef082efeb841c10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9814787504e37e867d4671ff849f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe004d6c712f04d09b9bcff59bfa705610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1654581806971711861d0b578ac5dd1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7e3345d04141532d4329702b7b10d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65fc2fb0d65c5230a0feaafafb13b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4cb9f87c64bd9f24219d88c679d05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac40ff755834dd16fe37c3e68bcbdbf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f84b88a2947c35e182697ee133535616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfaef5eb25faa1c1d19fb8a08988a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3fde86185d223cddaacf7cd7c23d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f8900d0d8a9970948a04c612e4baa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a0f3bd6412573629ea27030790ba5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12658872ce8b5569e2bf2f656989bb4e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732ee1903ff2cf95994da7d4a22ed48622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5852f373c22685aa5b88f7b8549ac6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be5718f0d4e1faa2c2349266b366e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af23fba4d42dc08c23ebfa56fa1bf5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a4b59cdf1c27f0c457c3bd70f9818626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fded0b1356dbf3c66d84ee5603a268c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157b3f284a95e03d86be0ff9ee113fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd1df8654da45c7be88633fe440297629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510034568b535f6fd915da747f915e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6168767396db250e2d364c318f9dc4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054667e47fd6908e18b0c143d9e7b5d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9851fc3f050aa5606f5bf6d96eb93f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdaa9713d32e794009289e76193ebc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad75cf0ab915cc431008ed0ec6f762635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c838421385a3101e77f1e067e1164b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ae53b249df3f6519b9b7e6abf7e04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2063251040e19a1a61800bd7fbb3a7d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2ce310c2f6a42ffaddd0a99a000b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1269a1804f74d71750b93e58ca0dc8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ec2261f99b38854e7720c1130e5bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de561ea1a109360038f4df134fd3e56c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebf1a316ae09aaaa18eb5189798ada643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873eff7545be73a06c983269e54d42d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f985d8c8b6342b5016e67c7bf2c31645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254ca4aa7624f16317adf776b1d5ad1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df79eb43f81791c5b5eddd72368707647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b253037b484b8f24e91a55b030bf4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956949d31c24cce2c994af8a56b33df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4728e31a0edb9bd119c3a9e3ab1c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2b1e75db92d7afd3dad01d4c00e87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e01bc64846f0a18e17de561979de5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c16027505750032c236812fa7ec88653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bb795968d07c20ffdf436b1d351cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1e4527865c5e8655f0ff1b7530c05655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd163c76826408fa4f81214191632227656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072b6a1cd5d29cf28431dcfd90454a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ab8db4d70beac7d92246f94b3e15d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f85b9f45a3a06a36c30b94da4cc85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a38ddcb47c42e1ed0df79680b667a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678532a35d27cc452f976d1206d18f60661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df39b117d0e553d29aee3c2172ad084662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4f3fd2a7e085dc9009648249df867663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa77c927c1b89d97574e2c1483e3a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c428c8d1a99c6511d4b3b79e1103b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606791fb104029fe1f9b405bf1cbff9e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619744576373d157523497cbc0b3829667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38b88cc7d02ec823a8b240937b8bcc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f5b0200a602a050b071ced995f59f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caed47c3983358d48bfbaedce74540670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1787f20af62ce9fc0c817791fa00e9d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba0ed3f9169b54eaa6cd6a64ba1459672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f11ac478ab4f7c22eb739fa28b429f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb20acea59df67ccb6160bf0a7dfae9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe541ef90148988b2d37b8ba2356052c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bbf22a0bbad603cec2607f160aa56676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42599be3060b98b306960319aac94faf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9c5b3aa742e1bde4c235488b095a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0327f74a8629ac66d219bd26b507f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535cc14f8a8c85350146e1270298996680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428d78d7e66b0ab4f8c824d63cb10dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ed20d2fcd0c5764c3630dea367f24682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f7a74aaa6f258da081443f1e836a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578b7d03443cd313286da6e33e762f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb86e58915746f1fdad542d6d8e7cf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392397e869533cce1ab038227bc32a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb488c238315b9ff1fa40b8841bea9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bb4daca0e9e7c153608cc1b23a56f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a1fa14c1801787b8677928f019eea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e965fba0cbafc95543e3105f24a3c4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5195b227ada7f08ff76e9110209a091691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec74c75f4dd927b4348b28e150f2638692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4e1ed5774365134f1bff6c513f7ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f27816d4385b0c84494e5e64e5faec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f3d78ba22f4d6417d8b5431143eb2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e0fbedbb67fb9fc9b2e47bee23c76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0dc83fa5d25a87db7fb237cdb550f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bf929117338ac5af1b364d2a48dbf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3d7bf9e1e540ce30ca61e46a6e5ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4d79910b6b533edacc80a89140d02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816b8872e0b14747eed632eb61c16ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d0a410955e0bc83c05ddfa458e733702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03f9ffe75bcf5c80012b9df203d941703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d7559a9919b4f93c86f765fa91dcb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b321c48268eb5a9edb9fdd1b36f25f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f99ca69f83bd623e0a0645d360502706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92dc37c36bc228287fdc4b498791f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd100b98ef41f8e0994c1417e7f9364c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b9b6733961d49625eaf575dd6769b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de161d4be5c7adef201459a1ea62df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814412ed7fcfba0f78da92a71f2b807711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6a97c7878542d36b71bfe8f8366b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f062433b6c4f2576ed2a622a5c899713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f39bdef53707176b7d43ef68249aa9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3d6db97e46476eae4c0eeddc03e1a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285701c4922c74557acf3ab4f16c49a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c7f2649033b5ca3d048fae24760b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4c4d00f216631207523e669813c82718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab77bcf3dc3b27a0da34f69cb4d305719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639841609bdfc3b30eaed0362eb9282c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d6e9fab02e621c3ed261b366978c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e90d2ed6006dc9028b2e710efe5777722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c76c086e84dbdd6e44285eab1f621723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762a68dac88cc346b71096e1081477f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812ba526e72ced72fedc47d61930cfc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b45e113d51e1547e70f133c8e07ccf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254acb28436714f007bf2df4871624a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34cd05b086e4753298165ca4561b12728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146871bc668be0b5680618abe2a81dc0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a772d366b14b0613d7ba6dee180bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e040591c116f811b1ab9124a7a5b78731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143013d29bdd2c38efbca65c146bd83c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8e3e8fb39283340983260907dc89c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271475b6cb6e784fd35c8fb894aa91ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bf5aaea966785d2fc20d6d60b6aa9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d70364d04a6d28aab34493ae5eab0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe6f4212278991957e5f10d6d1074f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493741e8b39510728e95d38045f511c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee97f178c991a6c69bf1b9e78ff3b98739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dca3437bc4096ad3366317c8180155740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c08a7c56a2399d49d3c076eab0960f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93363a4924ecba576e62a3028a93ad41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e4fd15d13be3c4b415ad7e00bb859743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702752f5e1634965476ffb5ea5af8bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e4bca2c82883d3abca5ae6a9ec99e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec0377c25791dc0e651a990a0b4da9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc3b7b1f7f7cd4fca1de9c79d06327747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31bcdb4feb434ce1c4ea4591f49255748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6450c3558f47950daa31e279265906749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538a0959648417c87bdf7830971b58d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923656cb0e74171bd19a500c34179588751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d809cac819d543a9f5b386b9701a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9eab94ce8dea3ca4a7cf70600f939753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a9bfdc7e9db1b0b8213811df2eabb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77d5b93c119ebd2b57a95fd43287a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba37afb1d38852ad3df718daa09bd79756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0a7f120de19bde1b376525a2815c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614b0c97f4682a0dde241b85f2508e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3161633cdb9082256f75b7225a85f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101d89316c375469e84e1c0f67d46e0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4f7fc7cde68fe833f18e91f71fc1c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade721955a5632c4f96a88358916918762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e363086e28b8ea1a62c1c301d3717e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60899fabdb3444baf734d261ea57929c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0353a068980412530809907ae9f8d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3934517446b4f3e1c7cd9d47d5fc2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa55ab358b85560fb6bfc783823221767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e99848efda73242b1b8953fdc27b8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61904cdb6b6b395cf74901bc7a4f1b63769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f44d86703eebd3dc67bb1356de6c94770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd942ae27ad4c036b23321096ab5537771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b827cd023c4a8237e1c2ebcbeb85e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee486e2971b0c0b33c3df7da60fdde8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf0d5ac38dd3bb1a2728a7ad6a2404774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71b3da7bce87e6bd2d2cd3b43f81b6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f4040d74a3081378574ececb0e942776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea7eea9073228b500a88c77b6e5bce777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04bbe9fbc45431816769c5aaf68985778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51041cc7e95801e4a32959d0d391660d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedeb0bd967acbecdbdb2828fa38545780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91d9ac1331eb5023132f00cab5d3be781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f65ad3db5856178b279485ceff83db782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c18ea392e8522a2afe1a6fffa150f9783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>