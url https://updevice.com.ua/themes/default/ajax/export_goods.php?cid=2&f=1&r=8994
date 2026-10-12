--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d579c00b38990e48b6de6528e0bff61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcd9fb1479ebef96580390682110412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1244895da5231883ea8f01977e275a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bb60e0b1aecae37822c8b4faf12794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd184b8214e6b1c01d836987d782721b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad1af74805e11999d85d963f7f99be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef20e82a8735742370d1713f4eaaeef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ac253e711f888f73c7b7db4bdaab48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e62b7f92b8ffd55e795a74d0727709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ce6949f12a7b317081ef55351087d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e72a5dcad42c36de23230b38b66f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcadc254b5c526fc471d8904e6fca6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d234e4a0bc6afc5b7e11e6fedcb752a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19612d07d3a091563bb18c4a22de54614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d960ad0defba662eafef781b77d5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0436a411883abfcf6beeb2b18335b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1851d205072a3897ef5bd9cc65afd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e408ea6315e30511b63580992fda218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966824199de9b4b9d6a142ad2429c0b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef21b5d6f55681a84ff003d07a036a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817bc41a98dd110e4bd9be9a3ce1d2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae6252c92581a41dc058b53098f60a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b1a33d3c9d8a50ca99d12d077d88523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11ed54240c8c7a56bd4e66736b9c7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85beee3008fc1f6dd15372fba4c6e6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b88e45b8381a0308fdc8fef69844a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0762403f8b0dd7277a6151a4ed920f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559408382964fc47736da2b91f99bcda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76621f59bc440a666ae87c51a16eadc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b4f68dec05b08c80b51dfcf03c9d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb76e65090a5594c879ebcd838df1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa71d7992e69abcce5a74e159262c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135026582d1940536b52c588d565ed133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a755dd1fb45a1499ea52413cbfd0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8c62f7411674283fa3ea5a371b08f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cb749fcd537f329c833f87c58959e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc1e31ff2e53f33f6f519ddbcaf8cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df509b4faf86ebfb14cccb86b4b036e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef452f829e69194267c2b2f8817c04eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a823c056b915972bb2a7dda8ff133e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdefe518253d467933a084f9f74e7ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef937258091b9948bef03a5516f8b2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c368639bd0403e1c6a394c0edc9401a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee21b83905a0be9b90a693093b0aee844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c7c250d79848a7e7bf4db56286b2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaf7546deea2cbdc68833168367f2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa65fe899cd145a28f0abd1c686c89247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c75da46665ab45eaa86cc0384d5fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda90dd0f4d2a075e788ed1d40c020d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebabadcb6a85a9e67f11829c2b0e4f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1521dab7990d6181ec9351e41b4d7f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f786b13f56daa72e60d46a23bc48d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4b6242f1eed580d81bffff6c41f7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51ec79e0de18d4f6e0149b2c53914154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ac50e6e9b833f5fddc2aa48d2c06b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9333d0d3de8da9c0998bb403e110b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b88e4ed3a3f57a99aa0b8d3cb1ae7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d88f93ac3dd5be90598bafe14905658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f437f048e6048063c15ed0bf2a38f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fd0943aaf2e221fb8fdb15f319c8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53ff6a7888436bfb4e8afbcbf7974f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e719108b36bf59129611cc1a944e00e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c30664678407b72bc78d91c9d1eb0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b41a8bdf369cc8ed4452ed65b72a5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df511e759fffdb5b51b2558062b29865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c00bfa0578749f3a60d6b3549093566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802cd81b168b89108719a31010d886467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd05177a9ba378cd9fd2b93bb6437468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d86ffb20fd655ca7d02e880f87584069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c1a99fe56778d01b5bf211e05b65570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb7161f39c19c043be7420d55300f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44f1de3750c1b986b2a032b8b0bacc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17b69f8991a2039d47d19913ef613c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2402414e91ceb58ee24bf4233227f8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611edbe53f20d71339cccf8de855616775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3b0e63b32ae945c8ae79bfcb2012a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b20110bada5e73d383785a01a32f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37df441b6ad7d0b9e6a751989c28c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb76097531acd4926678d437ee88f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8480e2e6620cb240cea2173dc157d1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98006875193d0d42ec031c59eaeb524681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea78a06fb31d14832ad459267f6fe3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcedefbc38d47947d45f93e4bfd93983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6e6a39b6839c727d247f427ae09cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6568f9810c3538c8dff9b2e3755eec485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c215525ea4e9571bcc8cdd52416697a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81e527fff3cc280217740269ae3ff087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef07a0637a199e80073fa6adb3237988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f42d899c9ac8dfdb10b9c4a37339a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767c9062b375748f2d65ee6cdeee3ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349a19c2228073ebe1fdda5bba0c36491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b714543165d933ae612aa44bd235d9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e16450179924fdf6bc199295cb2bab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3919da08ebb2e5b94ce133982b08294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380702ca4b998b94975791ae0351ba195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a6ae9187b87b65a23ea91dd1d4d7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e546c62d645a5b41e7ad5a9b833b69d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4e68e9e75717d6bddefa88cb50e1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52484cfa9bd156cad354c75cc0a9ef8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c2531eba87756ae85306bd0050ca9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2d6cf2e94406c6283f85546bd5778101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f729e095573c14250c3501ea2e7fbe1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c580f8c4e44080b1487ef4f183ada6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf360a4e51e43b54369ecf8772a57e86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b04ef531886b9e1d430d2cf6d2771105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d691a68b31cadcd1b629fe10b3d5e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ceb253e457e7428c4c7d19ce6b9af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143e79a6a8ab7de6dc6d2bda4acd2c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e07b1a6422eb93c30387fc115db1bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4409abe2c3ceb56e9dbddd3441876110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c57d79310c58763ab08d3f29c37c12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b23eae355747ea7fd0de6dd2a25ae7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d4571a156e2bb7c51321dd4f3efa1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf3311aee35bcfc286c7e551b70beb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837aee6098b97fbc04591e17053aad5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada12b20c8135dd65dce6f94998ac7c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ba12cc45830eb28db67fd46c9c578117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f17db0aa1a7acbb5b1265005f7b9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19004b57fd2c750456565037e991a89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb7430c8f3083d25f8534d7459c8e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e300e437bc86d21d646f57a6c35076121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f987d6ade0492733510acb0296b99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859e993e0df25b1f13e31e4b3a719e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d335e4f2ab5fe31db76d3cb5080d6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db5bf8b1f679a047290ede2cb97b2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50275c5a9d3b9ce92670a25a2e1cfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce555645e6f2e10d207656ff01d9cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351d46a2176d3fb6034c0b836598daf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e066cfecaabaf629b14561d1d7f823129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17e23f1f2b20c10b243ed75590bd2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21554abab73d1aeacf00cc05b07e7958131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f13f252c6bf2c8e8541586f7e72a01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eec4edfc2f118901ad13164a151c4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79228563896c01023602a8e44190ca68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992018e03523ac5bc75b44706936658f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c3023ba26d9e7e61f567e16484923136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53fd3fc31502333baae6e38662e923137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e4d1d982266aa1fae56069bb52cdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026ea3195327abc01a6308b433cb5ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c9ceba454cd13c7eace15690beca2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce303a193387e29c11a1b4be2dd4bb12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17c9d30e94cfb736e2f14a6db52936142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65aff99a0c0f256a847b12d41b763f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a64b52a9736afe82f61e7310dde9c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65dc09fc211f45e5987ff6569ab778145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee808b6ade6deb02b02d2e8ebf623ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47127763a5f9913412780ca9882ef269147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23070fcddf731554d13d87148ff2de3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610a22377ab99a35a7d068ec79b8268149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd3d67c2af46c3c58a137f42796e37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ec218e467144197a0ba4840727c0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88f97fbdbbbf28a5325f99134eaaa1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca6f21538c97441c195835174c8964153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82100db4b28401cdb613333039c7773f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f24fb9774ce8a3902729800181c5f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0c76a66cecdb3d76ef822e94be6be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f258777ceb65c166fd42237c6430b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b11d77fe4c0c6902ae06cecd8080e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d62a9153991bc6606b567be7bca873159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e84b37ec8538a9f12b32248f208bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102d74bbf96b879b9b473e1e0219cb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30bf2cb2082cd95b88ce4b219b19e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca3040eb7f6f94d0824401b2c1364c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742e0e786557c8cc572f292de001aa9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949d2891ed3e5633090f07c6db9cae8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965cd2d89256c17ee83c3fc0d573f65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa545bde0bac191258ad2ac1c6cc62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f08a58fb418daa9018d97e48eef5ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278db41ac7d35a93751f9b3b6dff13bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1409759e88885e194d6a14a30a0e9c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117e0068589806272fea7b3a3fff189171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e927be05ff9925d4a0fe0d6352cc39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db23142c4eb6150d587e2362fd774ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca782676a627ec1904ec1da9d36f77eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd41d49e0482a2c435f78fdb42085c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdec79096e7bee1c7a19fff1b3dbc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95963b2739be463f2e443bfcff351f75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b9c57f12233ac5a79118f248e8084178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d44d245bb6dea6aa73588d0ce89bc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf531ced1dc5dd8c156c44da7c74b82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea213a8789a56e0302d2aeb448dc45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a774b65c9a9e6ea966016e832f2f72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99f9f09fe6d31addd2020b0b083c3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a78c10f4e112851c350ee25ff8b779184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc001ace279364fb30a0c39207f2e154185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b036840da8aee6ef90c5f82f61e06a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ee4e7e759c6943c1bf0767c5ae4f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e567dbf4b24b6545f66ce4b20221f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aa6036a4d09a18ac8beb00ad125b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feb3ae9f99a327aadb79cd5d7079c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f983328036757df7092900befafd05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296adeb5f2a999f572e0c8344b873120192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbb4ac7911c9027c1f817d862c5572193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b0f12b18f3ba775f5c5d29f1c3b34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8e0b170eff2ccd2e80d2c8882d2de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7db07b030ce30257bba65a17aacc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416abcab9923b2aeedfccd6948bcbe5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e485149806868624b60cb0a042887198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ba70148effcd0c8af17337fec63e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85de05f7ed13790d42488a6e74555d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b0c451cef375da26a52a9a3a05693201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461c3c51efe7cc8833966058dba3b85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ede3380686390566c35966d1368208203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17c27ba25137cd1d8eb326c7924dd0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaf3e70958fa418f29beabb189af74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d5306b25b8c9c4bb1df571390dd72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f356ffdf3daf194005c24a9e010202207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c8d78ad52f7a9569d9db511eabef7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c1a68b914e7adad3dbd4ee9900d9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96538e821e0ac47ee8ca12484ee6e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6779f95bb25f6d01fa4f2932f3cab9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a971cfa63854a932188d7898ac077212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f223f306f590d875ee3437b874f0a86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88731bece75d4d8588185bd64f4491e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8f987b00850e56182006c73014f58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59eef4983b056b9431a258b78a5942216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84c4c55c7830eceea4a338620d9df3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9aaabd13e5d5d3b92cb972aedf381218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694ade14666fa2e4d972a1f950ca0ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a798f76f4035739b201e4fadf59bdda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf32ff99f893768b9ac05b9c9e7d88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d09168ac31f7e7ac58fc082d731fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e542d60122d8a904c151bf85920771223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d141acb33932c111e9c0f12491c4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32da28a31342a81b92eeb4eb6a91336225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbe57ed11bda2958294670c9c991db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8dfadf3c3c4b4af6a6dd0fc2e15ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437a942c3890b8c901355accac9fb3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76947342d774669cb41b6b09875bc503229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106065cc28946a3a1402088428bbe13d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73b5d2feff74640f7d4f2b506adbee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28176e33d1bb17e5afbbb380da8a994232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91449c2741737b59c2142fa7b3945e0f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bf43c925a4db9069a7112f63a625e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692e99054896f65e556e23f6f083670235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf67d434e1e973350b58d4caf704379236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c98bee0cb5655771e9d3da38bab84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74382342fa8203da51451179a42c8bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e3c70a6ac5f7bd219e8d626b2b2c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b89109ecd5ef5847047f15fae2459240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6438983d7590e17ae347bcb19ce47b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014b6deb6f2d30b376af8769ee5698d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225edc043b52f39258d0e1e8965286b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff37feea7eec136fd4fb83d1fc384e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8d368034087b9a451ec979581ea02245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61be1dd3b87d1c2e4863a2749c64afa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe023b64bc9e34a6da6bb42086925bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91c78cd1f63e328ef9c2cee178c26a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf87bdfac58e1d051f520a7a634978a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bceb0cf6be12b7e25633a124e6bdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9e4bdcde580ba50e4008aab835ec1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e74180a044abad326533983ae4618252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cd5d6c2f93d86f440f588a585d278253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063d7837b95160ae7a485ee164bbe8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1cdacc1f0eace39fd116671564464255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af75b3198af902a0c6d262679a6577256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f4df9990e263740c5cbf4a3a2eaf7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5967855e892256c46535513355d8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c419cd13ea1f04800e42f1117f90048259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7353928e79a976f942f33883278aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5134e11a463a887f49d5ce50bbbdc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da6a71a4ebe4ca378b592d2521bd94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfede78095c4bb307cb6599546ed74ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4223c040739aa029d9af47cab780e07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024392448f96094cf0a24256b07f413f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ecddea7b7885106fb5321ad7f7386266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc53a3190fcffe8c48d46d627320bf9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94164aa4305abd4a9223ede0c23194e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e04493bf4416c05b751e4e70daee0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fa198ed907d82ecb2bf73df03a506270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5af8e7e5fc79a7cee28f42538ae4af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca10f7ff89e6ad7c408f8d051d5ba03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd8ad2400cb1390e0af5707c24711c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e702c254a92dbdf43f4ee419a1bb87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd529340b9f6a4e282c458c55bb5e6ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d99b47c45151a422d39006e7d31620276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c41561b5fb72af48bc08ab5c93c463277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ce5f351fa6610ee3b65f1875ce1e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58ecc156acc7a71c5400eb9372c83e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ca1112daa69e2e0960b8629af02b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7084fc258904c9abf8720d84719c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd970bd85200e84150d53936bfcca9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1e93d6c33d30e8dc546f7a498726b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0b742b5f0c191df3ecab901b90429284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050319cad74069a60cbc814e0a4783c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e7363dd036139d1bf8df85c9cccec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea78756a1d94fbb17e4aaf1116627a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaa3404c31a01f39bd83be7bc7925e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92241e3dc6ce313975bd414f8a25b10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d93d367d56648c385596171f7a2cc8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cfaa7e01d106b49974ccda1b22d7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18989b368cdaa9d2c34ae441181c41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b0bf71cc18719cdd60eb02ace5909293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c305b1c2ed3cf42f23cb978b33ced294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522649de12da7c81564233626c9aa62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193028eda26670ed4e2ed196661f41c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13557d5df5a2896090357acd31afccfd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a34bdeecbf64e19d626b7b3055e18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950b1a27481755a47ce8b6f28f89ce0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de485ea080f706e72bba521f12d7ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b5b936aff838261f639ed55d19811301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5f56a7d710311ec4505a76727645f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd6baa0de93c424cfcd3f8a48eb71e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a5a70a9ecb9852c980bc36f216d7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebbe453ecb2e5ec5617cb403394603305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52b07d263aa12b9ec8c2c2df134a30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bd839e44ceafc4a919692faa74136307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c62348d145653fba5c284050c3079308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cf618d94485698dec8232110e6a8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6485d24559aa28c3067ded380166f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223b25f3977bbd19c3e0fa9d6de12aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f05d8d0968d09af22ac2034866070312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f301ab3f6bd14fe98055352a62d6522313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14824080a47b130dad4f6807748e5999314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221d772c3622ee3d6cdea1497978caa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90770fb5cce8acdeecc1f3c12a42c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c625bfb6c32c004155045b66564d826317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092732187984950d7f0f4e488ebfb04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fe86abc52aca1f68c8c49c3f85187319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9d7c44bc12e0c6f8fdd2f1beb9c35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7de0c7e1a10a5a2104d6eecc30157321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835945a25f9818f483318d91437fd028322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a9e5513a50e39a5f3eb818c682ae8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ecd27d9e79a7c5ff763dac346190d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d98a305e7f17da1ee5c5804a78cde325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a64068c4e23f88b6e82d2922b42cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c71677ad9faeae3b1b91f61b12f687327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbf11639d3088318ee4a2f9ac2bed6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65215ed5ae929e45e759dab4b801c7bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e400ad7d4de3948c2ad6e0c2d59735d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8b8fead3948021878de99bcde7002331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28a4aa122589f649e167a678d86603332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b54a1823f066cc776591e018ba966333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c506917996a65a7c20a94d91f063cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a108b7a15690c473ea05534ff1b30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74a67f072cee98778047b24ce48824336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e785caf02e7fbee19c59504952a8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e64372252bebbb4b2fc2ccf47be28c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa51331f43956dcf011edb9cc9af361339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40482712d8e0ee7dec1a77d2191fe90a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed77f91c1969b16fb92fa7eda3ed9ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32057dba209e75784253c356df96d50b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2935ceb321f1011280732f05d9b2036343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08322c291dbde6ea733715baec1191cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7ddb08c5acd43298597b823fd8267345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea9c71ab84f8008397c6fedf17c659346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47266c226a5c0e60ae0daf2c20991384347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70e64da8d5f546f12010e60cbd3e9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075a9dcf84146f61b6fd31e61c083bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81053569f2bae85f6d630ad732614eec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251de38efa1baf4d6499d458031a53e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ccbb73854d192ca93d680f25b5c65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdd389935204986f33800e69674e1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d432f16cc3bd3add91468d97313c99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931e6193568b0b8545ee54622e98429355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5749759b89f8b250cbb19e0440d235356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfa222c48abcdc2c4345ad2b50782f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8e499bc687df759c753d6baeb6bac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bf462e9795d68a18a87105a1e7186359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f83877f44f4bf6553d5d66cc0683a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0acb278d5a4428f9de46bf9fac95b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b334a90db75170011e779a0c08fd553362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6c12efc38a38f70beb10cdde42df0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42ecd1119d272b3fd59929f29b8bf4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec0a9918e59b2c5d8fa841f9c76d19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e97aa05df1b6d65c71fb070af0a1b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c30f41265fc28be8b227b1f447d74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459a9fe28651ebe6e94a13b5789dec7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa780b563b9de1e44e4ad5cbcdbba0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270010df72b0a3502ff41dfccbfecf6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202608c5abb515df760e32fe4fa67a1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb45037dd61a5bb78e0569a0c2d67bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96fb605d79ede32cf1a7afbe686d7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ece6419804edc09c46a2a0309fc105374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd212e5facdd2d4e4eec6131df87593d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb524f6d380a8496871f0eebcc97a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba317daf53a121dd012996b8dae9bc5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713d628d9038b765c4a58f2f121283a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db53172a9d56362b9e4785932230c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e7b1a2a7d0d6a1b350a1f4a18320d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec4d6ad4a9ed69ea730f43781d9e29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2c558ac96ae1b8e4006152e921102382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4ce00f3f4ed8d73fb596909a121db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940b7481b19a4f61bb2a7fb6a10a870384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4916c1b6442519292c18b865154c637385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600630d5f8ea5c49d95f6c625f6b32aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d6f17194ebedb26fc0dd19215ec8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb30a85372ddf07288140293406c21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182f2aaf8df8232fa7b07e8d58ce401389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a135b22b15ea1cd05176ccfaf23531390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d224323a169b255b7c827f1d0bd74e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d50deae0a8158a1986210746f7cd57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9737d7841f9469627f359b8d41e5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f04020825237b4ac454cbf5ffafade394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a299741ff389bbd61ea9250a1af23a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8995aee83c9470d14de7209ecd5c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af116129caf074aa40b50c0ad44b9378397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10624e588f9e3a34e497b382ef754275398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5e566a493e5ae2648a08f3feec311399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455dc85f9e9bc53debe8b3370efd0f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c7c301fc894d7bd86a7bc54bbc6d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eac9d333cff522fafe3170250cacc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b21d204679489bb14435721652b9a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60f4caf84a2b65986efcfe28794dde404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe7fc1a194f9a499ca19478b9942a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2e26fa25e6ad7dee0c45bb4867bf3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2620c8f4cdd73f339e8dfcf6b0ab568407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7418731872f0024cc41653df5f0d8da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664fc0f0ef3956f4516012cf70a1150409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dfd0eddf123d2dad972f1ca54a60e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e0bf2b1c2ea628ce1040ebd5374dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bbc5c1f60c0f8f570f2093c326c85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707d8ee6f26dcf125c3723ecfdde23a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d009b17343a8096a686318a7f59cd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a71a0e9f1f8ca72afb88f629ff6c6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773add0b8e1c85c730b2862714e8b02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21751df4401f4088b13caa4c26d3f0dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543db209b953e19b0146de73504e9576418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28190ba1b7c06a4212f6e4abd27360c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0f7742c8f297c8d24f64c0902b9bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af4e5071adb71c1b3ccf267405ffd1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3727e68ac7d7ed71234d52f80505206422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47e0fd85376929637e2be824f0a06d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e611e7d7e6e4dfc30bbfdd1d44ab07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58a713519f625b782c428abfa68922425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3adfe42124f8e9c0adaa758a00ab23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c2f716ba41d7a5ca36742b88dc46d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f42e34814cbea461fdc92fe59fe38d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb36c88eb40451391915233706e008429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa407cd7c166890eb75659d236b319430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874857edce4131cddad0080ca4c9152b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7d9dfd149165111e26293e058b7aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b59bcbae49f2eb997cd090c2973d68433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0f487565e7d1d0d376899b90b9a7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63445dd1ce879b6d5a24adf8169d1eb0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e33d3ef9b209b73d2977b407a0a19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ae851519171dbc3bc7ae101973b08437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e64a7b4ef33e067dfd9ef53168ba1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1366a829738138382645326bdb4db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78115aa4754ec8ea8e1a0fa452efbf3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620b56fc05bd5902f65d3c079411e08441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb880acd90d2280853105f9c3c14c0bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c40dd86cf3369ae9b5b3cf2e0a301443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9dc3cb513cfa91725b1a9ea16a33b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5fbc2f99567aeca1d89412a813dba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd917d14420fbd941aaa4b7d123c24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87b7391aa01e66e66ec1c31c0c89bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4746a4ecd0a149105bf8ba8e398d6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f075b78f4cfce0adc06ae28c1974a8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a367320f6b5dc1baa69cd41328f671450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccff1cfaa4b0ed28a06b2341b41548d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c5e54b915556f777b853bbf925d9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffdbf9cd9545f09b04e487d97f2da2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bae06c5c0b9d78e6a972ce73d80d38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefd8fd6a5a45f5d55492f5245098d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7c085ad7ba196c194298d269784e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c101eaa58eb1ca97968571d083a73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48592fdcbffa37c92a4bd39c4d61d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e1843e505b9b998cc0b15a8888fab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0eaf045f2c8531fe23021576944385460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6a0066c428b168e622b4c8ea627e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6060bc1cd470af56ff4597f2cab18a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84853d4652475d7a9e3477be60b0a09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a321402fe469dfc17659b2db10d0f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276a4bd1e0f2f03ebc0fe56bfc3fa93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa930db1f1989b0f2fc434d93b8d1404466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59f54038c9bd0d85a502b4492347e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd99e4db76534d8a93f25e2b2a960c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e7e166d704bfb9fd12f446dccd107469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d8f152789e1a8c94b27137818acfb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3598b822b9b07cff24e9fefe97435471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3c61c08a373b642afd6b22ac37067472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f5746d87845a31afb577d28b9d729473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcb89306d38ef357a055d91e72c4e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603ec55631f000eda34b4b3182bed6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1fe6c75f2a1da0280e16c074cd67a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c6b28f692f5d1203dcfa549521936477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66b7ac6e5566236f37ccc0649f35ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cae191ed0409733feea37b7c797175479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8ab7547d4b71d4da9a2c8a7432dbe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764e5e4d4c1630c2ea6448bc4e85eb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cab7e38e5ef68d87fe2ddb3f3018d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96811fd2c7fa770f1425172f2c74596483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d849de3d38a98234c27d2b57a6109a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589c0c4196c37aa173dd5c01bf857da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8dd05f854bd117bbf521d41a4d878486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb11bb3c3e1e8637b2196bc8d2dd0a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0deb275872e657502f470ad8494bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a927d34ca3eb7230bcfec831624c46d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00591385a36e3b9cb578509bbbbb2b6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39657ad714c94ae9be011efdb69709e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b53adda0dac6f923cd267baa0ec2e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0f1326082eae306a63b0387d477e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e169bb97422fd99a3e48aaa66c4ee9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ec440515580952af764bb427d1ae7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c622c06c32f1f073a19e9f637bf81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c961cd052c9b3ce80e010d5989a817497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4f76d6f6354d0427be471d1ec4b46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995af7236024a17e76976dcaf2658b2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cb94e604066c5af5ba6a706f3cfc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531c2db87fbe55aa465757e2810a125501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c0e9a67220567f29f8f7fb4e19467502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d3e845e5bf3febd14f96eeb43d603503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61730cdcd58c4c0941ed8789b823212504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36e705a109251c27887d7f2753e7e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31d6a4c6d227d4869357905bd10e15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c7bb49f70f3ab17fc85a8f1d23e94507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4aa5a46a3670315000c983bf26a92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893b1759ccc31555f97eba2e12b114c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c141672ce4cda29333541608b285fa5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664abedae8659a128fd946726f3d6e02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d2b06a5173a91d6096e8574bcfae2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cea6340c5be2e56fb31e4f2d9459c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a524dddf7b47cf390692d909c6ae96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a0de4cb1bb8e58da8e6c85e982c7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197c9d3382c8d057b0cdcb7b74fd9a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201df696fad9082acf6e2d93a474d0ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9d5e92cd02373174bb66f3ea59fd7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ce8796b606420ed9e95ed68c4e9fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4c79f2a1bf2612c039153d56cdca2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784e0ebf93919e38d3279064844d16f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d25827a3bdefd04c0018806dd655a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1eb3b71ce849e549d0b6e1356fb929523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b25ee1df0ae9a77a3bb164651c06f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0448db3a925a2278f9b375af9520246525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0df66cd622a9b7a81e7c96bc60a891526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d0cdad142c4f3585b06fedc62635c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165158024d8544340dd6028b611dd2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45a56f28ba59cb409b870b9280c177529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af64c9367ea8d05db875cdef2d1cd66530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51809329b50aa135bfd47cce160d54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebed6aa6f69a821c2ede0946adee39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5969017fc5cd509c191d9e60c435ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aeba4400087a7e6d86c978f2e7485534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f8e0a918785b03064df9f7e31e36f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b450a05475756edec252366965c08c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fda9ca18d7d46cbc9dad55dc627e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732be9d0f2ab3a42bab33c70bd403653538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c191de7a4fe34a346e1b067a65f385539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfa64773ce89458e92fe601fd643d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a5428db7f6cfd2d472f6a391aaa36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f2553d2f6d2c42bb040291b3827d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680847556cb92770207ca2e47e4220c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097fa5e0a8eaa530d9b55a0d6ee96c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc699ad4f2da705d133d03d0bb3002545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737a9b486ca9cc28fff0c6135f75627546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744361b48897c7dd5c6c4a153b4c8c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c88348598c36a8659f1bb42c529346548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433638e67e86ed414c7f2d02cc3ddcd4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bb291c3ef98eac8a64d19e04384c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a9f00509bc82be8ec13f3a1b90dce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5790270d3915401ca7615d040050421552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642efe98d4fb53ebc10fe5b0c065c3c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d98d061ec026fbc542d0b06ce3bfdb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2c07d6177a802e0417a1517e6e9be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468068284c559c8d334b1824ffc46a8c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5899da1fdb746cbdb37a9bfdb6fbb7a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c6b40eae355ab46f28bf5e4a0e124558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c58262ceb96b1bd71529701074b74559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee6e263473eedb0ec4e0a9ee266ded560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9de3806fbd6579cb9d920a41262142561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1573108cd9218bde4ce550e6923cf64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4293ea6f6fd9ed2a021c5c6f3571c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed018e148eb72a186f301a13385c2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69e2f53b53808888f7681eac9e38ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e7d35318640e09e07d7b6743eff36566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f752040953df851e9bd4614cdb313567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd5c5e58c9f8f9348a5b982ad12a49568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac89b7789b4ebebbd0f80a3a178cfae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd9569dfc79cc9c39ce73cdc6bb1ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43027ea338fef7b7afffa3f83a8d01b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf68713afa1837a128223ff924ea9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745099e747e71b8a99c9397b69fbb89b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20926fdac8105d2b49217f1b2378f382574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b54c2c59881ec194fd15f374b71eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7103fb5bc75e21627af41112413f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e637f7001e589a2e6ac49b5740458f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb6de8efb7d82befe3749ea00eb1cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11def232619faab62d10480114bd81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2234abd383905ca9f8f8987c7e9c71580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e8e1827ca4e3d87290a0cd7e25b72581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955b5747dec048fc75eb8658ee573e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22824626979f5040ad45336ba71f20583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c78f0fe52aa922a616fb31bffa923584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f182725912a689cef2b53134d2af43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554931f47bcc56105976cfd6a1e47373586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfa40108fa0dac68daf17dccabc836587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9cff2e4bae479c45633795016fb9f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd28e9b69eab6ad3a11a6812bc3738b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c407ae03bf72415e70a2ecb1f11e67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba50b6f150984b1a96b8e5bd300a6d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdd412a08b44d1fb0564371c4d9516592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1b9d98cbdf7efbd58799cdce6dcb9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d1899e01f1c5cb521e4ad7bf8f611594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c69dc21f78d727fc985bba14d4d86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539021edcaf37cd395756834b1f8f1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac978661cd3b11f50fc7d45bc4749d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f7ecdc05b42b185cfac733a22f9a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11652dca1d913b8d6a21fd71c453441599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6b5399e09bcffa4e54489a12bd98f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8320e1c80259303aa452776f8166c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfabd6cc8c3ec570dbbcc47ebb6a082602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b8f1e24686b41eaabb137504445bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c232db1a6bd3552166315ff69eb963604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8584ebc0c3b02ba18ac41624cac4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8cec80271aa7924ed11b40f79fdd8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11f32c63938a24c017141f3c9a9e5c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01692e6140c9b5aae7eb8e47a44cb73608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c22c65a2b1345cc6bd5094b187175609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c29eef5f8fee3d3eca06e9d59ba60f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0b545021864df369ed18c3a8a985a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891088f3e13577d9df5b81d1a031ae3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003110e540159622ccaf4463b29ed1c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939141f694c72eba9fa9b78c150c091b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f71105a9be8e006034a35758e3a23d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ccbf304e6ce8bb822a8e45812f025616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10541c33235e0048c0a8011513d3341c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762932baa189082b2892ecfe5f914e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebb2643a448166eff3ba24335d15d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab711352df15f118227addaaf8d5eaaa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c234416fa82f5bf225416bced9e6df8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92acab5ba28a656b21bdd577ab16d99622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a4483ba64a649de00d97e8e9dd9c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42400b06ca80bcee9eeaa54eabc333624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f4077adc2b72d4cd708ca248fb720625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77f0ef52c9fead6e6de325db0cc0c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d249684c2fd365e567776b82f051bf5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b9b4dea42315087640e8e133c459d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997ac65dbc05133271a0c43f2a783ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd55fc53e9f12ed8c3672239ef1473630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5805cbc5ee6c709dc542f0c77764c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73893511349761a9b53dbebf4aca3409632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0949520e7d55a2d266ef699686717b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f970fefc9a48b649478fbea5b2208e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba01941c0f84da3e9e102de81120f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc9c63bae38e11b4f3b1ec6a3573dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49af9e6e52c6f276c1d2ec96754cd5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd5fab76b3e182341b351b01e7eb8f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6b78a7df19cf962a40b9dcbfff877639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079d5a682b021f9f741a4863bd7bfe4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a77c13c5e0afe211199d8bbf4f6b1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c1c07d40128f36e545354016f4e74642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd937374c5bda1c2b1154647a4c854643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2be34004ecd42ba823703ab516080644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb778e468d375ca619b82c565dad9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a00dec23aefc23c2a8f600f52bf942646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030e8178d04f27f41b5a186c336181e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5148f701cfa1e125992d00a003167ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bb2a7b8e9333b9c7e506b4aee909f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1539309035b20562ec2ad6e03465fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cf5b2df02328a8882941323e6db7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4c9b7e80a037dd3a1b352cfcc3339652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e627811efb207caffdbf5e0cb0c0b65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97ba26f88b690b2c3394424cd1197b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49997d57f3221ab7dc80ffdfe7064831655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fa438b27655cdd29c0e9c76d7c369656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11da5e9957784785dd455b0a86ff06657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba0fd549906bc3497d62a70acfc2c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ba039d8ede49ca455a3f28cb97b1c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f11e51f244703f669339e903becebe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcf2c81e5f1f284b5b79eee35dca4d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f110a4edd7a6beda96a3067eb3106662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fc491d0a329f9126f10110360ca5d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d9fdbe0a2fd815365146adda2ede8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007f7ef62c49e25ad2e449b8d3bc1ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b0fddc9ef324c5f9f35f96a15c377666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d32a7f8720e43d7651714213a82401667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83dc35ebfa62b183ec606e05182827668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751551d9c44d58affc1bcd43867ab91669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0028098568a8424b8f4368c2617bcba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b604376a3050a41dc4ca738b0f209671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663c7b5dc2498dc18626e2909ce8710672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae578477dc46d49352a6b59ddee3fd2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e60bf6b69d01422db646a6ee3250c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a5eacf07768a807b571304bb60096675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15826e00b148bdf8cd1dfd1cde42c9ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038dbad88ae6f2fe744148be8108091677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a40d7e2f721fa3af3dd32133f3ae66678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723675fc24f8028dd8c2d6e2e93641c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53b20dc75106bea7dbe0decdd78c31680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110814dca3f2cb8bd76aaff347f44dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a3e763aeaf459b2a98095723f429a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f0c4600a7d64d2971377333e9fc67683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35c4c447ec3806614b2402ce53d6b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c492acef4395376d8d19cac0f9433685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0fb8dfe6670c7e07323939bca2c10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440c7e014fbe286977b07a8a899a6b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5039ff58cd7123a828a5ad456c3ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb88fa0cd2279a34bf51c4aac38deb0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4584eade53e81bcd13358f299454a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6941dac7732bc149b2a3322ee3036691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2ed91c538f011802b70510b53ebde692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d1a20061258d87a364a3bc9b9ed58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b8e85c08bf855b805dbeda438bd6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611928032a1fc7f9a961ff01f7ac192b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7a5136103f17ea3a655c209a76d14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e116ec64bf6a20d92e337e10eeefb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7ebbb6468d5bf6fd4fca2e6ef02a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fb63046d4832e5e93e13ec9fc0dff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1f80ff44210cd236581cf398af43c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fd0fc6394aee697464d2144d63c48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5c6a3cfc9b1509a31bf55955ad186702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7db7d1575368fc9de184c5651febf2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8364ded251a7f23d4b24b0401f55c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd0b232e47e6ecfc33a6ed3da8aecf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2bfd34e4e471e70922dfffb2e9eb7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a7caa62ad38e67ad1d602d7bb0edc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e274d801c68bbabc97fa8ac0ca5264708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3392ff354e6cae9518fe5d02d9859709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38713dd37143c1ac0ef160ef6c7efa7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d2fd37c8baceeef049d3c4921a764711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652c413560350b603258d3d49fcca27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0b0433494e04a8b4dba47c0cf617f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947552aa5d59a529561214c26e874d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd577c50e940e166f0b371820c0d57ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87107a7bb5a5ef6ce586b7c41b5519716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0d72283700f40e8f5afe1df2851cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757c29aeffb6c991f435eacbf345bdf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a13a26291274787c1a63717290c87b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3723d4b25a656d02f8bbb4f4500f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdd582c8ed275e0a6cb56f11a91cc5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25bab3b8c1e83bde6bd05821d61ded722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f45cdea889f538906e8a426798c36e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a9a72ecba967fc8e870c1d24d60f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88533a6e5f39009b84725865ecbb3db4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf948da801d6077f31c6a9b3a349c02726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec69822a60d56a21d19a3a671ee4aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0777845e9451c5a2bf144e3af4389728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1db394a08eda230afa46aa254022e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b48f3f3b4b7c9527d3189dce99aea2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636db9295deff4435ad385b1e0859a22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940d940669371341afdb0cf3e6939f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9109a29315128ed413627c93a488b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5e97eedc256a0b8e87eaa14e4a0fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f664193ebb827687d1b73a1152762735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a41f0ecb18a2e7bea05f059435413736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62aa1fc724dc87f2085d779a32e44e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086d0676308208883fefffe9ec9d4c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a3caa42c736fc3bd75c5b3ef8c9a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24326532d82cefc706a361d8bfa8cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5b847630d9bc414452adf13672518741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3204d56cd0887bcf4852c69875647cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50981be82214bd9f142b47cc3c3ec6f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d90f7589882b214c2f5d3cf4d4ef3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96755b3b0ec546d0d70c231a12331f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c61848847c5c721f8c3607a2dfd54e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7e256fcac58e9eb6f5f0ca27f5823747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1956687e6564dc6f54f5f971d3dc06748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9e4ad0a1e3cacfacd68288cdea3e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba394c1199c2b511c99a1b10752aac83750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9022855738cba3de9faeef63903cd08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5373e20d2dc77414a1c2fd51012a7f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813c9afed0e03396ca071365d3aaf55753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae1ceee1378d4764470f9fa5b93f91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda3bbe7a05644beae37161ab4ecb98755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ed0b4add517eb536c0f2f9eff6a66756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463750d3c1437bce9f467e38dcd93a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4744a083096cc19afdde6849e129c9d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8c4ec28f600e5d05da8f5a977e76a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db86e0ed6417176b7c53634dbf2237760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc036be49ad92a0ab64d2a68ba62da761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe9713969b5db9ee05ef6125ce12a9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb93dc1ce6f7ef2e562eb6644facf1b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee045c1d730e00709e5b9e7f5932e6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a930da221304a074a38c782cc357f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6c6548bcde975537894ecc73bb946766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962c9eacf9c935a3cc26390fc450372767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57674f877f33bd48226904c141486823768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a58cf0e0ce1b605026bab68050c678769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71fe163fbe57a956f24f4d7bf6e174770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97159814870cca27912d27a3e4feb0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb0a49307ed4b84b6a815fe4230968772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe324c01db288412c1a8154948b215f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589e1e4ec92ecd7fe5d49f8bbe35710774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e2e4775b00829c81d10cfea7ad0bf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f84fbb9621bdb7c62b2f62e5ecebb7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e47cb65d26c45052fbb38dab183b63777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38739632e49071ef3a9b289fee75ad12778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3bb00769d49f525ae2fa2d70e8120779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a620f85382e1a7c40173e1cf9b1e60b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2bdb53d30552b7ae30ec1eaaf0c91781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2166cfd7f8fbfc707a6f39ec251c3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67644ff3763e69177c118b5d468c14d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0c6c023d3a6edaeda3ae8024e1e2e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90db388932c26bbad4a5b5a396c664785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff1bfc1aa493b12ee9a52a50415284786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4d89de8d6275059c41c60b70d36bb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd34e6403ebcf89bf71a5d8df4e6bb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d8d5627106cb7d199d11a4780b664789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d2e63b713763853aa58cf2e10bc30790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042618fbf86b192d9e3433d2530f7f78791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297df87972f9bbf4ad19b588d29c8556792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d186c3a216192dd02f57dbd8615cdf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6278602025b07bc47dc9726e081540e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48959d6caaae3d1808720c8eb7f23b45795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6cd9dad7e387f445ca9ea0bc95eec796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105cfc345868804980289f20c912a6e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d729d5d4f9cf4f621895c0b4362356c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16452d9b5813bf80c53aaae581ab3a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b031c506e14d01cd72164398dff3b74800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f4b453bff01c379dc37bbc4f6130e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae7cdd5c82879bf484b5a154ea5e8a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8273f707221516726564c68adcc90803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd252e3eb58acbdac357d1782ab5fe804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c96ea7c2546cc70b3c42732eadfd8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751f456bda40985ea07b9d8b9c64f38806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5559f5833603fbbf66a68ee7da472c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6efb2f151aade304152a9d66a337ce808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cce9afa53f4ea5169cc937169f1af5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984e99a5e63680ef439f781f2910b37810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce614ceb58f3d870bed4c0959f0423811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7dbddfd2740969dbfd42a952d999a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735cb259d828fa7ce3d3ba4b50db925813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1e9ea5340f1dc613ae3d80052c69e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381e437b55190a389531222576c3d5a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63d0b03400fbb1ea78560112bf39d6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7d413fe06977b6cfc20579b5a34b3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c882dbce1164c077f8992b468a6cd3e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d736b309c6cc81bd7a2ee11e08a6f0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2b149a53a584f7a8acdc03165a1c3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99382fc1a3941f7f2298176dea0e2684821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4bbb7189875180f7b480ab55f23081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fad2ac54dd200e0c4c6fb2580a724e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb794467261b379ecf4db1f87f167a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf9c6e666940b6d41cc219a231bb974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015986f0ef7a4217b2a666ab571759a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bcdb492bd4cdc856f4a737e33185e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07cd83abdb14a7ebb9a5b7165a0b837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9c96e60e2672bbb80724209e15d328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c9835c1e40198f58740352b0a5e499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733033ab920f59b24498f7597fe20c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdee86d0be83ae837087269d1e8901311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055b65a1cb18294d9c4f3f37b645d8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514ed541de2e19739d6e9c9b8cc686313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ac68e53d00a0194b0c649b02fa63d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44331b50e53d08b1af8e5358672492b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e06d26ba8e4502b5fef3ee480578616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6b9dcc20563f0f2154b4d75f085f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5bfdaad6532c0be1d37e71f3ed47218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25645e333c19ecadd6f6552ef2070a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b0d788f2776e3902b3b2d4f73b94120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37944c727ed06e8bdec117cf5c2c853821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38bec623b736025223200a0728957b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67527478242255c2168dc801f79d9daa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f704fbedd85177e43a75f94a5ef97724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce322ee3617950c589dd564468e4a6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c6f2e5022f9abf3393532d7cf4c5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e61b97cf2d6a1e61b5a556b72fcfea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e336c3f8dbc2a2cb4040f83b3220528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d986e095d1aee5c9782ba3b159ad0fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175b42f046f3fb11a2fdd7d98c231df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d728e4ff8924d9ad667c90fef1b9e7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2862e622486103530dfb508f62ca2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ca19b63a0efb9018e48cee64d882b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b05f51a92a95ffe818a797e4d084334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58095b223e567dfca9dffee5da17b7c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e3f547d2130a5e2b504c6ad8f4eb136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f223a21fbae8d55ff8c933483b2db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22156de6491b7eb7997c9efe611f4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8173d30770e8b9fd3d6b1a31e4871e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2239cbe095414318cf05dcd1a107840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731fa0e342c12057f5241ecf36e111a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6000f9c5d8b96d7d5378bfd1ff7fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b846df5812110ee8fe32812022aa9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d27a42abd86a3885fd76d4425022644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f6fd5e5571969f3094eec7bd2280245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8cb1d2e5d27a181ed4dfa33e1e8c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43bb3aa2f1d44aceec56171bfbe7ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910608a7900f365a02830ec956704e9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c747b35c212a17dc15beee22aeab249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760925aa9f41c14b5bc248ca49c2e26c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57eb221ca764539509e4a62de96b3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244c413ae5fdcec1b5c76cf0ca9041b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dedf950ca4a22455543f25dd6aa66153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaf390de9ce998079615dcd54adb0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2d396f43966343925673ddca308ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbeb78695feeb134db97012ec3f46556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863373aa1bcf6142b74aadee12dd5dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28426b7c367109501741f9ef5cb8c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf95261c16098edc97e106570eadc759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b56f6e89588f70766e2d19f4c9cf160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d0faefc5b3962b9a01e9d6891c20161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971549f4886d43eefb53cd60c95299862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4796d4d079afe5d543b644c3e73e1de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33a9f6127591df06a6a28c02d0ba5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b2c4adbb92160d6ae309f54e6a40c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac541743dd62ee0fc185a41cdb07ebe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21e197c2f573201105f762430d3b6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b43b2b09bf03518b7e1da5969c314068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fe8d5de08e7d861173414a7c35b0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6816c82a6fc9a8397bd8523cda1ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9223e98c8c029a548b0fe5db9b26d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd2a9f0a35cb79f880283458a90a7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fe3db2c49dc1ddc91c88d06d185b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa026502719b7890d28187c74a5b82974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5ce7aa829cf281d96a0121ad2827075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13f53b38b76e4ffb46b612e6e8e8f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9203807d31133cc47581679c87faabe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fad75fef6b16ef466c8f356b72f0a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b4dd51741d4a4d46d03cbe359c08079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436df972e2dedcdbd8432ce66436fcbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d7c372ede1e59b101027608c39ae681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253070e9f48003603b1ad3bcc8252bd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e7a624ea6e0d3c7989d72b064e3c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600762d1943be730b21f1db8b939d6af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6672e270fb61953c312d313a9974c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbddf98228908c5ea35bafe4c96544186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3998ca401f7c625c2456fb9a6396b4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d2bcdd7340ba55e5d1af69a55ca7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26c2b894d245f53f70ac790827379e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bbab2983e03a2da9f8886ce9772ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a083ef4b75693b51f91d148dc931391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49760880688057f9e17ba2ec38548f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b032728a30da8fd4ff5c6bb712abb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079295391481cac9f99d497c8c199ea694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ae4632e06c3ccdaaac7f628e54f1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445a28f9ec4f9f31c1ff477866801b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc8a4c11cacbe1ea349f013727995797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fa6bd4916a3e183423c4c0266a64698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6668effbc5c14cfc7f68f7d750eb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a3c5b0094321ad52184af5aedc95e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cee2ec277b316e7bfdcba785c62be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38875b4f376329e8edca32956e0cc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775a8e51d96db34ae91f13f98a5ccc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c783a2ad45cd73bf8a8f16b4e74d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5dbdfe73cb39adbb149fb1810c052105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f5af5f2f37ad95b9acfdad58ee50f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81194e9a05ecff91ed39b8b3817cfabb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf2dec7cbb36398abb459d215aa706108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e1f496e66da987600a59a17fa1c89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bb63b09e76fe6427cd54517437042110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fb92a94992bbeae795e352bf517ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635904c5d603f55e2dc96edec301a0bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d2ec21c05b70ebd4a636d88e05c8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab14b0803c72982ae31e01579039e1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc6e254fdd8a135a0163b4167ff418115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d5408c6ed0aa4aeaa57f839e09e46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f604669d101a7ad2fa33b39d40962117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6556723960a453099ba33ce08168ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0e90dda6137d95e4a425fef0160ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e63e9c69f5abe8d5d1a17515ff7808120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8669e508bd4682673d7bb0a01a8a940121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35827a04a527b4b468bf82a23dc42b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c40f96ff938292a0b06f1cd684d11e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa26daca9657135ed2606ba7e13fa4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff950fd9513040e9e4b5cd2364791955125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277d985260469e476c88c4eb3134d31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef824409c2718c65791c1c048713891127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3beaf69d49c05768f154c9d011d12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f73d276d82ede96e97347e3f58ba7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d2c38fd1e63c6e896607259684168130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7c3de40c05b9611a220dfca90709c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08bafa201d405c5e4eff2603f9fc78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a228e4dd925af2448f67ca54abc45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db3c922c109d99ed2aad21b2137a7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0a6078404ab0163d3d8b91474a758135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78069ffc43620d544c1ea8a19c3038136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51d0831f10c03253bd8db21064c082137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac786ca9eefd9569a2701bea1f1fe1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54576fbc07c6d246dd31f301af674580139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b50b951986da73ae7af75e1a00f2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfda03c8299bbc2b7d6678705174d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e567016b0ec58bdb31a5023889dea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc0fffc33e9aaec65ff221a6ee3ef5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8aa354bdb6fcfb2a9ed2558e0dee0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2426a92f01a8cb2d72efbb62d8117145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3a201c91175e847787a257b6d8543146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da4219e18acc9452a3ae7876b78fc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3e559d1c22314eaa5d02c8bfb7e16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd1e4ba721cfee70a7fe0088d04544149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3b88304fd2cbfa41ef60f753dcc23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e585c410ee5bb55713acf4df290f893151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909244f3d36ff2eb7cee28f7fb0341f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643909fcd602e3acb636aa6775bc294153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a64f87308ffc075f4d10bcf136dc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19eb6ecd86222e1cc1a296c8138108155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe8a188a607d32413f3f48a992eb03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc4bd576e341a9d862a178bd40b295157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f1ee1c6c18372e52795bf746df126158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61737eca9abbb0d9bd7512fcae922b8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e08add8678f95f8638488e795f9edd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe98e48d3b69eecd60645734ed8b5e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f76a728d7a7194b6744dc02861e76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0172c5e5f4ced840f04ac05835ebf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0634e837e844a226cb4ea0bbe8a5abc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ea42f4ee082b637ff537d06429009165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace36fd3deeb587d52f1b78d6ad8f96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb368cf5514a2e5fac69295eb3ee9b65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37245de501a32bf2a818a841836d129168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461609db38cbded26f94e5b24ad9df18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502635930f8114b858e26c9cd7beae5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb9d850180658a2bb8800e99082a91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9a1f449bbde3014e03865664c2060172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21988f5e2e5dfd2b5f845528a5bada173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3db04793b1042175031378e82463dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abdbd682a32644f77cede781711e02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e88486d9ef53d899832f4c228f0c69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f10690a2125b7ff19247d75ed8a9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f06b3f04905fdce3ff679bfbcad30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8465d7905ef9a549886f6eb5f02f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7459b019715a2e431d72da5d58fe2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b2faa44db6cf3959e9b8972d8278e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c25572f1553a78e024d71f77e7dd19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ec5fd6b0090b98d568453d293adf1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c54beef270feaa0ec491cc55856cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8291969eab7e4470e880f2053f1554b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddbb5b1efed7c8d8a81174fe92ed27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf3b690c44d16e52d735e8e918c4b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4056b8f4678ca0a4ab5dc613b3197188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc1cd6feee273cb462491c3a85aab2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e13587c0e6940b87f966fc9e8a1d15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a128606acbe5ff657dc96607facb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcbf6453560dffa68785f6af3f9d3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fd1753be1d0675054d97928d74af3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78448d910b0bd7251b74c88e753e3b09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95827839e32b523dc2254190c692b3de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa96df35144fddf080d7f34e6da2ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfe5295d6d475fd5ca52e872601940197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e1df3e97f90a68a292dc6bc8b82b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b11401c88f93e119f091c37549e9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95e775a948f1d4a6384dd07ccb3c2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182539e701504d690d8deb5a619ad78d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136d1e3ce0d5dbd2d41f1523426294b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc653867b3acae14016436d80e07159b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24024469c38e5aa6e7022496450684f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201e65a6af2d880aba55de93229f37a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ff8d75e5d1e126193c60a785956fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c567347c2697e150e6cc46e8303f0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c92c165ba185059c1f703571c19ee9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd04339b535f42774f2cc40181643b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594c919e7a2a5e9974083b75002877e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6130e65bebab8137e78f6225c499858211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c63c528d45bcf7f779c6425d4d09b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fa5bd454f498a85bbbb695bf04355213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e0777789f29191dfccc3b10d90bf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438228237927f8a26dc197da9f64b99f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4da9747aead0495ddf7ce00a9455ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6f6589a86d7368278ee2f91b8c76c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83a29d37df20c8065672bea5fbadca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efb3bf22b0a9eadab1c569e3b6b1f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1d1c3ca6b85a4fa66145e2e73e3bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08325c96774178efd21deb729b565a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afb84841b98ecd3b075af49dfa5066222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35df063348b1c6cba761d5e67161d32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b5ed844fa874da582ecd2c66b192b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129a3388f4c013289383b95ac1e9341225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03fb7a7bd2bf2c09c4de65736cd363226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3bc6590a125ae32c8c20033f5260c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c9b9b98cbb90f606075cd07f632bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dec1ab0e6fc40f1ecf85f1be2ad362229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abe82feac5a27a2aabb421aea3e941230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b760caa8b6435f9197af002d7890083231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e59c1f899ce5038da362852d0ec14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db955847988de3f41132275cb21b20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220f47e6e02eb93f675f19710cd6053234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e29cc5c013f250f81e78e3d7c3ee8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc34840975c928e42d4c3ca77912ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c24520e3ad94295565cacf67b1cc9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130317b037c4d3d1def2235c1257bbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c677b239ed87a9009343852529418239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deb1f9f138aa80770cb309b70d74ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3b02cf5fe09f1940e6fa4b6ad03d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4a3fc09d1cc06f545538ac2a80162242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d78dab848f956048fbcda61b4a5b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24119b958543a596bdf12f0aad575f76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bcdbe1dbe647cfd627b438f3c1f16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e21a7f02f1cabadde5bc8e9769e3df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4a92b30c4653994b60cf3d15aa659247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce13dbb6fd364c1ec7580541efae3b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473706b486e18b203dfd9d27b5a954c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be748dbecc1294974f4a10f5ab447faf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac86ffcc8438740e846ce3d0c3f3196251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf829441ead2639f536428c266de07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22cd41fd5cf1dc651d3957f5966a30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667b59ccd7c7a04ec6ecfca73754b9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc72ee1a5246c189f5e6f23cb8f369255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a16de0e0d1ff5721d2856d79a4c51e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97619c60c190a178398f295c3840ab3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ede602ed37b024fbc641ccefda41e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf048f413560503bd245ccc417c37f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631027d0612ea87ea45268ed564660e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068af92889bf13718193eda7d5ce5580261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad61f53454a6b6637c7bb2e4ac55811262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3599eef1d993258462f5d340ac56f1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256fd3ecfb882cac8b407b869accee1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60c8696d4c1deef1f19547ff826acc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1772a9b53df3c6d268071412fab3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502cbc0b1388b7036d7af4df931f381267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c586febf3c0698dc96a2e0e704f6f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de1e6afa9d0013f1717af999fc0e98269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb33d8aa43647467441871610e46c5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9b07ffd24be3ed49a36be4873cf98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ef93cc040ab5d211b7bc248e9dea3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf445f1c404dbb69f516c7dba679e850273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a604d1c525e1f402e569a526c3f914274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5e4d433271f0fb6cf92b956bd6457275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b9001207626dd15b9cff040bc095b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecb58416701c6eca0c917284f15adc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cff111cd854519fd85d31962f1ddc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25de4cf954ad6e5ed6ab0f9b6e9385d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a70bd8c1788b2494cac6fd1299c574280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc903c40240c1556273564e8cb60f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8138ca791c533ac4d8a1de207c068282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830467122e1f70854bb1586ecdc860e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87d537a3ab678212c88d9136a5034a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b30d52ca8e6b52afeb6f8f90339b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b50eb227c0a6bb246fd9bfb942fa6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32062282c141a6c49293d8df8300baed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa69b0a87c5e5a587f49ba1a4fc08df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6af394c0fbd1a65b3a0e3194d30f36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026cd2621fa6fc613c252ad0b63969f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673c716560bc3a56631a11abb2ad691291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a5ef32af2a0e3ad233bd0138ba573292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa00f913290d196a3b176287e6aebae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93422f30ddfe9a16ae3c3b3d2f7b51f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2782f416ce1013d0a5a9619fddb7437295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ca9c6d1553e6b58a400f370728f21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5c76aa10dce94262b40e0204b5c72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46829a889ae67454e09f34a63adf97c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c5449461e07cadae1403baf841e2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32b6cd1ba536c1fe6f1f186d7218d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364dec01543ecfa6fab960affe3da65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90ce18c464226e151f2043167f073b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3039d80bccaaa5fa12f2b2dc0f74fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90a4b95c7d732f11d7c32c590dae62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7832d6cbfe4c34cf92de0345b3c1bf9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1bde9812a4d322335a983fe229bf2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da34801f45b3486703cc7079f1e7a05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b53736cb744814937dffd8be71a1a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f96b54c448604876a3950ff25593a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bc21e64b136a678ce88e8d3964ddc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d7149b1a5e369e8d65218371303ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a598dedb68494d2531a922a7b81f50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84eb19f58097539a3b7716e7d64c105313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ace362f7cb365ef2c4fafddc535d79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5719c74872409bc923c199c29e437e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4d067da023b5434be06ea69717241316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea3d22eb13e65a7f613bc15caf4893317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394be42c60a184e507278c5b22fd8d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc65d872184cbbec1428d9b479a2e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c2ae0988478193bd104ddd4b08818320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d2fe1b0ab909314f429e9cebac7a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1abd68d2576139504199978cc17352322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1712b84bb227eef8fb5a9b4b91b79df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b786d16e5ae008e93c57ec895633c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9155f0b233f61434d5e72d2fd93b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce4f7a8d907b816ada911b52df52d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be15785c83427788df6c4ce3b9761e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660799e7730ce196307f6eb9997d014328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386b067f10199e222867a2b29e363f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320c6b68e366abc4b80bcd2ac0c19dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccadc3936911a28e4376fa338746d85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7d77f9c14891de925d8da2ff926dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833635dbc7c047ae81f3b91c6fe7e5b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac97b6f6388f92515bc29c9de8d72f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a973c545a165e3f4e85803d2bfcb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb0843ba12479a4b250f9acd99be2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fc45e199b45bddd49d1bd0471ad8a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b92871f4116620843f8a25c7a911e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceebc260e47f73ea7bbc5bf5b5601bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0272a7e3e4cd7d3eb11b7efbf4d022b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1437d334a554c36181b3a7c95257add341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3616880cbfffc52a7442437232eebd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26492acba06348c4466f51e426d8cf66343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc6cabbd01ef8fe03b3d5fa36dad61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489a5329689212afeb334b1ed58d981345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44c271bc1203a9a08ee08cfba7ad6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223594fcd3c1aaf8ab93ed5639a521aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125b6878f1cc7326a3efcc693239352348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d01daedf6c44e76bf65fa011fec3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e5752f06365c0a4a4f5c042ef95ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae080a6d53736c15b98b8486e438744351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7089e403a48437d608fdca65d74318f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e082d9a4ff436df8f73c4a0920ba9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aa11ffdaab3871de41329e8883f02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86548959cc1e3aa1e12056dfb5c749f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b61479c5404454e419fde18fdd9f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da147e85dc6b425657a15e6c6146e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64cd086d46586a6a8208c191556fe6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f95a65a5233c285db59769300e6193359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d929f259f83ef8dc9b24418ef619ab9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f591c590f474de7dbb334472462aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518687fb4202f3b6361dece949ad0b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5a997bd73670c94cc06f3e91f7548363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefd9a3ca539916f4c7a090814f122e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a0c59eebc0b8c84114bc0c5b48480365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f865e874a6b9f2d40afc4eca4c0717c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8706944595f5dba25343c5fda9c41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7583faac0e9015c604e5d541576401368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fdb7a39e334376342bf5b204bc4aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d8c5a0dafbc5f0c8db61afb698a2f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfbf3021be552aa240a46392f0dbfe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc26cce02f8c41aa1454c495a23b494372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09690cb850559f0a87f6f6b5315030a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b44e1a61522c01e925a7d6573fc88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35ade27c4f9396d525291c6d54e835375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a32c06e1079aa802111586b7ecc0c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81be46784b2a0a814626d3633ad1d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c262ef4d9f8dfe80fa1ca6fc83b96d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838fb81fdfb2fd9b4dc6f2d42690028379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f9dad16deb4576d998a85cf708e97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a02764464aa27575068496d988089381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e481a91d7671d8054cb57ef21adf6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96f0323a15a505f53ded78fd6744b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740affc03bd9cfc5e8446ba9526a7c03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9a5dcc527b13f398234f385db7de5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157d35adfbcaaf68133a640cab27ee3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41778660f74f8b3e352b02afc9bd9617387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5e221cb0e53e6904fccfb61cc570a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ad0fb1366a057935945940027efe6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9382e4d4498853aca4caaa74762b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392f0505a4d07131c34fe2308c785b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d785e1fd1792ab14288f807a9587c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36797c187e6c8e262fb7f56acf7927e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5241b2a413aef228fddfa685cbec7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c86c044a6b1b923206680067202a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd11a2378c9391fa3b3ac25c0f3d405396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77fbc44768aac184b55de4e5f6d5fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef77b3f2c4aaa8e05a84ed34cb7364398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1963b28240416cc37155f1968ef7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bd97d465e73a52406a9c31238ea61400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e18f870357aef46ed84af88814dd56401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf8be71f7015ed67ae58a31911bc13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529234e9abcddd1fe6bd5b457d9a20de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5423b7d0cdc18c02df014f42a360f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d43a4979e5572d91745c501988a0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0f0327ddd452c365e970a2167f0de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b0d9b937047580923031dbe104cb8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e58f93703ff69f210eddcbdae3750a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f11c30a6d12cb2a643390b9868c885409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5384c6fec2bd4fc5e879018aeb3e69a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197f389e9437086565ef08ce2c2edee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73750d1cf4e83c027149fe987c332ecd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b0b433bafcb793cb5b5d9f12e6ff2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda27a6b302c3013b7a9cea8dbe162d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de41c2829d8c022391033cbcc394fb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bcb644de09b3aa8d44b54a7ce8f7b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8db0ebb66d261de4e035cf0422867d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a239c5a267dff43f19c8ffe18664d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2e82a4390fcf8e89f3879e3a4d173419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf46a3a91e16bfdb7f8e3dc5b2dc937420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d8e3adae0c380b1f8127320ff7e08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f464d6a137ccb3e3f061e52047789422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0bc3652bee1e58e2ced636f5c4e60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b58a853279ab830aad926d9160fcd2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca33549412790ac56b2870bcd1b23e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb9d8419a98df9f36b4ad21de0f6da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734114e65c195eca6c34b5d240ef9fdc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65346d200b65e6d6c5cda6b87b0ad0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07154e7e7f40d020caffc5e22d29324429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18511fcae107dafa3442c532bad760bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e72b56e1ec9c7e4daab9423c2a112431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd461c066b7a4092602660c563ee5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e27084d524c126e2f45bda3950ec39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350760a53fb976ecfd57a3333a0c5e19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c84b0b578bb96f97f1a506ebce382a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656701ae2fe5c4ec92a67b336e79e2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752943d159c297c61792d406440d7faa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fb1eb410691815a8efe292c24ef5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe66b44fc0b8dbf1f826583c511908439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65faf90bc4494fbb2ff96eb2838175440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aac13a30d82f3606435547560c1dde441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014078a4c6cacf2af36e7e299d2343b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f77f7fea9378d9a6340a2fcc79527e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d37f8dcb1fe8d41fb49686f16b8b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232020ac8880ef37880dba5a3beda8ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685281f6d8acccf3bde9b8cccd196475446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff1efc3fd431db132366fcab11e545447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc449f915a62482b885317a43064df8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf27db3e0d94e6999296cf5148f5a58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d2ee7ff3d9c73a8c46f055f242db6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd07af0222100a0f740b875d2c7d01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883df772cc88415ee4940088f87d9a11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec88c38ec61cebf17fbf2b8178fffb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421228e65996e14473cc1ec6dc34b0ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdef34dd791daa09fceb792ca534a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db711d092a66dd556fc3d93d8a49fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973dd2483222cfeee0b98e06b555cb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5597e464163a9d62aa1a13e99dff609458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7285726c819824e13038aacb280080c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8604e89015c827563fd96fdda397f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa8816a8b2d04835b8cef1981c69b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d17fecc7231005e3b736eed444db6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2a39975df87f766cd621a7bc07e0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96cda40e122a78cfdd17ed04da1533464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8252767e2eaae714df338eb7e98e1c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b024726a95bbcc8a3259b37d95588a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11165f72d8b2bc80f3820d5f89db8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358fb2cfcc29d74937cd845431a6bf5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11323bccd54e3993af8093f3157b4ceb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de24f5946f6c4afc93e068c2884e02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd1b936bcd2c222420be7791846bda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2f5883a2ead69e73c4dfef5f49b8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f86d6420d1d3ee524f07ea7e1b07f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72151785a12541325926fe2b55a79a31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a0abb2900aff5617859ba143a8e7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3243adf1a0b13df19d156f8e4319f21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b54a82b3bbb54d10dadb3ab1bdccf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b8ac0bcebdc71fd556b58475a4d7c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc003603f6787d0fb2f10ed6458edff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665060e602da744156b549ad0970382e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb517c82de051db78f20855cce096e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086df80a5638615b82b8b9f9978971d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd957ccab0614bf7ef76777c3aecff3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfd561210ba562fce1ea4405c860df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98415ffc2ff7cad45505da6fd3b68580485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17597095ba8d96945be48066445bedc0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80d5a1dd458ec29671a92e1a676c6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b847fa6dc8e6cc739b9894c021939e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5f4fd96969088d5d753b54ed20f83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293b612619bdaf0f28f96bc271d30f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4865193d45e7012688a85e76f5d03491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319749d984835695ff11148c8a92435492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76083560db17c073fb5716d93a81ab97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1f6e341003ce50311f1fb1605bdf5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17ddecaff4a51e523a592addfbdd0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f713c0cd3f7979773c495f41fa72b73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23c93f036e6c094d65925b3406f2ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ac6938ea75849ff81624ca2dbb5ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea38fade1313f4495e7c82048bafd57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8088065e95a8c05280fc51ba3afd4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429ba192726b113c88373aba13dc6ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed40d5ba0d533d26daed1231cfbb48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7a70b173a9360ef91feb8425b0d24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2baa0ea64c43f167b07433ab8e4ffe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55a640fa96636ed2169b31b2d6f8fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53216a45cc01e183f7578cf55b636bb3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f3275ce8c5940efe463bbbd8412c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebfb1288eb145ecd91034f8232b45d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd8317c35f4870f2135a2654ffd3e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35af0a73ab6f5fadea785d1078fe190510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff38e4c693f2db9ef8e6b78305e704511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539939e02d19f40f6833b8147eef5bf5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207e79b48ad59fa063bc45de56e80de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebdabf84f61c059c6c7ff669a64d92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca9f30888a6037c4008d604139095d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df869e355a18fcdbd20882fc3d4a40d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4045bc0ebf91f09be2214b5c2b350517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b00541d5d00febebf9533d7f9970ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9133cd3446ea603cfc591ae57c2671519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18a594eb37ccb58671205fe4c537c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73562e04e53bf9a65345669f2310dcf0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e307edbd94b050d800fe1a8ac94c36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2b656f86d5a8a78038e3632d0c9d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903b1f15bb64bfdc39553b0a1ebf524524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2f5719d0c49fe9f7de2220be374dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12d7a4c38f1b6adca01f3508cd2e00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68746c44af4f49ba82726a55af4e05527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ec2583d060132f5fa222c53aff35d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98138be30b0c782a4681959c471c9ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efd4c5faa0af8691d745de8e691d0c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7785db258f9ea24df7d621da239ec65531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73b431ead35e4a78818fcf5a2b07cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5f1ec71e6f6953b2613fc64d1cac2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba7be53ee807a4ebf84179db5ab53a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d80933c5a093f1217979bc7c6e328c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161d0ba1a61b515c28bc13846cb47f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ec50722cfa01651bff4f7ff0e406c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67c02719a50648c97a72b6653bb48e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267e0e26b984194ebe0303fa53cba51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dbac7123d825395a3748b53a7b848540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589f3f35fe3b59b15602f84b5c6e0dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c84de14239a86e7c3a0eebc5dd6c1f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457bb6d5ea27e353c8cb56e360edf93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49854ad23c66ff9a7a4e82ea868b740544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8947c9184ca7008780f4a723a17e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8fa60a2de7169461dc5e4b3bbb6ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad09603f01a7c2c5085c566a99aa9f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6e902b8f346a54489ee7bbf20945c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6ae6e14829cfea17130a0ff6dd1fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13367e56c1047f8becbb044a4553ade550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b3bc5520c5d21de0f9bb4d433526e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716907ec9674fb735677b53b58a7e53552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9618638430521e96746873e0f4e8b6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ae54043f9a191d221fdaa3b86de6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f235e485279d905dbaa4839a82b3f9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a9c49291993b32fa32201a402bd91556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7f51a702343e5797363bd49762340557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269885122e7049fd411f9fdbd7467ae1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6223aab418eff2e6367409cd41e814559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fc2b4dde5caf4353bca5d370e1277560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8c99008df40d4b10a870dbba41bcf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d514d2e0cdc6f2ae6e4837720d78a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c7c1bff65c44904fc449811ef9840563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6436ebccd8cf3a83d6014bd647058564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328ee76a6e3e0b11cf4ff415ab08f02565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb635ed0562850f9f5da034fd6a45da4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1b9ec5e8be1d66ccf518e5eef5048567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d26b6bd8c318f9bbfff19c2b3d00c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c0733f73ab94617446865bf9cc3f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df43f8a67228f7a57a64c8c9f8dd90f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef9866166e5b7d294001c7b649fd07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9a5e66dc5abbf13e2a4823f404835572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa91feef4b6d91a08d97a68a4b34aa5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7305e90ce2d685fdd77d428a644a435574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288e853db98209d2db3e21a78584b66575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f1ae4b3a7498d5bbc464881f12a25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634fe8442869b19c4af46b9f751d938577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6af17e7bf2c721eff24d5fc633602578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4ae631d9c3291a0b5eac9b100ea42579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d3018e7c062c38dc4cfb5a3d54345580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27ad40c9a95e137fb1f9a4aecec22b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56918b694c2e8bc596d0753a0676813582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ead40c0bbdb605b0e4fcd7dc7c578583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faf9d01479ef71dd15c606c52080f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edc6aeb26e656e23a97590ce93be41585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e0e4c870b262b93d0088d3ad18026586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214d1c6b8f25a0c0c2aad1e4da16057587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc056e745c1ca77bcdaa1ab92b77d4e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1985a0a8b6f3710cfb972e423bf32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049513406529141902f47764d06a4ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cc01c38e84c918199f28504bb5386591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b885d797d4d1d6b93a8f736965538592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7d6bb8fa7509701b6b50ec828269a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ed40b21aa63f3d8743afe9fce3da1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6492f59ee2236ca373167c5365d9d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a8297930e4de79b070940bcac2e3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab3120cef4f3ef22d7ba2cbc0c3447597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd5a4e25a5bdf48215bc792c39bd0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e90822d76d24f8b40915a4f5ad5015599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2fa4f8d4de4e126b41eae165d216c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc457472d39b77fa6a53c859e07a5d0f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7bbf83470df34f93396d43bc25420602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b698c6429fb5d00f86dd8bc09c4fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07090ffb1995d8da60aa92b3fe55d37f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c60fb2bfa6155a6ed877d1aaeeaeba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd7a3d596ea153a937b518cc81386d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6ad2e6107327a0b421106601f9c6f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95808e6d0425c97d63ad967576edba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9346fb0b3cabe7f9338baaed753b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f83951eec711e5cffb8bee0586c071610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cc9bcac9ae991ea0d26ad0edcef5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91644b06193f3b9ff2f3cae2b966bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533dda6f992fdb3f196e34e1c0f05c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994c99e5215456bc1f2a285ade6520e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9621ecc04432ba502326757611fa5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefc2011b62b0302d23f376b26c287c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d0a0b42750cc0bfb9ddd647cd167a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fd9acf44a2f0da85a9a350340b267618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636af827bd39576650211d90a8b8020e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c21b598821f4b0de486be55c52afb2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753464bb82a6b6d4a9fd976f8df97ffe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c2c9b381036a5b8304a6476f593f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c64059b371e1dac263580c399f2c68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084592586c70c0d9a255f3086228b0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1b2954012b28310828822e6cd1e8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d51221fe6ec517d1d22288dbdec58d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99582bfac374a1eb7e22a06f33659d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7173fc6363bc2e17f9b9978367f1f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e85d1808f601d9f2f5936265a7291629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705fb32df17e270a364db64011c12e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac25d9ba136d4aa8c2e10d018e6f4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babc4296c0771671a92fd31c14da9aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5474e10e96a07cf10607a756efa8a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef3d2cc446fded54db3f34c64183be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65296a9be687fc647942e6bf745b945635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b43de58c19c8f0c0faea4e0d8a817636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7be66e6b3f101fd695e74598dd1cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835201f10f41b655ebbbe03f674e93c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f88ccc80a0957a52616ebd43c73bed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349496e137518f87eada44ebde23f03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9cced8d134eec9c5a26ca142affe7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f551e6f90b10dbaeb240b74a374f96642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94960cfd1846ef05ca2332b1ee6270643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327721d867a20b9756495159b793e50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954eb4747f87d96f4fabd50ee3eeda4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b73f72096a297a3fd70a05be657e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd222624e0bf2953356a9c9e91f29db4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc57f15ff97c30ae85eadc8c938315b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bcaed7067b3ad61210ea7785a53bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dab82e2195b31ae8bdebffb1420e99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3d390e2a9803591c96bc71b974777651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c6ac5ce9f4a22883d1d3d258b1637652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fde2af347e53571d2e9fddf20dd6ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30079bd46d01d1fc253c0c79745f045654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0565a4132e13f055c04ec6dcde6829d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808515e2c1e281c255f0b1e0c6f2bcc1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaba1ee0e255dc96879c5afd150d7a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36267b59229b1b600b51f0f62a3920d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36f133220084703eabfa0efba3c194659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653ee151de198fdbd493b9309e91b8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deb601a4397ea3b8b9980af12d6862661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e3f6e716c5942fe495e72722dc8cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7909c41d03efa4c9ea59fbd14cc03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eee6ab0cd41ec64fe980191d3b7e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf7e7119a69fc851a525b817a94206665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cc94cb6219ac862f34a5df48ac783666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827084abb69f392e4c9b2d6e7f0936b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653595aa002ecaaf2269c619ca8447be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9ed39c55fb2b2dfd845f2c4808114669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567d705f65bda47f4a8001d9f5ae97e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3c789a786aede918ea5d009709a55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d9f85d495e6b84fffc6c0269ac731672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8a56391b96731dcd8575784de61ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfe222dcd3e0d7a2539855405b25a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a89802732e8f1071c18654b09abfb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef361302774ee0744b47def16ca495676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf31bfb5bf09c8ee90bd056d0cc7b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf1b67658fafd1a4bda5f84309e540678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ffe1704354c6c6d8de8c02d54af45679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb78af916198ecb7d85026164ccc857680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39be7e9e335bb53021a6b388e90a54e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a9e41a01e55b7c0dac3fb2b2b2e48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c9417080e1779a8892ab4998e01dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5d6a6ca3ebf07f032aa5d42c366b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120077ef74d312508cf7503a95d4cdb1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69195d4465d613b8ba29f73e4258f3a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a07b3329890c4417605a5ea6ca762687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5093ef50cc8fcb455fba24f1db54cce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f9790363f4eddd1ba39585ad43f49689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece1d7ed51656bada0ad6290746b68c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57321f780047940d0d56887d5d753b77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543961b898d7309f6a4c32509b722a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf539a50ead224e4773e170e70df9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a57e8534326eafe8eab5c0112a042694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d625c4fd44466ee1fe22e2bb6b2737695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a2adb82c3213627141ba84bccaee5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff24029cf7e6919cc0c642712f159e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ab9f4543c0c296fde0f25101d184e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc02f955f532288c8cb5c9cc44f8900699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0b78723c15ae68f1189412d7da12f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2597600edc9a1cb2d25c132c53c414701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228a6b6623b56971c57e9b198f422c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db74b0b3d3f532287845aaf89a5394d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aadc4fe94603c1326fc0bdfe65e81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783d73f475cadaf6f30b97ffc241f64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2608027666fa184c56a892ddaf5bca9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c340625e7fe142830535f2045a005707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8c3475d802ef933c9821ce6bac222708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c7d4955062ed28edca628ac41c571709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d2ec8f9982fa9b70de94b891b05ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61470cedc6a805c96da4042a86cc7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf29a5e3fd0dcc835925d05484cdee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c0519673ecb26fbdccacc5c78d2cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab287488422f95ff5a9a957491fc39f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dc72afbb4d521d406410a9db8c57f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3093a5a2b8de871ea763577640d05bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6970006140d0e1d920c68b12c572c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75174723d23c2688d1c457e5a692300718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73c1084ff613e14285fd7a7502824b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345b860beaf5f27e0faa7941954bc56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b92d9357e1e19c52e7805770d75e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba999bce556b343e571f3bb378228135722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b6ca96ba57b486d12c41a7c8e046a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7776515a551279d7905b2227a9f979a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98deaf383222fc1f49285170c7161a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a073decc3a108476be81af6d407753726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278cbdf3950345b91f4ece88b27087d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562b058e8d2f05b417536c99074d627728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022e5dbd8df3d48b4f11f29e6bd63a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fe711ad1c24e5ef665c3a5d9930a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29209e8a473642f0041b02e77115ff5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ef36e5513e3f83f6b71d8edb8a0a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1255628516e10107ddbbccd81a33ef2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2c1a79abd55fd2e0673dd55a26bd9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e5561df574604afd7c2089211055c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c28522add795f6fd27e4087c6d4ec8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d7af85147de1055975abff457f76c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a761b9d2ab88afe1fa21b7a16037d1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8547b8634595a4185130db781daffeb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b828062b2bccc93ede8d7531e109b50740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de072ba3346dd633e383c4e8a1ece287741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7cf72b0b3c650f15b1e265fa6280b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bce56b94a0059394038759bad8d3d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408919e762577fd6160547f0cc6d45e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8571495aa95745863c1fc8e7236b7e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb49a1db220f52d320e4ad5ef5b2899746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11263f4ead44e843e8706c22a033a426747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b7314cce045e1f8e76ef66f041bbb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae360125a76409c5adc3c49efc393881749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87875204cdb59d0feb1e0e4194be770f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167f514ad110a9bf1bab56b3220aa5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a89b193ba316fc540484b32992a01752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b03a52b14974724b46af8e808bf22753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19c632045e59fa0c99f17b28eb570e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b32c8dc8a1a4e7a55cbfdabc300ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f09587d740adc528615aac575cca2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b087420e23d3f7ccaa038bf74760d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbe8239ccd03f7cfa47ded8c583975758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1f96a620d26d9293f8688af699804759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64355a310d30426093c26db9dca140760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5624490f4487d7cd8da63b36a7195761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f487317597af2b8933458314d63ded762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e467f629020838ef6e499ff79fdbc1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c057a80341877433982ddffd08f2ae764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dee854005269bc6953a711a5d03dde765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8744d63ffdc01c1d9db321efca54073766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaec2043345b590bc32cee05d2f157a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>