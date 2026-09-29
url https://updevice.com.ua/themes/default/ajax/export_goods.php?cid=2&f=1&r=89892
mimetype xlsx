--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d624b35e4b939f75c0e1922b60fc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870e166956565c0067e202e44cfb7cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252be0067ae598f4feb6d6e5b7977d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe8ee5cae130bad4b5cf5c14eb579f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3a150f3cc6beb038b96af22940c3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170f81a084a61e4ef791bfcf3e190726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76c5c13c9ae02184828aa128c9d9697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec49f8ccb0ed3cd175866f460ae6108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c304525262a6d7ec93944db31d1f0579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9302686c08bef7e1732a1fb7743637c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c545627b09ea3efb3aa5c146260f36c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00456bc9a82e6305e44699ed9abc7cca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc90926a222e0b115b833e6dc894d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906ab22261d0d48927108609f60ed4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b36ae084774e2382570ef69b24616f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ce763aba9cf00a86181b1605daf2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b1f9e1c4bcd323f20cf81143df68817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57529fa314af59039764c0f220ed5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9b5faf1f54bd3e5929b0dc7c6d48619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49163f2bd80b9093f09b9a82bf3317120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550061ae9fdea1fd41817cd3849399721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd51d214f8d78adb0fd8ef9ec563ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2238413ec8fc0a0f87d433eff6510223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442050805b2d2976e552b196569e056924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a464c545f85eda0659148b606d85d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be945a45a1ca505f243e35ef7c696226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381134a6259550fd9999a83169111c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a393e38c4d18ea065d17c05296fe8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56953ac81df4e16c8bc2110c949e5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0576b1d9e59eecfb48e45ae7a38a0d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701fb4bd480a51cad36b5977d184d6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80e19b20cd124a3e81e3c21ff7a35132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad9655297dbef6ca6c861e0a43e9e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80f8bf5f6135c96ffc323335ffd9d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436d7bd4c37d37dc76ddabaced29e2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd898075b94dedd7b8f3e1149c080e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14014d64c4e1afc04eea6678510aa62637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24c64538203125b32341b7cec72e4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e1c479519ec1e121cacba9125c5bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513982067ddbd45e97ff5b9694053ec540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422721e75643182731458982f7f85ba141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456e14c1e46ef7bf85361ff42638f1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ff3f4aafbf1e0a627e11c80485c4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efad0c2b1b05704de7e2876080744b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12504e07b2382b14b1fa4da900ba7b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e49944c9348089b8428c07ca1da0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d3da2f6ea4ea88b9a47934d8be8ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af2f4c285a4d450a04825dcb5704a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48048cf0bf29b542b6f49f9fbe66380649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0066425e821f06918dea0c804845a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f477f50a27c6d5a45231a9078e5ee5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34e71549cf793ef26b032e5dd7b6cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9f553439c3072ed324d427cfabe4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78df369d200999b6689c6af817c4d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a779c904e388cea2c8f17207f3f62c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d80ba3c41103dc853a0b51f1dae14156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f37595fe240fab6ac0fac7fe64ddee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7e221dc0b2b6ceecfa38cb163640d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d95bee71a88e1b840877cbc9d8ee4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96185a622c38ea213359d9c848f5b1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dfc1480021864536d6d93db6b9d0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7816be7d8772a32f96fa70604946e9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f978c7078763b3357356d57cfbcd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3b2e84c3093f2e74813a6c8fab0cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8465b30b1c71c571221bb25eaa434265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b742b5302d664aa003874d79d2cb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789b6253dd031a29a0764aeb6d8270f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf95597ae8b6dfd45af3db54245382568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99530033e790cbcb37272b07c369de8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf807c993b57cb04a688f691f76aa1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cc303452771e95e2e663547adf09871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be5689d8fd431fe6a37dca67029e5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd9c97c3584a53aaf4b55f46ad57ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e6c6f3e16259dcc066e966505223674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c8dd993e1eb23e8cbfef12eb7342d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e23cdc7c3a5834e7259a6a6d5235f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666177e9fcf500d467d79cb9d6cad6a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f20884d9ab7e7d4b9d360943b25f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96b24fb9dcdf8e6f8eb247b0c6351279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf42932d4f5adf6f4245f8845ca837e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913d1d3377da6739934cce971b8cae281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8add02dd1d2f8c03beb6b2f74a8fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4931b1b4248aa83a9168d164d5a62c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e005dc5d0e701c1b4fd80cbfd51ce584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69082b8529c81ec1a5da0fcf11d7e18e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f65d8694aabbec02165b01fe70f7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46852fba76b5d94d88a859e3dc96d2bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6299df31a1618e77869b9671362c68a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65851d901f379fd2f7a64d44470a10689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ef000ab875af6c5ab7cfdab9391d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc7d71e76fab2c426ba19ca695b2f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557c3efa1845e4668c7d8c9f05a052292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88362f2b20ed48043d39d54fad87a7f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d28dd272a55f4e5f0e7c5f1767f0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973853be57a9550d3d00142a82d9b7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1d5a25e38c1a1692e5154ffd53a2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1a8fb18d9f405af916459c8e3422597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac12daf603f4a3b3fbbae1f1880e7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85959563f8c1ef0e4a20540fe7083299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46530fa5d5c9c9d34550cced84cf957100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843226efcafc3c8d162c878f784fa61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baebe8bba48daffcfe48061919fb37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fc37957f70c71abc43a2c9166e5b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11878b6c940cb8646e649031a71ee2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9719dd406afdd83ec41c22d8e56c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde32efe0048361f97d7249442d2eb23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427166c455e3e9c844a1bd21280bf08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ffcdc9cddb5000cb9b0b6ce9b05a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50467b409d24075b0f18c8bee7545c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e224a94bc559594918255df74cd747110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d07d4982819a4f3cd85474ed3f958111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f65c6cd0ace18f497893d3073978d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e1a3fd96f2c3df776c17a1f8660b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bcc341f94e0f5e1eae9f4ad14a920114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffcbd98baef05f36a530909dba022c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ece681237441567b8b6d2b7028b5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc7390280515944db29febfbdc6e6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd122b68c6fc7634e331a757a1085f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f231302b729a19bc74e5835f855f592119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8505fccddf9fe75566821c916bc34a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0241514efe6ebb5d808330ed98c80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5738daf16b5e71fed4d5325a4755573122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace12eaf9992f88e7078a89ea1c8265d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69fd91b5c9d5ca8cf87f4261760d73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028e2efacd4d7c6ed1669112cd58af3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c361a749063f073fb55765c95ea84a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f100d4ef20e1fe40cae6f99b60589d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bbbf2621600e6b270e23043a753ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd63459b3ab53d5ffc74e2d873bbb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d685379a2fd10c1a4ec40ebbfe10578130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89921c984caf97e115bad843a1d1e7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cf6e9c91c5605bc40236270bec1c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc1494e4971a2b3c94f667f999710a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af81f9c5eb88524f0b41286d45ccaa8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d099684d77cd3ce7cbf8112141a72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71781e5a23b455b71b7d02491ff24c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71c1ea4c4e85a311a5112436da3e80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec14e26225708ce1017927d6f228e75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36051456da4889594115dde2e9e71d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1f286e747162965fe8f68abf5aacd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb16416d448217cd7982f156854d68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5f254db7c5d13223aa0871d553578142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dafcf436f58a3da2082f85544be1a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897377b78d2d72323d40322bead8c99c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce63aade07a9b25cc5451e8df1476c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d5028e8a6a6971b57cf10c8e5af23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eca944aecff0698531969a6eec8aba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04258fda2a0c4ac3f5e62000bcbfc9cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad45b2c6b2933ede1605053e8b49c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d32ce41858af96d14101e33653f9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064b6bae9cc06b9bd2d0107bc34a3ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829665805cab0e301c55026fa692bee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb4040de9180c78a9e6b95dbc3837b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56938a3ae9aeeddac2f277dfebbd0b22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee0657e80ab6e2077ff622005168b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b5767cd785b875264d224462d80bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fdfd08412017e729eaea5b037cf81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e120eb3fda6ac2f8d431ec68c11b46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dd8bb4590d6d1e89775d8671ed3c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a891d14dc59266f96d983eb22360c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73afa49e72714e11c0beee44a11f1aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de05568b396453afe856dcba765a76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c8481ee7a98ddcbbb565e723d16a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05454831cf0e75e5a86e2dca3dc8614164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d059df90649337f00cf6ba9363269c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e6621e4f54ba04e52f839407b4603166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c65cce80b70a401db505538f7744e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dc32e3a3ec2913acd6eac3b669637168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24b2a19cf8838a0dcc82e657cb6ebb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba201c255457319e68ab6109c9c701fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea996ca19daf218ad25492605daf6fb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f161a6806e2a4f3f7e9294237e756172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd076c12e98e6527a66efa67c0fc5775173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f063c23fc38cfd8f59aa8700c6b03b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ab96111a5d6b594ccba2028fc966a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545899089af4e3cafe6794aa064eb5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e18fc9df408d2b72c644efb6268383177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045054d6b94a7d2bb680d9fe60fe071e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9c57ce83b63a7eadf9dc5d7bdebf0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580420b79e4cf559e6104424619f58ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602755878ea7bd4532a45144ccfa937181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcb1b5cecbe9b6f69a3678c242ca76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49260df4efda2cf1897af0f93e18a1fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1187be0bdff16e070316411aaf4c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a47e3072185bf0d5d492080d0d5cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97ecc089afa23daf0202e5bf440d58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab39cbd9ea2f805c07baa022d725e1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c604b5ba62ae85c2e2715f09a85c59a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939ea4702f92ede3141b06cff84d10b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da9ffafb133831989472c1abc5c12b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f24759f065036427a5ab56fa197c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e35c93a188c6c544ebf9daebbb60b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b233e47c9b9ed0fbf6a85377aada8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1956552b1257730a05385ad3f3dc06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb77da04560c675e6eed50cc25e572195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651844e8ba1b767ae20df7c4f7f7dd02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ed442043c45b4ac92100b843f01e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24980e66c2619d8b4af02bc20d29f7ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f21581fb6011f2728676f85b7d327e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2ad320a0b5f983e10f537ea5003d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd48c450a4a84ff2f241e33b333c485201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b06f2033ae3d6ed299701adaa2c870202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580848d2b1d59adc812e0d0a9a0d346e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c21ac5fc817d292771403e93bd8d58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedefca266d6e8abba0ef3577e0a624205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59405e4ea3edc418a49216786c3bfd6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca2f4505a0653b73c7bf21a1cc4aa4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4378d79c9586442ee7525c1dac6aa7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3285b017f2f09d9b6e40437c02707d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24958c75e4b5c069ffe1411d31038874210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539360d98558d9c0e089f214fda6589211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4bdeb225434f235a60189dc79576b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093a0e0de5d1e710969107b3a0fdd0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29467884299b8f0a59c0d8d52d8427e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be8500b2616d05d7b2ffab6940e8fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb54dfe2d76b74b423a833fe9e41e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f20fb224e60bb133cdc9538215868217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bf6e257c7e9b5528000937721da75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37facb565eed2794bdb248f4ca29cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54fb3786fdc677cb2f966772a2e87d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a55ed198f164f5b11144fd2c887f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602002a7c40aea50b8962cdbb312164c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fedc90ba2324d5fdba9d4fd56c6378223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d6595acddd8ce2232b828cca9fc46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37488fe1d148e059316295a65d991c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229e30e4b8e18765135c05470816358226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84446aeedb30109dc3f12e1658e7dae2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc0da4638dad700f7f76fac0d9ada9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ce4f7a19841a46270c1f657b2931b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca0dd1908764e483af1323c20e2d55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4e149e18a0b307282d237253552fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f8e36af4986e2d60d540c189164e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796418b28918915f61aa30db803972e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d72816412eca3f54d7f7b513c3789a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6cc3e121d3285c78346dfe01f9e0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc123c9b9897c40f1555e75bb9483d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0f8e145f880f45e043f935bdf3e3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dbb252f3fc7d7bcd1969d60e222fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d7ea8fcfc1a3b93321d9b232088cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68043b71998f4239c5ee050ab8570af1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f481ecc401ec25f52b7ac809e036d9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2afd6982d6ecfce08abcad136d116242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a31f49c6b810a012a146c5e82e9873243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba98db9a54bf4b9208150be0782acf9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899ca2b52905ea56bcd9f136993e8c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5dc3e8d01556fb7d709f563d13a14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097278ce35439b7df0dd18f30a26651247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2a80a7c940e42984785d4899d72a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a00e547294465df0c8044665cde74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edb36b00c69d98dd8611befe48e9af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db596b4cb2e004563ffa420f2c4f1fd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3656debc07326948c2018a5f0db2f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7245a91c4fe0ba545e75e3d7f6326253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055965132f9f8691a09c574675f72dbd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3e5d017aa6b1050b1eb8b8e8e778c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc597d626d55cd918194e79d9b0ef34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacc050c420acb93403879b10fd867a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce73d7bf4656c40781cfb93a85d1561258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc2341240d9c06bc952e36466a033f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de63f2310130e056c8a30440af03313260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2beb780ef958446b91482bf67f81a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b214cbb9f461098c482b2362458c587262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cb5edf7c0daa61a950403b4b7479d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25d9ab1e6274b19d048d35d6352113264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f14e2fef6b2346ded9dbbae029558265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993929fd24c71f08a68b1ca2b8980938266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9664a6a44d01affd3b73965c69470267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc128b0433724ae3b13f42ea64ab92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02f26ec95ac3f40f39dce8bd933aec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa5e3d98d8d0896eae0fffb44a26ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88290bb2020cc1b0b05036974f5453271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fc5294b14ed650df700d8ae05ff9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf6a4b352b3a7de97295ce26d21469273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c595a558c244d9824776421211057274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035666d00ac4ec80ca6c9a1938a6521275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2680260c0ed80e5a5f464f9d9ab0d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cc4b3949fb9837716c20eac172e72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c31720a4674fe90268603fbc7935e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd57e5afc1d2162f688830e07e0d2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d4b42da62e30d986470312a21c062280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a14004e0385c763f06bff79f58604e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51428097f5d9e523705a269c3eaa851282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09f194c72c39c1bdc599c48bdd742a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8fe8d22e5dea6fdb56f698eb0b9db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8004f03a7e9820095a99eb204dadbdf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a7bd756ccb2da0b1c277e6a42797c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a41adf1b1c3b916196c7b44697526287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e67946519df22b88990d51e43a3df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf4a4a9269726867a2d612224e5ff4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9533461a724be69aef52ee61756f24a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef40414e5e9fe9a5c949a80c703be2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbbbd586853b32743e0ef5d35587a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62616d8233da1a8c0ca248cbe689cb58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee55b4af877574e22a7b29fb5f8b8a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2244f281721e328f39a0d0beebb74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a192e885ca800a855cdb730d512fc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ef3c14902508b9e0262d5d7790459297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead7449b429e2b8db61b4c3e2972205298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a7ab2842900b4ffaa5fb1560aec98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14784d8f4908006e9b343a23f2b7fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a225eefcc184fd98d2aa0d53fd7d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70fb85021e6c67e5320de101ef41a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98462871609ef2f797d9d644b23f02e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06240b8aa61ba259367d1662664a5e1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5aa5bd8744e9b319154c64ff8393a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98342a599edc1e30a30aa714c796ed9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1c3204391471536814d563fe50696307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12067b75a5dc3ea5bb107f1b1b5ec3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81b10598650ff98681b4afa8b5dfba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48354d9542610acc32207672cc1559ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83527fb076cee9e9da98ea193dc5eee1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8abfd3a817c505ac090b2c0b25c86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e29ff65f40ff396b9b650156c7fce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f640c00d136861c96da9e0c632fa1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2934fdf8038b85bb1b715ea496b6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201b23c8d548e162a0365ceddc103a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9f42b7e98491f190571f7158a5c52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bd661c99c06fd656aebb77f005aec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353d558332a81051e6b25abb4d31e7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7d7629d40b29b24d1dc3eec499344320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcc59d68fdbea21ed964e0a930019d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f56f238318ccec008a104c3961cb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ec8e47d215e588bebaa3d151f4ae5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dee2321e589c9fe61e1e125ae400a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfd5c088e75891313cd8d97bc75501325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537b97b29c137bc66cd2bc8f1cb670a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b8b2f390e0442a34152ce565315a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcff60e931d6f8a9ff1e7b84543dc6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469f10aa9a7258e28fad9700d2af836329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896991c1276823b6f4f0dfa6c24c3f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf7f37ddc99d011823763479ae131b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89952b4f9b2ea8fa51f90c1d514a49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d260bcd649b2269f252e808e18da77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae9a8e1347698aa975005bedee537d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306a235d8602a6b49e4c02986000838335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5e0770c53a1aef1ec0ce3004b4e5a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a6df7802382ba0b9d0af6cf28d70f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5e88f2763d6cf6c63ccda6c1a66af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8680d931e167a27de3a5552151e284339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac249ed3d7999df80256ecf03cfc2e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895df3f6ea1f03305d0d6813dc45669341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8883da3227c6dbb3cf55a865b35e2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5b97dc9bc1edbb9a5ac0a5569286b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856988856d2c1a587d34de68098a54c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96d55682562d35f82990d943df936c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc15b4d55b51978474045d1077e37f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d047c5823528ce8434ba17c773c2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd486922479015fea3a64aeb18fcb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b157e8307b1b91cfbf73e2310297fc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8687fd7ffa19fc0feda2f237efff3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac48d202b9d9ac26f8cb0c373094df2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90285a469ebb8cb1d269930ac1d1e0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c6202200a8f93b1ae724f2c81565b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c057e98405c89d1c0f9948d8af6ff9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13db994c189de2f622fab65d1d0cc36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdfea92ca16a166b580182f0e46adc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d15ddd473261d1bd9067c84c70a005357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9da86e7e3c7801578b1d7aceabc24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636c7ebbd974442f1d1dbc82ba00a62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093cc81b4008b8afba5981973008ea7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18419d9a2bb92f20b758049cde9bbf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0ea56640b5e7d034cbadaffdf74ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cceae4225f62a80b1fd366bc2ed8c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f0b686cb5541b8a3431126f5eba62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3c4b5c979c1f80319b3d82d64a117365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495b3125833c87fc74402995722bd84366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d0cb7462bb2968dce1d9c2631a449367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b692305a2f2c01ad0c35e4823f0933d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8ccbc2e29e48ad60d997c631dfeef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c6e80f434b7725fabea712f39d697370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ea4ab01860e16b749dbae9c78c9db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebae097f1e59772989bec8091c17fbe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fcece7d53f0a15e0d6a239df2cbc9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a965e7257dcb8063fbd664b0c9451374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e86cb2e7d04111f508a0feff04cc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bcad3a65a907563b60b6dccdf1214376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd267ed72652c7026162bfa0b86257377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806abbed6f2e8da7fa12962987655c15378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857df9b8c41c8a81ef34df2ad863cdc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603345adbeb3ab73e708866bde61f53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34891a7589376422753c75c38a05ab92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d58a498fb261e40e91c51933556080382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad06acb7e30e97eea2b35fd445dc3b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622bcb8ef2c9c2e96c5620d6fe06c19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba68642d7e29f5fa278f7d1911c52c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2f3d8b026e5269275c9a91d8562c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bc66f716ad809c47bf24997b0bf47387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e2527e4369fdede3976e9e6700729388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679362a5bb55399aae7b694e4c00d535389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb665a025f8d8a3dfb0216c4b46964d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465b0d5b8325a79fa01198bcf6150ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeceb35d3a666c34ea11785aac99bc3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd042811ccd2550e6af51c34bb23119393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3550e0d0fbf6f659d71c011ecf9074394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f19a77c8f721ae53681842cbd60140395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb4b9f668a40a3334927e38919fc1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236620b9c3689c907086b2a172a7c4ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca66dd66d222fc05938db21dab91f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae2c4e2e8e0cb54e79eab354da0aae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e463c0de094450b06cd07f6ff99c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794f0239f9334edc252e2b5a61f9505401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f69e5d468c7e327cd8b577996b72e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13863b760aed682fd1ff215e920d8cc1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e91c3a0720157607777330f875f1a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312516921acca202b5d694f45fe78421405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629574fd4d509f68acc7bf191c4505a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340267f31c2b1820d29ffa766ee5a09f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255794ff5cd723898bd1453e3b93320c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e8f59f7f178fcbc7550beda272377409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979a5e60d7d555b53293454bcb2c8d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfeea1087ec20649ad48a89c4cfd44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b0c43c8cfba7bbad2c526adc34d2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d04828e13f0496b0c79e999e5084b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814898dfcdeb291f1356182b8e9c632a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec333f5b654ebd41dae01b5fd080c6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6aa9bad836ce66f7b9bf189e82388416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679439ced9bf476a18180d198408204f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078432562ba31d844ae02c7cd009e7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210c338c5f0d6d452df984a1d296381419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de8a2bcac60ff6a6512e4550b239aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825df8f822981f7d0a4f26421c94cfca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78faaf3a8e85454faf453127ecd882b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfaf778123b0fb3a46fb8e4e71852a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f0f365d7afec916ee608aa284229d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50e3e5afd4d73e4a5b5529701c7d38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11f51ecd3006fee85a77d3d136d922426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48722d37c8a2050c70dd6f75ace0e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f29b64da1f86116b915abf9bfe6b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a9bc04450a31ac1e672d6e18a3ce1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bbe1e1bbc761cd896a91ca78c8fe8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fecede24cd697ecdb416cd95885bc5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eba958f511bd3e9d7f5ba68c8078b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3304598374d791cff83a5e45a6e78b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d39f715cb6a05a272b3f22a240e6bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa229580c1dc0d285d6a170918818b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcf91a780caf59f09a7a0426c7ee64436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619daad41f9a9baab8c7cb201036bba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082188feb408a981fa89c3fb79264809438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333de629c449fc9fcca1209cfc0eed90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a61850faa8abeee13e9e423dc55c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53404c59ae6f79e8962e756065063dcf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72699c3508b7b2637555e3cc826c6797442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff699a7c410cfd25483fd11bf89104443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cfc6fc590fb9d8b7f8005c2a27b09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8198a7ac1ae0fe2bff558f16c29e00c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1ac83de8657c89262df6c1379c096446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bf3b008d5c67f7e52ec09f70ce66d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fa62cd5f9a841ebb71e4e9f14ac1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be914bc1d5107d76b358fb5cc1dd1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fd48eb9aff78574fd72e469e50aaa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d853b06533c09d937ab3890029a3c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7ecd0f018fc7d41b19daedfcc5c48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa5ef4926ab80f2484f3067094662f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742711869ccb49bfc9271bc120f163f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b023da21e286e74ca54e528b8d3ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcb3a535d9a0fa60ae156aee7ff109456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505a80813eeae44209d30bdea55c8e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f62b73a7ab2a4b476bffaaeca8cd95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f214a471c4473fdfefa61ac12cba2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77763bd56ef8ad34344ac5d10eeb788460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30462f7e4d2a0060e29b0657c254278461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663983e1ef15c1459761c8a89499aea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bddc2d417c4df446d6ad51f20771da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4229cf22b409db088bd7252e4ef2821464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224c96f502459801f5f21521f770cdc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bf9ab6846e360611bbcfaee330cd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4883e68290fb0fe64785502e7e863467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a83ed8bd1f5ebd90271bf5f39a2ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31540e75f918504744563386dd49b9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eba9adde07d206044a6c443557a489470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6de5ba26cca108bb38e1d038ff5582471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133eb51d3588785a31fad42aa794b9d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50295061dc4820d3a92b2ba882cc076473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966961cf6fb5f2de1169f3a572edd30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ebd971666e4a524d1796dc70ea253475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34230a1152dad3be5fd2bc454bb405b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a847b5fe0f82ebd1ee66d9a0a40f1a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a4bbf872ab30e4817abf874808764478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab90d8aaf101bb10b0d2da3357803c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fc693f7904b6e373577a2dcaab47c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcaa2cd58d4cc22241e7580724b008481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6da00ae6fe6dd59a942a07cb000e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478abc94259cd773df0c0e018262ef9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a92a6829d6f2371db74dd15211f80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eef67a7ac0b3a97f78b9e7c9db6ac2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe60a65d1cb86f1e6c9a86bf9804f4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05019141d9c92dc4918b45f98e768d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd9799b91b30fb2579a144ad6d82d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b1768c83c6607aed7a5b1347f522f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2e7c49bde951ad5883b4cfb14fbca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d35819c813822447a3c2ec62fa8af7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e2798885725150ec59afb7855a51a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e26f97af7974e783aa1203fd46ed7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7237d5a5035cb4570947b7b052a8ecb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70605b75b02eba8899b30f4b70a22a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a2bc47254274cf67c47f1c99bd718496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239c9d31008bbf84ccef9524d7a527d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8810f96460c7dc3c404d0f9675c848498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e19d380607189b05762e03170e43f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffd9d3a61f202f2c7617f765146034500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f65db7c9aa1e1374acafdb05ebb94f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36867e1156485bdf8fdee7cc474be145502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319f4d19052fbcda9a83d93a4ee9079503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f768178ae18e582e861c116a1fb34f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03b09a38929fd814c20f6bd2b2a712505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9198912b8ff12bb610aff030f12779506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b5561cd340f70a805203da4a595a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457f99774be1964ac8554145ed945c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27d463bef122f8b7bf016ecd1d8caa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6586dac607e724e82abb61500da52f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562587a8157aedc732166313a0168be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21b7cbf9cd4a77c617d0cdc41c0e59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36f5ccdd910786b478e09098b72adf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc5e76065675dff42a42c481f7d3c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd4d56912615ae21310eb002ca6fd8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbf5f6328f1029f6f06cbfca9b7150516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafa0421841e3d1134bf4f8968b6b0c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ad97678a803f310962aec1b1fe0b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eae89a652b96695af34279b0613115519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cd4b528f1cc6c54a08f3ace0c7735520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f932d9114ac4fd6bd4676f2e00d4d57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b0cf51c6e9044ebb6367624e64479522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306adbbc4021c807dda5ccf066bbd22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2c2786e65f237c6f10d3d38930e1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d893ffb0791c6fbd15f9363434000ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596c8cef9c453a6e4c7e96794c5b0e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82440c18590ddd3d2ff1c89b227b46eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396525dad071969a011c987189669929528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897746f023f52c865b8dcdaf29227881529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8c5e76545de8dae40f9bc35627662530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d39a150f1844a6d8f559c3a7f1ba0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fafe4853901c96cc8fb5062f12a55d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a711ab508f6661de19b1a259411d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0040020b9f592152ee3e909a8fd71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a172514c20092ac19507601d86c96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62cdd83c871c264f3c266c761ffc07536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6526f35a28a954c864198956448ec9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad77f574249ea00d51e7b803d543681538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9173c92b030b6ce8c1b94c4994ceb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2fdf76f4a435e125292cffc8a7e26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b6f4442a6cc625301d13711fb1a3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd38da4526fab13d9a8e84a3000370542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258a9a311d5af92fe7fbb2291654a55543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb1e0ddf979ccf7e767d54ae999980544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c843ad3873201a3f629ec321e039f64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5a0e943cd22d07de0ed19bb875f2f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89cfddd9b794ad5f844767954bc6c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0648d034f6be2a805af665a29444f79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54745be8232eb47a7b6e0f305fd7c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61bb094ac0114de7c47d62963cc8ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b71bf0a5eaa1614a945f4dd48a47d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c4ed4cea911b8c494a9b22f17c102552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6656d1f6c3d86d40c07221964560bea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97864cff35e93c91df286d4916174d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58915395ff321fec32324c9ebbf6f93555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64835c885c0a0d663eeb0ca841f8df3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0688e3c9ea8c4f0077c3ff637a802d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2c83c89941ffb018bf6535f2ec6cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe515880be5d065afac180cead0b41fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297d6901ebf2835a793156a3680b7b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35326b7dc2b1770f6759d316438acd11561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317d7d5c2de148e03c9e65c754ec7c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4feda397b85fb5b533aae629159a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ebafd413b52f77af09a9dcf41fe1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025c8414de30bc3504d90017957653a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c339da09175b3e85a963919955c1af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2250d5e3a98ea86b9c1294f4fabe999567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671de8c6dc5a043c9bfcfb13a705421568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07780d5922679dc421b51cf0c98a9c0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a9cf536bdcab20c4c28f87e0d83f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07b772cfa6e98a70fd8aa22f13a723571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a1a5d7efb72fff075abe92cf6a7bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ad03a33e34da2050d2d63e0bef2dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae13e64be1c1fdb4e35b327770a6738574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373e4f21d388cafa0956f95ffd02924575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50858a37c5d15dd72dc093ae26de89a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac01f5185cd8685d1fb22c09883c61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f28ff19569d396c3a10499646b52e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02838dfc88ff37ada4649b447edc39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f628d98e6376e6eb824c41e89daf3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b032f45cf3b35924fd02e0d946585c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b7fd590ab4597ae82b34d0bb7d23f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953ddc26732bc6ca3d61a355fe0e4fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81832d09a89e6a442509f5d36709113c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7443b9007a9715cbece25219acd9e5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3945742961ab883d190bc125f0646586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738b9f1159be2d0c1a21fd9d1612e2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4f35588fef9759811696787c08ec8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffa29035e0329bd6e25a1e6bc33b68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa979b76ec8d595950e318e368d9c3ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4792bdae9b09375c823f9c752cb34c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a37a4dfa6c115fdb2fb39376673dcd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a75c0ad58b04c6be17f20a9c9c62c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0b3427c78f3c6fc24a4e881e7760c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b761634de04b089d14309f7528eeb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a752d94ffd2dd8eba30c575f4e85b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631585b8b524700006f0dfa55e3fb2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813fdbacf884e15eeb597c7816cacef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233447d6610b7c465c78f3e40a483be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bff85d0454d8f7ae2f322c9322ffa9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0eea330fb08fbadbca2900c6722cdc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b114300c21a1a7c282d984fa356799602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864c1f705559db4fc53a51cb2b0399d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e06c1227853b7031bbd56859e6f99a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b1db7e4cf097c198a274473553c0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127427808a9c998eaa19b5e1f296d05606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f301bfe25fb1abcd2768b03c8dfb2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d120b18b5dd465dbdd45e844b321c3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aadbe224edcdf4beb1046f8fb87289609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19ab97e67b7a162a8fdd45aea6b791610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c760483c2222733e85156428355b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a821841a57087d339a0cbba32ea8f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c42d229949427c338e8115eb9a6af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c5707be90e628f8ce30b8a343fd41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec9e498e99e94b39a273d4ddfb56bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d916e3c3d463581a58e657426984a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cbc6e2612195748b95f8fe0c7e168617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c904f62a07349e01734c29558eaece618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06918f50d4599f8a64b8b4dfba0fff4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09ff0e04286047cf86ccfb2d4a8ea1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e0356b9d11a80223e95959f4767c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb8dbee23809f0207508bbdc8f8fd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500ce47033d9a4ab2e787838db77a52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbfcaa1d43e1dcad29fe1c414df89b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb849c69928ebb44d617e1c8ca6aa8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10bf61056819bf0ec257b052597b26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee403e5a6a071b07de4a26d31c9602627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089a5f1b7a92688056190506806e612628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32286a8cde984977c421686c9b5cf7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4706aa7b040dfd9dfca0527e5ad1a5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce669bd130fc5d831a9f6392e877684631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23116cf27cd2d6300d6b0e5bdf12adb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee78019368f48b1e33269cd1f0cc185633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ef13638f68a679fd2e4efcf0847af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dfdae3b71ecded9c957b9be8e3f7c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecdf832ab92feb36e69a4f6e2cf72b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5b6b8fb89bbcbe1c24e7655ef78f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea37b1c4ddb64467de033c1af4f7dc2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8112519a39e57bc6352430e6625e46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eefbb3a1fb3e721e858c871e9a9df9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7b7bed795bde1802633481a81b2b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dc36965535e33d50d4f1681a3884e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdf7a8386851ca5cfde273e9b4188b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4a00f1c3d691dba6d0dfb201be0fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8897b951dc54d2f41e240ec6b41e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e039fd073f0f4227677a5edc51b4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f141fc522c6a7913fd3674c0282d52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986008ebb2f8762ad965bce022e981fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d4a893d79fd349910cf833b2bf879649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7db09bbf477c816dc4d9b8113bd708650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109b7d54d89bb14894082f1ff993ea2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e51a7e5ea21394935c22504863b3f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357c2e54a404848bb08bd94d7cb41fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed6af6f5b3ad6db47319fb132caa5d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb15375fe58b499411f366afeefc01655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a657d815f5922cf21f82997493eb9e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911607ed5b82eb97edb0dd6bec0551a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be73b92eb5605d056f7a30297cebaf5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68f9774960686a4656caa7afd70bff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213fa5087ab495da519ee0ca7cfc65e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da77ccb75793f90ad8b720953fc739661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499ddc597b400f540d2fa3e8e8f59f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4a74dd76d34ee856caad0e2dd60f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48cfe4b483f4dc46c082af7e63a664664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9837c83103653509eb2dde4bbd9be7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa30ff46720c46ba40a865c2b35f20666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de286c57f349e1223f6a52e02942da61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6eefb894161dd98cf57375a13dc43668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a359f1fe434dd7f9757917e8b02be8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f382f6cf18373a2bbaa91dffafd5b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decff633222887cb1ae65e6eb9c74e7f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17aa8efc30e30386dd749c274dfcc7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0f584f1fa9dfe7ce16fd6dc8728b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870dc0443a2823c2c4db42c19aa8450674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b41545d5c021812954d14a6899931f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339d205e547f1f3262777ff559b74e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4da7e3f06d7f6c43db3e2542eb757677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe88bbed7b847d619413d65213f1c30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66b4b3e40c400ebbd58331a8d15fde679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65aba1289e2963981c284864c62483680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32312e857b114c58f9921af22e2de428681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ff02fe8e8e38a068dcbcba1afef77682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a855b7f30f7541351c08b0137e5b65d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe959e75107f52a748db21cc0aafe6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5fe10b5e5ac31c9de6f83e5c6a793685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef810a2e820ab75b4a0230f2d6d23d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e55129da493bb163fe384dadd4a69a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34b5df8602caac96fc3a3616c2cb70688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c3800e90a02467bf4c6b8140ce7a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a6d1496b818316bb5a8e82e7c3f56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9b607237c60642472ecc383ae8db1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf64ed961475edea49d7a5e6d7d801692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350dfa0dc50b1d19c6410d3e4774eb3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840466eb495b3dbca4ad26ed3a3838e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b085fc6fb47791dc614059fcf94ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206362829e0136a5ef45b776f49325d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78323a16c7964cd5b786f9d120616a03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73af49185cd0f23332ede8b22aab613698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481aa0c904f586a1c84b642356c710b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6572d9fd38c8b44fd41b0fcefdeaab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7433baa064f647ad2b4aa0a43293462701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2b645eb1d4854ded73803c3e61096702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed92c192424e2f93ff0437073d52fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16d77fda62761f52f09f5331689c5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aea9817f76c3025b88ce7e1cbbfe82705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ca989e6c5a764a5f7d80d20dd7d8b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf94a238bb4363b23f296a18ae07f49707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbcf28f7b1b0bd2741269babd5a569708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22325791068a408cbbb597406277a93f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406db3b7f23e6077b704301d9bc59c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77fa13437887afdfbbb0bd3f73ed88711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba2452e2b612db7cfa2dfaaff00fe8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f520cb4568cc624d432cbf6ac40ed86713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a4a5d8152b9ebba9195260c0beceb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17bc7341d4715cc6b21a6af67c5a98715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885b2b0fedb21d5a6002e6b50310304716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8a9ed89c89f729510131250095aef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91b27ba336e2b26a8d6797bea6e4d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b753b418e7a0b754f5e1fdb98fda1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0e4e6ecee2e1f176189df7dce10ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801274f63e1c2ccc7b173f674b68314721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214ce74036827f5945e47de8edfaae7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958aa7c3b1495132d4ffa9b683470c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ea3d756294e7a23ade45600296793724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e58aa17431006d2ad952f4ee1ff23c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315c6babc22e6e8c53512752efb5024726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36d2ecd597d038d19c29727dbed9e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eab32120c6a77c132b1fe57d44cb9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859b3a0d21090c21c1ef16f631c267c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c6e7574caca3675225b4d2bfc3543730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636847ed884382909036d557fe17258731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496210e8be852ad9fb76b4f782b67988732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b347d65cbbb9c1ce99c8be79f0aee09733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275f88f6e634003e17dd25993a701f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45082086732e54f0c9d474d50a5822735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad51924a33df056792b956f2612fd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d136e0347d1c66957aa225875076a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d16dce512de4ffbdf94668a88ecd3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8ca8dd8090a09c91fc3409d8423d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed82afee7682b4d184335c52200aa2f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6d6b19c78678dacb6c79751d7775b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccca2deb666d0e910c09da1a9c64b98742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793511dddeb4da44038cd17dd55deb3e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42c92cd7e63afb43e12412ea0eef85744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132357537fd249e9199a9717b207d6f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975894a321d5b34103f59985b7b82814746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43302d95d98b64207a00e908c8c657747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc527c2a44f6f52e89656ca808a4ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38b36259df358ab0b2f0ae265221e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c6c67b5440ea32b17805ce3734214750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a0cc721a72e047e160afdfa06e862751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9905c52070243c3e45f785593fe1f79752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4081acedfef4e5c1c0e9e3dbeb8f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31943c30145b846ea898b0eeb802c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762169a84b370b97935520bdf342dd1b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211882b8df0e1f8c0d159cfe66b325e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8490a7225e9c7f138dcb507ed361d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6310433bc290b91033d59cabecba60758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738b082ab0084a290c17c77a08a8601759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b352d404b0123054cbcd38ed8e6af19760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf711baabe326d686f3e7331f872053761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fbb8057fcdde31427999c07c7af95762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7f30dc51401636eaa563e23562463763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b914cfcc6090d7f2fcf4e294bd719764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530192c6a0919da08bbf2d7b5f2fc919765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ab63148990157b46d2d25c196ea09766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21872bbfbf523db4e64536ca00890836767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4596dde602c6015bf55b9fec1e2809768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b90f2f73840f6c77055dbfbc97047769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69673a245d1a2a4f1fff61f6d121fc5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ffe5539ae9c4f0d05e8b23b2d9e14771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed2870b55b9fc0a17a2abfc35f1f8b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a2aa6d0438ae9a82ce40e39f5f5fd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253ae197fff0aa5254ced6044325ae5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cc715d14c9204356be9c0f144eae1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e1ff265b0f27fbbf6c754c323ea02776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a08a64b0239a0e810b4136564b4a7777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e628d76b0bd9ec39c519c9fddaa5561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8d980d4483d1fea592562a741f7272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d674e911f679e6b8f36c74756c6a2d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9523a64f2de0e41a3e19de7949afc094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d183d387a840a6643f4a48013df1ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd987a0b9eec0f5eb28d16b52ee32a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76af5b01a8be5550f2818a8b430c47b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8aa3271c5f07d344e9d154642bf5dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790c77ff1ccd1c6f9a176963e0335769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e6923fd4a174f997bb37593de53f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2e1ce1dc84fea0858e923c1c046f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58848ed2951b7d267d1cb7416be1aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1211cbb253e98290039137763c507513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feca6ab59b41541f196f7bf1417447914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470981b68b4daed8bac0c5daed2fbc415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9ba03cf7d3f322d8741ff6d91752c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de24cb5a72436ea355c17dc633b1de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122fc169297a0c7d866c98e797386b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47711f61c3b25239a658fb8a0ec1efa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601108f4a516494511da334d297d452520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b98d83b9b19232124e947cbf5795921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fd6724ef151c3788e5f14910322b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ecb34beda0619c481aa85ad24540c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f49e717662c5c79e5b979d2c4ea1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3d742408a3248e600e8175a905ad025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0810ca6fe6f930415e76fa08e0bbf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c77ac063c2ead5a5d82d2d4c0675427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616461d3cbe532ecd35e172c136e473928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cf437d112a5a240e6002bcde756f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba39cea0f89d993884b7470159144ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138acf6727ea318964a72c83868ed74331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee633ac0bea4d9539b02135432bd0c6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1ade28638c3123f171c536d2d1b7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f92e223c47aed01811bf75182266834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e860526fb1f65f0f6ce320f229b5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3172555515144b859861c26bb1d087c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29d785e755097771b6d104ce20cf2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6824c60496fa4e1842b547ba63ed538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90478c8ac0bfd4c1de5db4c7148b95e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e44a22983b99e8e3435ab6ddf3bb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444510348adbc8f8147047c39b03bd8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096b7f940bd4a2cb76516a424e8624042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f9fa4ed999285cf54eaf705d7034a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e8bc71453cc6242adc5935752569144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cc8fa512e8dfc6081e72b7c8e564645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084bca239aa1c5990cc6e3d8f76b25146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743305f62e7f377b5846942aa756a8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f42c0756201058f0141ffe80cdfab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d805287f59f5e49c18a945f067fad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a6629ee2e2f32b29c63c14f5f3b5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60088dc47b3408e0dbc86c2c1df0666351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860747ac3184d6c44a374c95c4edb4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5da04796ce5a2701578fe1fa020be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73126d237f0cb2b06b16e032f119ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab19372703b54142afb715d173384f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773759b17f993ca5dd8dffe1634b3a9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae680f41b58cb17160bca7b3ce191857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4c16247c0411ca70b34fe92b5c38a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40078af3f6bc40ef4b5013512b6e3a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfb038029002a2cbb4f5a725dcf6ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696a27051258b7fcc64202ce74007ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e399d28be312890c0a0a032b1258c6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3141f0ba16e4c5b3511362bb62fa3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3e7511594b9bf48bea30e699469e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02064c5ee8c5c31cb6db561a374c475365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd3cc83d9179be9897ad13295de3d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f773d6085594ab529425e9340ee71167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8371d6f907bc71d3b8818c23ad1724a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3d445f7a32d9d21f848c8822d000169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8fbdaff9c72a83a397621be8a7b1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671569edf8f9df1d8df4692e05d1e68171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63440434bf7d9ecc4368f5ef653398b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc31a96a2ce532931cb496926ea7a6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b323ea236a16636678b866553889c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d82f184d467d4518ad97c341f8265375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1759f4258655d00c04dd720f547b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d7d23f6098e48229f8fcf389b9f2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83dacd938f01322cf0bcad19e0ce5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458d7fefbb7483428ec3b963c5d6e2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15846cdc77aac5433b56178b400a0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c356ea05a400b34025fe5630c662d9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530555a1ccbb16842d4a9e29f0cbbf3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b133fdf9dc2446f80d900628972ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c47231c04d11426c1776772e74562584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7e12d670aac0b67ff05a134b870ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cb513099c074e798f09ee47ad096086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2f07cc4143801bf742c96dbe1a7ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd07f54b530fbc776d6f47f9c3d62188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f35812e85914f9d171f2f661423f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dc87144bb671703da524dd302cfc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a0abcb6999a679f26d00c30c8764291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8374e10fb39cb8666909dd9b0a37ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c0cc8e34aa8782d5d22a1739521d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a03645e39287aa82ca8d59aa9b9f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dad37634cd5c06d6896f8ba1fa2e9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698479d32a0eff78d08bf3eb93cb28d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7f11f63f1763008b7dd4bc032225597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662215345598aa5131b8e2e242a0fd5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46055345531583ed8ace17a617648499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd06ae61c2b798c93bd2d5c7aa3ead100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1104bd8655617bc0a6acd0b7e781a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d941499b943ac7b46fdd4709c1b65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb402d958311d557b01440649331aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d094806951ea408cb9762ea17c89c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaec0ee07ea6d700d66d37bcb05fe2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a76605f266a449ea112d3e6fb657b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21b78be70ce0a03edb3c854725c5f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b33477c1e8bd2a0b878bb4e7d95f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5034cbf59447840709b097fa1cca1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc5ea01cfe8a8d1590ad234f26f382110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c9ebe3135f0a9f76503eff2780c58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a399d85a74de03d111541d576b2ae01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0872ac842796f14667fba6ba2a134113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94bb75c743756d0542748c9b1a564c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0082af21de54bac7f1f177bacd57cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444339738ee5bb7cf8bba95f6ba0dd6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda6fd1b13ec01584a3375e5bdcea65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b619b6d8bc5e0efdb980c8f6fdea8db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733ac13d2f2674d04f1fb8d8d31494d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bb293df3eb55d8a810917858a259a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604c159b22197491d84dfa2ef4c758e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ec43de770a76a2325f8fb0ede062b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b4635b240e2bb43ac36ae14346e8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521768af00ccfc114089e6bc4077aaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b344b267d3b16d09cc62c4f3bf036f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154f63be8f08aa46d1de0b6b8598061126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bbd34ee2580434991bb7a025840a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffa99798fed41fd5cfd45acb25c7dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fc87c2bc289d83a796a5e5cd63536129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8643c96a8536e38d1e1c26641ad33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b24f1cd04dbc9be32d8ff6c395d91e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b131043d3085364b1ab92b61f00068132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420398463f910e917e0a8888b422c05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622ecd44ca515ebc6ab868b23e605fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc595e6abd7467bfd10414644bb0b2a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c9a845a17b2113b2619a8f49adbf1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf76ccd23e538850387b5218a632e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139234f7a0cae89710369c51c4e1452138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d5000fa5613a0d4c754c5c93a1152139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283cad83fd2312f03dba4f982b7eae0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfbe066207f52f5f8e0baae83ecc01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397186780ac94c7bdae72fb4c85b91e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a676240321630ad6f854df2ac29666143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363dc9d2af608793c4197991e6769c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3705f16d844016bb4821f66e6b176a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2326c4a2b5bde30f59fcdbbf4ecb3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9991b8ba7170ce357d80c3c325233b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071980a92e38162dedcf9c2030c1f94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824068280d649139a6c0ae6a513334e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b465c84beaefffe3066167e03d1915150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca22b6708f58b61d60162e8a7d39ddf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95327f495e1114b18255b8da624764b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6e6a6da30138128904c5b721bf45f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf391e11acfb4e9e7dca20decffa8a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275d0f196512d744191eeab3564986a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce41f322f324c663740daf039193a21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9721cb872635a471543f58ad371823157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969ba7e844546977c2cb633e62bfba2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811e49c027ccc2bd9820a14d5df2b88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d418989ca88eaf6a58e48cdf9c938f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929f2bcfc9a69dec9381c6b4e8cb584161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea83b4e431b6d4678e2344733e093e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7e95727be25806a1c940067618f96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43157234d6828a2a659b5bb56516e594164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deffae35737ccb20d1da71fa4cfeeb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3241fdb3e4abc7300faa5404f9db0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0913a4eab40c0d755397cfed965a6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b896e523af044535d622447757c324168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878bdda7cd51a47631d0f3ff05d796c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141e4a14afb43436260559336c91b36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e129eeab12f39d9db44ed3d3a3daa20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b8616cad021472aa0cf3de1bf9b76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac27bbfa48fd23b937b33990ab7d34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aece967110e455515e6e236b44afe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9073f2a935e4ab3b9b509e2a2ece1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b27640d45aec49fced31d82e186d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d9836186ebf34314d4a7dc0f86b2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8e00bcf5dea47a4d7b339d95d6e84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9031df52300ca8c5ae0bb7abcb1a30e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117ca740c820ebcd25d5f66e2ceb27a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e66d7e4dd04b080fe2574e418aece181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9061218e3b00af973a9b04a274337182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cb32eb415019fee22079ba7f4be53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed238812e144ebd04c076a88a1a0314b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35e4fdfc231aeaff6ba9697b57a2fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb080bb6587d549692987149330859186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b15ac9bf0e9828a22cc25d264cccf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4659c90d447361a4f124ced8e6b82b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5edc03729632d1994d679dfb337198189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba2ab47d29bcdf8487e15b9a12df22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cc67fe650c0e586fdf5ac8b545068191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80f70bea17333d8b9ee88b55584699192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e69d97fcd6ff758e1eaa60a1d30dc6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe64199105b95ea54245ab2f02daca5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dd74bcdaebedd568a5aeeb7531bae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702928c78630b4e517b84e9d4c40711196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff52a378f986ff2549c0d78681b320197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc76ecc9a2f54fdf71e823c5f6fc957198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43393a56f880910f266859e4d1113d5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b7d4d4403e2404987bad52f24ef00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad07c557cefb5293945873a3a5ee216201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b164b0c390e58f4bf65d3acd9a4b709202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68af680632714621914fd04367f900203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f1f8b31925304bc4a7f9fc3d73331204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01642bc1944722d1abab260364c436a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c803b43ceb9243ec2ea1fe19e6bb8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117940319ac2c2c008c481b374e569b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a068cbe35ac8eb52f51036259b3600c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87791920b316f68d1889d5ff21b5707c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14855c40e5df2ec9c161c86c6488381a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11774834e14fec69eabf275ad97ee20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6d7069cc77606e0c4341d6dca5611212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac39cb618ba883c471f56cf29c1570213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14448704da40680f7b1e9a924f1126214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c0ecaa143c948e10a5abd8439cb0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad69630859b68bc8adc8d050d38e694216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a9a3b20f077fb2b239bfe29055a6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f1c0091776dc7e65a6455a0e526c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06be9ae1d8c5acb3582295a321d2b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558d54ca2b78ea25b012f3017d45aa5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580956a1d5c5639b7f4bff456371cb58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81434527923acaefa6690d17a6ad3a13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c883f286700149aa0bdbd4a7c9185223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e7f17216a8796837ce4883a876022224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b4c9c2429d73f260f5e9dd6f7f766225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30309fde6cc9f7a201c1a1082cc949226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9d40477020e556b54dc6e37e41d38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41e7040c52306c9f96a4749d9ccf90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531c4e7c9f231812d4affbfd8fffb29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7b6ec7dbaaeb4cf28d35cd3890e2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c6f507a7c8b7017c78f742e6d88ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6902cf512ebb22270da804456c31cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6973e4d085c61b043846c0adc2b551e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e70240f741201e72ba7d2345237615234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040bf9aa5643f0bfbf0746859277251235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9a40c593edfe8602dcc90e3eb60bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286dc83fb47178097199ba85f4ede31237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb294d25eb2842dda866017e6eba2dab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3b67eebef1b7b09566b2f2469a17e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfb327f2030658e5b4c97332f26f06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017563a662be00eaf33e183fcb6caea2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34817359ad6b7638a597b6a1872ac5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a395f3752c65cba7b6ebd807d33e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2737685c6e05431e281b002c5a7d129244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a2bb5fab07d643f2c7d9c62c38c60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330594e23bdd38ca3f36e5d3eac1d41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b88d2817412cc319b33b1e9e2d8aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23ddaddc1b75bac6d3e436840c2335248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f44482321f6eea38e2ee9a61ec1142249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df800512e41ee2635e34a0f6717a2b8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20595b0a91f2e342f6970e0c22f160251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0503df8a0c80266c0c596e54c3196fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908d6ac84ad59becd6ba28417b73c3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dbb0815d7ac542089cc9a948a079e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605485a54a97a7cb19b0fdab09ea20f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320fb4ca2b7cdfc087ac837ab9b07e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d67f79fc1047164fc1bd153b897fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18391e31049df12b4bdcd59034356c24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2f59fce7d702c8945066363391cf8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a35ed314164fecce5f415f18ceb4e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93679dfed05016dcde8cca196bd8e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd75bfd087ba448ef7ac2d9027b4bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d755779de83a745c62464ee47a35a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563718f6504ceea63e457b676fd2bd09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9ae3475e0b728c5d7768421ab8a29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3b6aa69200ba059f9a0fe08aad2ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae747dd1628acdd2dd1083af987a47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badd183335d95a8fc2b523bd317966a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff4f2236d4710ec5ed2e1acfb73e41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda0f46453e47a8704a827208dd117f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c792fa85371442858814d5757eebe8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068046ae4938618b552028b625a84652272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f259b3e4035c21d402d01c0702abb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629557b013970f929707841f9eb46a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e6f65d58adbb43247755ac453148e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1fbdcf21ed932756cffecfef35be4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9cf8af6c51c4496fc91e7ecb6685e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3da904e938eacf8c88981610479d70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f0171ede35850338d7f1868d53433279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a83cee481c46890690ed19faa8490c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6472d865ac9ded9d09e46294fdb64d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72364bfa494d170f385e4910a79c935c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5405246be7796637f90a029ad55983d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78f00463bc0a325c674592b6668437284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078a01eb60e06eb40126daf24bc8b78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b46e61d0c91df8acd3a54d7314a22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bed4280790bfb8c4d7a4db3787488287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19598f76e9e0caa9b8733b036aa99cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1964fbcccde736a9d9937b3459c19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954bd7d9c72dfedb1f27b85f6325edf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf5752ab6be2df008405c40c86bddc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293049347f2f3025f5655bae3ceab443292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002594a32773df645c4ef10c6525d31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d3fc39c472aafebf4022df69e190f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17850c53075bfae03d3da7d357c6c08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7aa06f580e173ea41dd7283f3cdc5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880598c013e9e3eaf7a1b12add2c661c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eab93f0ce30e62a627384f9dcb2a5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8609ef6db932943873b3ba581d19d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac0da009d4e5c8962f022687ebd505300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9b9d68f021461c8fdc9f5816966e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec2c2b5f5eebf79a7fe7654e90fff9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826edb3da1ae32fddb8d4a35efb2692303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75591d8113e10f5b3dd20c0f47bebe53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19e05f20bbceb120c1295973053abd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddcd743bb42cb8be66b0ee589467cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb64093a1d489453b577e02bcb6d742307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0586314666d92b91dd8560f3f19ccf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fae3a25acee9535fd7c1b24116980309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5883cd08e7de5e482e38f8c3989b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97a7bf4b3523ada97120d4c0a7740d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206235ed02fc6e40dfba53d5b12e6b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e424a98a4a7f089cc9b0f31b9ade49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d63eceea55fad7594da8cfc77a641314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa297fd4f9617e0ff3a50f854585246f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008286e121d22e3de319c1d7e1d30958316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb37e421d7f28189d40c690022424e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560f5c1e578637da00b3050d8fed260318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae2975c05947d86e5cb27ab0048c3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f09d690267cdc915d0841ed3d601d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e1f58740f364ea9cd5d585d49b3e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e36f8140db10d16de3d83db3e32e0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f8f5051d861d703a7219535c16401323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd94867eb5cf41ca4b3362005603a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89ddbcf655e0a321e3f10739251eac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7de7cf98eb1ddb8c7c4d289d6efe7c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d92f2dfe9fa5b4f5a70563a22ee29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6ee98104aa204ebc89ceef9a74ab2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3bb970e0cfd72d3db256255dac671329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0852f4d406cd3bd6d10f1fff3fbf3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d19d3cc6f87f57d0ac13e80e9e7c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1851ce1d72edef227e093f47f4a665332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa482fc3feec4db42117ade4354940d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba24976d621862fa6e8f3cff2f6a09334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88fd94a37e5c5b46d566d4a5be09b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff82634d327fb9eba49d7ede5549af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d531bb67ded257733a365a97ad0b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e8ce00365556eb0d2fb4c8957d961338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ae0863889c69f0e2c8fd91f13a311339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a7fc1eb3e11252f25ff6d94043847340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e131637042d07edb709314f8ba7800a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d06fa9d372c52a74cda959b7e597f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c32db316472ea200833c9a23c732f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9b64f80ddf229fd8431163043cb0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e30e7045cc52baf5e6834c68676220345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a9787b87bffbdbe51df9373cc6265346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7d7518738c1ad659e04c59ff1dd55347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d5e5adf2bd731fc551d2bccf8d974348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da893f1d5cb1eccaa262c10afde9bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b8987bfa91012f5936a541af405d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d95153e359d689039b01d11bf9a66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd3acc642dee06a48c090266c04e0f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1cb2b7ed3d0eb89ee4df54a314606353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7ae79ca626f5e5f9ea2cee4955a25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1a9f215df8927606cf394d2d7b695355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e8a9019ada6bc522e563bcaed35b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486ed3c850aa672827d5f975d2270e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f678a5dac65395a9c7f541590c2ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8babbd73613d53351456aef08c6ae9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a0c85c1f23ad4c78facc8b3505e9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492ceaff132c403a162e588c207135c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006bf2c15619c0a6009440571969472362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001f3afaf44c5f6077994a7025603a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7036d01469a0fd0373d6de554eff1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bedb89b99d52005cd619a540e436a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3df5e3a59e84d9ddbf01c6a270ee1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c26b77041e878b5294060e6b02b61c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad2d858cbf8b663c30555fb38a83fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0dfa9237ab127308ad6fb2def1a3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c4bd738aaa1bc1c2c67ebf4b32111370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3d6b181e689b8ee8e49013e2a8aca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcf1a0a2d98d1b1701ab58a32bffaf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5705b8c3645ecd4b2e50d225626e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94b81ae40f4a4ca9496309efa3a296374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e091571bbd31777a8a2f91fc4aeff9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588450dbe54ee56e6709776809b9a76c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c79775e8eaa74a3fe5002ff47f88e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e40f6c4c19c0a7253c03e07c29afc4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82de40728ba2e524f9b737fe2973cb6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca1850509312eb2f158380dccd184a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be51fe4b22292bb6053a2d61d036b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49882cc840f66434ec7dd1e726862d7d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e2735b60fc1a8e270e66348a17a99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777783528fcf0650a35bf21157c02003384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919187142fa4ac68313ac1f5797c76f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bcde969d78e00e04a2dad54ef1adc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ed458f9c5434c75ec50655d81c601387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c6c1345c27467c69e23cf16188475388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f486134c2a76ca2d18825c62abe07c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870ecc10d863eb05a71f6ef70911674390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb9571e9be18bc0cef75c4e669107a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713fe9cd39922d621352c0c16a658e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2814e9a50cb54df347d97d9c2aea9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d5bd59d6ed3536e96a20a507c59f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2711861c4c5faab2e40f393267a88395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ef67b7a7f1a4491e139ab4ec9204e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc175d208166a20daae43a656063d17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21b7c0a59a61ba77d5a0e25d9d6487398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b55d0784e7fd10949d286680d16d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936e28b526475f9a8e2dae7d13f8046400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f98bff830707e88b2c1cc9b7d6898f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d3495399dda88b1b00a2e30c541a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acca22d5b6488c1862bee0fb78a9aae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88e219eb06e8f64ec9bba018b6908e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d6c2d877a62a02c0e895902cc7b3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3b9bb8e3fbc10507204ee75767d97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaf789a81d66ce3aad9492a7625f1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1879e5b787b64817d756665bb91c37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf9672ba8baa3844215e76a7b465da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180e8dda6971a2780d3ffcdce4031fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9de5f538e6b6585e5f428739d1f2c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa59fe401714bdfdece17c9d46660c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953da9b7132c0d3221246b0f5614cb3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdb5cd95dec31de73f2159631297be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d41affac413a1646bc59c7bdb2aadd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22859cad849175afc0ab5fd1d3b3c36a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e4d67653eb12c4cf6663ecc17853e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e2e6acb25b0b149927628358a264a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35051397b41b6553f5d834174f09bd4f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b675ddd579d6d3b94a044b0b2e1057420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efb19591be123ef0b9921c6f322b7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1a08b66ed081482304033db88321e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96570a2c2d056a167e72fadeb003b8d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbfd23c15a3bfdc87193070f562216424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0b48774909f8a16930b52879c9a9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbadb32494924b91a9b3affb4426a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9e0b1ef0d7b7744008cef41710e64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15964add2f4d4a94fbf3df982b9bc9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dbaaa6d961b7fd8ce5a162e0ea46e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b698c0abf04f7c076bd4067e711aff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ec4aa2188b4fc200aba2fc12edfed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356570c05081125765fd88cd459d5711432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8f0d715169ca2b197bb99e3f5f92d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a3d02b9661c252af973f0f18fb820434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a216e9f528cba2a9448ccb0aca0a8c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0b09318e13a7e672f4a72f957b923436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b57d7a319e628972f1d70070bfc4df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89327e8164bad95b90154fec5e681d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89411be67534eed60beb4aea223c61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75cc10624d05dec0bcdacd05048f84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b039da05486d95dacea236fd27579e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7baa04da7f2882b1cebb7b1e95526442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babb73fbde188838b8d18618bee0009443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab8fc553d2f25095db398af4e18a8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56485e5ef1aec39001211f44c6188209445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac0d88cb11604ab86c9aa909865a68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e405a9d3c11d6342ca98abaacf2126447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895e1856fd726f8f582284182796472448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d17874d36b7ef727f406ae6c93fe6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc971eede566ab9a31e834ea8ef7999450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87327567a00fcfa3e059efac5669b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ba307b5b34ecae909a44e368f0c2a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7f711b9b9976b4c6f8677bf683ad3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c38d38a3bee1f39c1a3baed48cdd0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343b624e52f4b8b051129705e929cfc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4efb4310c792d500e7abea105f24cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d506149fb8ad3f6b3e1f2dce257e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e048c88c073d960b58e6529c4a3824458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544571bfa5745497bb1f250f6ef3569459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c97cab29c0b688b3ef2b9a0e71bf64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c841fd1c42a807e9eff4b2b877d6f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2c42a657da61ff4ff4db3b7873979462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073392c48e8a1d56c6688fc7a8e9028463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7004c7729283b11ac95dc6fa78a4260464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fa7763f613b7a2a61e31fa734d001465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2596cae2f5ec025cff30bb7249a2e78466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387a565558ac8f3722bcc7112953208467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bb790039908ef88423c67e4edc562468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50e487cbf92c1e3afba52d83df9008469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2306f015b85f3845e027d28a054137470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22f8bb8fe8c3c1f74c846808a3f7b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fa1057a19b1212b3c5caaafb39caf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d6fda5a93076c3662150550a3956a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fa50ec18148cb2ce052ea397ac6c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b7bb90fd479adc232df7fab6b7154475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b557712be94bbfa35bc07561c6664476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044eb09b8b1079edff3d7c5864b3815477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5ba5f39db2198a43b3230565dbacc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a8ad165052bcd1fe01598334b41f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7c0ff1bddc83adbb8c9f043bc1bd5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0265e263261e370543f8b843ed10ab0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af38630cbe696b05e2d18167330a576482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64284a2637c83bfb418b4a8446102015483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba53dac8a91eeb2f6b54fed1f45ec97484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033906a495cc31bf2e998f0157c3e6aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d393c4aa15ec202553648b88cb8ba89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce8eb289d6a8a2f7de91f40b8b76ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f48d9f9bd083f2fe42e18ba24753ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619d0d6588d3ea3fe1d58392e435931489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414ea51a3c0b7c07e4156a2a2195740490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7931f042f234f261973de23905c9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ceaff49a099b3f23b8951f1caf1b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd95a59aab0754f6a76bc20e003d3b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0367ffbca04b57a9aa5b78e68944b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0c9f6e9972a3f2299bb0cd326389e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b001ebaf45adcdfa1451d96a1f8d2b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa385edf811c62c55f3713342612d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646d98252efe73a8807e2149c6c8a73498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b04c982ec665923d5f7cebd7712923499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59acb0288a16702bd60e1be511b1558500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c057f0b6abe6a18788f0b1533ddb9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b49105c0a95042545b803a6a2f8ce4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026b4cee80132496ccf012e12eb9d8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75ccc1cdac6800f7b7a7ccd977ed75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f064c34a75cc4153d8c5d041b7f63c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b94d66bce58b1947596d99a4b0a029506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8d85cb8ebb996a6f6d34559764810507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557a26a29640119206086143cb2437f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c816c983ceae55ac575eeb19feb63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43d5aba6ec9e196b08debdc538a26f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09da33d26106ad1ccc0d375cd50360e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c46f73b1a98001a9b98dfeb4962f77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3a06fb55e49987d23179af53f2616513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a276cce721581f9f4a827e197cce7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd8908435d88df8216f299020f8c02515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c87becf84ad9f941181e9cca573293516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4356f91ceac844fa1cfdc9057484f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d7bbeddc1815ec8807d30965bd4bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45d33058d071102627c842039a23df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63319f422e731f8c0054d9dc925ad694520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a6d9a7050345b3e90db0680ab5606521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cea35068f105a2e5369c7f3b497c9c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05b5c582dfc29336286720188bfbe1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4747b6b5f075838607c474880aeabc2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f3dee3b0cf2fd28657267de101080525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81986529670a11be17bb31640ec842c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3369fe14b1e6a52df77ebfbf9f16e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72329f3f7fc4fae31953d2a2fb017959528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58172ee09d1ed223e44454b13df2a92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43326a5842a3348e17481c569d4c31af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be79c92a71376a114069cdf548e7b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12f658a6def65ed5bb4b9acd68938a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f771c97c3be14f86989b9ecb62399c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d205e05b7360509e59e1bdb45540805534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fce9470246bcb6c65d336da91899b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c19ce3d3a099138a96dfe450462313536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e801a735ba3a52cfee527311b563b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523f9d6f8deb9389d06c552a39347c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a2c314dfe910a9fa8ac367e7938a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878973218b13b62c8652db10bf414f92540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a34191b1b06d817175c35b97397009541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9c042126cd684986be7d4a3ccef9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c931e9901ce9e76d102e7e76ee52a65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6ccaf445026446e55a9a0b5583470544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a25198c7d4ddc7736e29d96c0619b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328a48237eabc660437b0f7da0a82fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f57e68eaf9c66e40b42003b2aec421547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e3e049560bb8ad282e1587723a0d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcef707b899d72a9a83dc64e42fb31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f0d7648ae5d06b014332da22bad93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ffa49bbde229ccd54ac358f6aecb3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b5950c11536780e54cc9f2676d33e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850c478cdefcd12475b530a24ea4b4e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280b2544c3cc179116d044ac4a534b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332684b998482112a4d8f120674ea104555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d2e5873e9346e3212b277c7644d08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dba5ec724d6bb48dd2b66e6ed8909557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51250b1998e59f395f0e8d69dbbfa7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d20adc5b2d2cc223eab702f00b36b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e66c3adba3e01852b4419b9b5640f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d216baab09e5387205f06d37ce70128561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3899fff146ae623004d8bd5377690562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262861b48f7b946b35814c8e808de91563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36c7433772345d4aea11d194fb291e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1407384aa0c692949fc580f1712c12565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb6cebf709d7508f7f9992377b80db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc698f4b53f46c0821e8a98b2102d64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df79deea39a004cc5ebbc7ba057c4bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca4f40991243098a25519710a61fef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1429c592434ba2271936eb4b5571746570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee82fc51ce6a0c8d1fe7c7d534ea42a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20ac232d4c944b94bbc274b54f5e7f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad2720c0d4bdb53efcb967f329538c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340f956633fdc6b0cd5fe03efd38d5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4a3ff81fc5b062a241ff90fa169e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3bc4267bf5d64a5d33fbca142d241576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c72243fbb57eaf7a0271477f661e3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddd64be98a95fbabee5abff02865d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ef69ba5353ceed3d9c4289cb7d8ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254653ab98d300ae0fc1ffc254791f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a937795e1cf2bc47e37525df19de8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daf269d685d113d5c15b34f86f7611582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98b326e94e205243a8df54d8596fd1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff7b473bfcedf6f98d7dad210e95fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11601331e797114bbbc85229178ad01b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f8969ce132252f94fcc93f4149281586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5ea8d9d1fc9b4e4eded1b3548bac7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaad86b717065c4d546f186f2b597d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e0b64893bf13c3161e995682f6a34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228e8b7043513c87469f6a849b72e9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86460fa05f827b1dcb6f69dce3e14fef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b59d56e4134a165e6b22f831b013e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe5c94206bf89d15fdd49c040da63f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382b9ce67cb76d1d83bdc6290b95878594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e026f67054b45554060333c47a453595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7509304d928383e2ca026b5a2ebae2c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4650848faafd62460b5ddc3dbfbb00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa2e6453ddb4504cac85032fb238df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39253c0d567515ee459a698a6ba7649e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afbfeb78a1e5ff1c77b7c612eea5c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd321b265f9611a6973e9cc6f71bd6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42639fc4464cafef35a5221db43128d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f87b8b91c480d873285457efd41c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae9d4cb439220d1d85b20102691ff9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e28a31107f7547317ba6a77de69971605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1a20ccd770f7d66ad0be30c32c8ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a320ca2cd1aa2c0135b9736e33ce4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a21bf052a095a36387d590ce397f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef9c5298fb47f1365de885e343c277609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2445aefe650e14ecd17ee8a8098f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098775711c0634756d390cabd59282e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454552dfcfdd4c0f200ef9cf924e11ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2e5f3e4599eeb3f949da853d0e30f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfd991826cceaa33b52ddb09d3617f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9df8ff4c04f178848043e58989082c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbc2d28bc857e32d6c1f7b765815c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d63a4a766ec02a5328e38e467979f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04c2c3c178c1558a19f574bd4967af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1223a801434fdfe9a850f96e5d1e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a387bc254f4d3492749c659a5991a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e13c55ae398ca239ac52102ba31066621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea8c3b55b10c57401bdb36ec1ae8f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eddad6d618ede9a05a314749b5d42b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303012b03955da3a81c976af3f81726b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97b381da6a254b6ab2922102cd3129625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f362b005c6df281534b041f8fbee3c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4815337ad8138edca0d9042073f190a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103927b95107a6cadfbe4a575a4a46af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f87b3e67eedbf7f658663074600a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089518be5162ab1af75f867c56379216630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701057df50ebdb89aadf781edef0cca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f33f0c759dd06d3867bd27b52cd8ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0b82eb53ca6425cd512daf889f6d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effb23806e89415f39ce75644fda299634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dd2897f16662a60c02f2317904eb0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11459dc6eab448d3eb79362ea34340e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bf9bfaa50c80c554989c0a4472637637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154480008492a9151448561ef2c271c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fbbfc82f619bc182423086003834e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4773cd18fc868618056bad21b7e56b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699ef6c6828538695bd451b24f81c19641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ce9c07d3d0c8d309546be0e06bbea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a2441e79c97dfc3082157d91df3c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d73901161e6aab4f01b2644f93fa6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730880136cba3c6fa6b0e89a19943fe7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc25a5c256c362f27beedc23b5c67d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4140e90ceb2a52c7c8c54ca73112524647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431fd8bf0dbae6985f0b07de9b5901f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9d9a53c596330c0cb58c3e962b99d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bc5a29a6df71f0b792032ce553adc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673ad3748e1cfa9ccc68415bc117626651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08a41d2633e08ffec194fd1f19a87a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d4e1c070ec5a842485eaca5f87bac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dc9f7c16946d587a80ff52ef457aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90c35d03e9c2797857528d763d9134655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c41b577530a380c9114868f67af78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df1aa3a77e983f46c14ca6bc31d31e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c9146e9aa32f717b6bbc36300cbc5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f40b342d40ae3c79edcd021bb6b125659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faac8c2b61aed0a7509ba8e1610763660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61306f3c071c8773d7c71fe0e300ae75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af969077a6b56b756f0ece3f1bd7e1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b27b5b3a039489780a2fc104321eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118195c3238ebfd23a7457371b928e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b63666a853073c465883368d238193665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30858d0eb4ee49ab0bae23083763d40a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f789fc0c179ab1435de9a301ef185667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbfd3abf7cd38f8156718ddaabb031668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222ead0eef6d51fced1e305a0b0e227669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b7837aef2e950c01fa1c2da032721670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee65cec252e000bf6793bf71b594659671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40c89b1c4ec6a8f0837f0e8702c542672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd604a9a240f8d1dd5f0aa68b45bf5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e679c78d6ae63b0c641b338a8c560c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583511023bbed177cee7d58e0aeeef43675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40b149ca797f86dc62722134a869dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53266207f65a3d62c87d4513f42abbb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0f825233f48e83b2a79e56f402e92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e94879119248651b8eafa1b609784679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6b801b64aea8b0fb85650338a47ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd021be9e87cc61ffcc3c14ef2cf93681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be9649f3d7d80fb7f3efca1673ac3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fcd352233464a491dc8dd9bd54353683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf512c792a765bd456df16f3256ccc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f33ad830c449d8ca2a2bfdd737f16685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17576465574d5a865ae82c0311acc39b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b2f6929a25a752330cd1bce0aa825687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c572a581cbb75bfdac0281afff84b9d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc14a07ce783bbfa66364a8d0e731f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d56bb2bc960abf6a78750b6d40ba0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c283916d207c434a6a26ad8507472691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdc614644305a93cd70b9112c5f86c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3890453c75e40dc2f1d5caa2b291cd6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a92ed5d09690c6f9b824b991d946dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a8e9f8fc1be5312700bb882547480695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913a1f512b6252bb0c23cdd06c58397696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd7761afffc003d789c60bc8b5da34697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fca26903a5599ba558b7054789dff7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f51fb7d7c5b5b7ad910b175ce45fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502dfc1aa0cac75d379fa3b593edbb3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652b68d56de2bd400fbf7db1e008ffb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50340eec9ae00eef5ad48da3c8765b26702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42253c9a2ae2c85759c3d2fa100b702f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6082a7f50d1c55c9833a88a39f277ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c779a5723c17f55fa6796a63547038d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f16c844fe18532e63d3a961eceec1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d874ce9ba8bc86f5ab61995de6b2cd8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f85b88c2298898cb7e1f9b1348778708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d896cf1ed2639e6ff1f922047a06e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ca53f6ca13954996ea405f1f043fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3546cc4ed1024255fc3079750a168d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492165d0c902e3c418e64dc5f402fad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c302b711997e2d9cf2fd124ddf2a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e66748d0a823ec5899d3bf3bc4ac3e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca85842e1c6ec5af930916fb3f7a9e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea970cf0c3cce2eedb778a38bb6b03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4cc2d1141366076116019889fc0bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9209d268b6ba25f54f08594deb3e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1465198b921644c667ee863f02c40d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08c4c23f23936a04050c950be81492720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284356d8b9004e4b5c13073ffcdde76f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550e591c8bc2140be3b4c6e6ea9b62e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d32f84a94a15f2e9da91931547f61b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64eab770fc69041ea9263a1c860395724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d446eb405fb9ccc6a0583f442268ca1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18127f999457384e093af4326842899726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda826c0746e66a53024e3dcce4f8e0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd406dc494f4e8a129f5facd93b2f51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec714eaad34ad6639d41acfee4b5997729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aeced90481046e5a4f4689239f6b35730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65bad5d7aca5be15e0ff6e3dbb0d2d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ff813c57b2181e38264b8f45c6b9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d523d32d86572f3e1fc9ceaf5d1fd6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531be7301991526746b823df112fa78d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88c020819ab7464e46ce47fcd3dc13735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc44fc0c07f7ac66cc9a108c77a89f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c385101283b034d365cf169c30c256a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c954a5d2f1d88f18006a7ccf984f82738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a5eeab4d03f1061974a0215e2515b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0427cc538b7c80f53b504dc440bc40e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa268ce1a16ad997e502b2704a9a13741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c1bd7ec7bbcc69875968e5b997242742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a378de5eacd14d697e31c9dd59c8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a144cad90104a481012c24ea0a648744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8de4f3a23bf1e76ab810b8dd1eecc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abba2410447487360515fddef96c653746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c1ae7af50720f63aebfac0390c901747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56bdd9c35c864b395140fbec5c9eab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361f2e522d9f0af44324a250ec26d41749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf5eea0d657ef204f79ea0e76c2461750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8524b860a289ae158c4dd2fe070505751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fec2c0201c2a47814ffc0f6dce7522752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f2ca226b407cd9514e58555177f48753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27a3fa1869262bf0446fa837cf0104754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87122d317bc10ebde5eff53bfd890bff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488e6517d5ced6b9b777224679d083f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf59ee5f5197e75aab5e7b54fdb2a67757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a65016b7732c47ea4dd830a28dbd9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992bd2991afabfc7abcee9dc1899456759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134db358f6aca9e65a4c1915ce8bff6f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991759efb1c66e872c6fd24d1e72e8ca761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b42e9f28b071b414e3600f2b1d63ad762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9231fc3a3866ffbb4548929c4947e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f5b06aab1d8e522004892a3423113764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfe0fbd310b71a4305aa93da16238e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc77e246cde8dfe7368e8aac90c622b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6ca56f04c9ca4e7b5fce5351f7cd4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e65fc133e6a99134a57e0d2cdc9b8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bcbee869c8a6a691f64cb2ae5699b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796fb0f02c69c14216d409d31bc568a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2dac0bd7f255a93da4165452ca114771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b82cb5cc4021496eea082bf94b74f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8079ff96430d936d648d9ea63583f81773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>