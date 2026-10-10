--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4d472f64a296842555fd189299c291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63d4ce7b5f11617a4388f44ed5df162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79b5a4f79f9837c7ab7366840b5fd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2b2299447b82f3a2c900cabf9e09b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759789a625f329c2691a0b060175fa1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3883014daa671a2adf144a9bf22cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b91232530584de7228a1f7d60f9ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910dcd6e1ae0e2bbafd6d546f2fc5ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccaf354fb0d138fbe00f6c0ae850a269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de62a7cae723c60183560ffd808f37510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44104c8f5307ec8fe2e4493a46e58fb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49681eb6d97b28b514faa7751c331212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6554661b2f2b3f27168ff9f05cf06813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fdfda56acaf1b3e16f92fbe6247ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a880b3af77a3ecd303033078769c3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bc8379320258af310efd39eee32f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b871e2c5996e325c1eaf585de57ab8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82051d8fd719565b7e23cca1db74b8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69d1037dcde5d1db605c74531223f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc295f232eca9db9c016da0535180b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb547bf1c8430ecee4b628fa7f3a77e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9556a6f84e0af7b1165fadc268f96a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a057f17e3d2e8e76bc37c5fc6ce807323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4390e35bafbe2cb258cef874f50a1e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696ebbcc20061d7546bce32f3c21cc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df05fe46bde24aab0f920e24928cb2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa46a293a92e3a84307c300647ba72c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1694a4f1a2bc5f884185b27e165aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb84c129925ce48bc6f94c8dc17ced29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04108464d97896458cdb6ad20531691d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e2cea3055b0d076397ca14c1b915b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659d448a22d54f8058c47a97c42be2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd931817f1b301d85c813b3f82c46633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9973a9723233472bbb338ca095974c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351517097f6ae6cfe554daf6f48fa2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541bf68656ccf431b0cdfa0430925a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72a38f24607d424d358bca144a03ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64701861d39c5b83163d155766416b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0b7cf445625553f8084906c0f429539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ea6b4b48a8b2f2b73dd123c121bdc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9154bfc0455c8ab66734f4f02404541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e2f57ae47545edccf943af7c8d8e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1e9d3cf5bda724c5c360a9621e40d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2833f8a114f6514ca7820ca27655a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07278a1fab28c0f01e0676714a62274145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79269151495158471d27178344bae5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42a69814c1483ba636f981d1b9e86847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d555eaf3c12d48e43d7ec167e97cde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24809da316c4fd4da730f576049a3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9a009d3b08d7a53b2de6eb6cecb5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c98fdd85e7bb20de10f95ee889585451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe188539123cdebf9950ac30f0ddc18e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01dd0acc4de5407f4eb2e5fe7b6b8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5cd839f2351fd24c4874b8e92d5fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d450340507f674ceeab388c2d9126c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651be4a432c4a2b683d2f30097d691956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f0137980390de2f22144c3eaab09d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026cb18a9e8746aff82ce04853c01c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd9de2e72d32bd40c9b3384c329fc459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf73c779f914a21402e3ca03a82aaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858f372c30cc7a8377e5c2e44776c2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65f99ebdce3178f1ec8b5d27c0f85062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a8f349914c490d7a445d7108e1cb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbad766bc114b47ab1d170fdcca24164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cf483a8be3aff7528d07c3014862265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34e6a953a8286bc839fb6a8c6208dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5acc492d065fc2507a37d9a4bff78167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d92227b9b4230f718fba839c8f621568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed972ea18f95a13e642b5d200532f1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ac40b38b04460c84126ba2048c36f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec28adf0eb7ccb8fac88ce45ed799f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaed76a1eb62919a374637a467bcee972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb553565fb5f84ffab61cf7b01cebfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcfa10487b7428aa6aa8a4bb6cf51174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b1017afaa301732019b80459b745a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7442abe6a339dd37a564f90681b8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac41e1f8b658cce8f3d81281187947677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996952046f4a535c93adb2b1efb9163978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6384ff3ea6cfe83950942203370b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97f9ef5b022ea557e892f0759c0d9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202623247e28b174a37dc19444cd881581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddea73442d723a788c45ccffcd0b8c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032aa1e1c2a04fd9352ea78a40cb693083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b36fd8667500530f0aa46cd9f07de484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1423622e93cdec5e8a753756d18d50485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7063bbef37f73865d363c5eee79b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b0b69bea7c15acdf2601c35ee526887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d7ae9d17f1001645830ca4e09234988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fa33f5dd1b6ed73837d359c1a6d0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8866b6d6ec84ef48ae881fe884b2fa690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb07fc609a87350155c94bff13223791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b535f14748fc9010eb52ed2efa01b5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67faa2124979f58fd6a7e32fbdb3e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def0121750cad4ea6a2efb78bf5b91f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91b7d1aca74af9c053735d1d42104295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5ed83458293bf3340824ba304ad4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a61c196b4891212a948fe579c7994197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9ce3c8e6e0f12f0a522a5eb138fa598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d33e5546a6ae9c034cb53e56b106399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acf5cbbb6f3f8dcbf4251799a18dd3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be17c70eacf2d80938b2f5f90fd5eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244babb915f15e04d8f1600ea50264c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc69747e76164009dfbcb0b2df2b45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d954f7789b36a50516285a70fee62fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fedfa1e4193b15b2918a225984eac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a602dc8e6b8097eb1a2f57df2dcac2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad80f94a0210081ec69511a474152d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf80292a908aadd4b4ca4e2e876dc7b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29babcb1c98efc3d47aa9de33eb2a75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a650f414a0e2f78565379b68041900d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cbaab60513d13ef13d25ef556478b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f8959fae4f31909a33afff83d0515112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209d7768f63c0643393e0565c616ce5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb096a2ac984fb20e1df7eeb1e994b8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906909585717b65e6775f287f67cbf82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a4290945b2353d5f5fdce9915f1a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561766712800026fbb65a67cf96e742d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29614495b048124ed79e410c892b5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eafac6f23b276a5e1632c46bb9990119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b282ab54ceefd4f84402f8f399b3ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ea4f8638fd3b911a9e79fe11edcf4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff23561b5f93a9cc4d3ba759c0cb60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722722242e3a734b264e4917dcb47cf4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350272088fafb939a3b69bf9803f1ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feceee2db97d9b3092441795112ae1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b36addee9e55e714b39e1faf46dcff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bed54169d8c8a70a7de6b2861af55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49780758c1f473210d2ba327e5f5a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9f8e5ecc75ea7713dd4d89112b015129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844b491ea1c8b43f2e7ac52e74d2f5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c8f283ebc7cc1f47b1b33089fae63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092b86680f90d91d5b1c414f10e658c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758be01cdf5e729faa064f5d85955494133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5b49fc64ba0a4cb44b5432876ec25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff0b4c4fde67ccf9e7d624604ffb4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e6b4ef58216762118ee7059e98504136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d6f8ce4b481a850df98ac93cd70ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476a80ce34cca0013da99e0b1d5df95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfdf3e828e659df3e09fc688c67993139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83c22f9871dd2d6f3719ae8e65de2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd051ada75e4ca94125f09cdfa459d52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab37928e884ee76842073d2e1ccb01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85ddc9f46f03fc12082709286d8217143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78023a453952c7fffa48d71ba0ca5fa9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4def773d3eb0a5596c3589d9595e7ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936da6a7bfcd9c00bfee0de0add4b8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe256c6fca3f95804dc3ea5d0d70b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd89a1cd3b3faf4b07e84148065ffa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d497020ac800ff67b08fefbbd613f6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb2afca5f5315c16766698f057950e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bef54247dd32d4d690b7028089f0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbc7a04249b4467d29fbaf1da6cfb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcc1c72a1c40b2f6cf69e31b8cb610153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246204ed5fdc090135589e87f6091fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a856f34c56119f853e0f6a05d07c2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475352c0a867e930d70de064ace9d53d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9efc37116b8af93729d37a0c6311bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975de90983d8070470ad7d3d47ae87aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46b94929934e02f4a6233a41098a83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c134dbf3a4e52ca916b09972a8e7ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ab58f748b2f254044de5ad6bf2e37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd425d12e256ba2e348a2886cc65b61b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152015fab461a6fc769556c559fbc3fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4acf9a53265a52163ba55ac2f6e10b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665062e4c4574fbdb4cfdcae35f19b9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1cfe92318dd2164fb9120e83ff3a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935ebfab2d68409810de620d954d979167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee4d04ccf6b10ff3e13895c97dcc6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2c68a061723c56f6bb51fe3974289169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b57d5b6c59c6b94b9c4c9dc447b89b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f45c36d35518bef69cd941d96aa2cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e95b6f96c24413a3337b64fb76beb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd7ed17c865c69bfb9d1df134950f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762778350fd4661d1ae4428526b48fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a83931e33463643edd0ef5278bf4af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63092399976c983ba16f80db47fc9422176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b2480c36e385e61dc7325cddb0268177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698b4a92b6fdb0a20a01dfbefd7cbf8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef4348d7edd9559d23dd96dff5874d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d514c5a39d9c74a1a2e8c23b75e32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17309939c20601c8fd53fc63708ed6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0a94cc3422f79f939e7f32ef2efdc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39d92dafe4b2b89bb6683360408e95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae80877c680399353de493be5e48299184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eed78164332b406bffd420b313d8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa571486d28be6e7c094835af38e3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b18d4690e6c9a3592260eed0ef2cbd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7e536fb852c4bfc8f806a7a25a238188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22359b6675d81634701e9ebd3a5f2c55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b013634db430cc5119df6be8215b57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbddd51e16f16f096a9284c1ac9806191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba042073a02945b12922c7940544c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6ba048bee28a2f402c2010d2898d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d150ef5f0b7da119538a097fcf9b9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d4d1a4f9d76d81742353c6e95e83e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992895800f3c6ddf5615704b7407432c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f2f37f7703dacb304f048a567657a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6250de677459ce3e2ed47badf3543198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69810ad2eae077525062da47e5382569199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d54bd13257cf6d408822a3f277bb1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c6342e4a44432e88278b051a35049201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb89112bd67127c865d83d9be5d1abf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbd707e3d01372d87e0607fe560679203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5f39e87341e7845b99a2e51ac483f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f771511613ce1db4021b7ece7f00d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d84cdd351f50f7020580a684ec7902206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbcdd1e4e19cf33de6407fd15bc5a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd3e0575a386a0e4f95ce68fd96ad7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01b6432ce8f90ebcb0e976cef13af7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42f24eea0170d8357ca94cf04a193c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3a918e50c8d9894a5f03395c3b927211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9e4ccc0f2e7fb2f905153be27f7e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65705f66bf28f641ec6c22878c5f72e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de740293ebba8d5beab2f8a9193c224214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375f0efeaaa5923013116fcb949bdc1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d11464205784a20151dcdf37b951a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782ad0c00b2a9f213bb988de7433774217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d81234fc9e14ee4c3be9ecd97dc702218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf66fa25f85a7d2f2f5933a039f6c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ad19816634e03580475720e653dbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dc90a018469e214191c3dd2780287221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a568b871a4390a31a83c98d979c21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe72a018a755ac9cb24aecc2316fae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7459a991279a8a1e56107b9814466e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047423447dee92cdc95ec88706796254225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588689e612826f43e310df5c21c7c943226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3abfb7c785eb773ce6931c5c742cd1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf0ef31e93c0b7bf9c156346dbc973228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083796c61decb1238548ccfc9cc3f8f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb28e534dd6ed1e5b5d514215023bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cc2baaa617e879cb6c7dfd802c681231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d980a11e47db1517dd731ced08a966232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f6750d86c34fd2e69a04d44b97fb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d13c4c4a1b17719e6a6ad8bfb6c6c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04106a1939e558559444a35eb832707c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13036c338ae1bc3244a6f9f789fa2c6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543fd47d25ec62697c30e7ca24c3127237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80c01de6661c357954bada3544a6a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5e4aecb38dd42d9d9979af3f7a427239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02a84f30e8fb7359f11e0a1beda019240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7b546fdae34d90391a56246ad943d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2d85fb6e270ba91c4f2deecf8d408242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fdb364cd59d643623e7d614ed40f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2f12fa35195f459720bc832641fa6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d051c796a9142cf1bd992e4fad1006a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1131c4ce5ba4210417b5e2e97566d7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76fa6998fba6914271ad4d379ebccf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee3de7c30919a4ea66305fcf8c8ac8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872c9b705280eb516e838f66bad2a5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e268783572d33521fa8636f9a06a668250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae7cb3a6fa98fac9576c7990c22abe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd1b604376cb923d0e851f4fd2a57e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5fb788c241204cf0ee1d461b3800b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da491d5ec406df2d63fd4373f1d71f82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8403276cc7d4944c5a1d2c69e9bfd1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750d3714f56cf133ac5cfcff1906621256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae73bd79c501cd91d7566a0c6ca9d72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6868f5ec0100fb7b63f665d02ebdf0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf9bc3199dd8d92e14b6474e3eedba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42f5517b2363e11ac04943d2e0d4e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e76b554845419ad49b0e974ab0a560261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dbaf3e4cc4c7b5b0c1776809f37a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40daf819651b82b48259c649c70733263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5678be138f24650b8ae2aba771d198264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecdf6af4815f89db6a2e5f93f1738a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cb253b191dc7cf307abc9fba41c64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe8882ae1e823d3b21969ff7c8c369267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b428e4f5fbadabd940df71980ad953268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080f290505449982c47cbaecdb9a0b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e0c94a634808ef60d9ea639f26892270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684395d234faa28c72c9977c9d67c46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf03d88b17f94129807fc83325dbe8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9548f7589e3a194d94eb5c2079fbda0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1e5a7541b193c9fb25b4a79f282d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a6c6437d0d8faa8876d171f70a984275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441b74bd834401cac99abef8b0f40f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e686401b240954f6152f17cb6b3b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2def76328d9ba41d4ad688948e005278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ded8779edacca438427048c02d70d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85692c496641ea08c103a51fc273e741280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd446c38683bf5053aaf852c1f1e7e13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8b33ec1c5ba31315c349d2b2c3642282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32234b50aa42a62bfe1c73104e4b5046283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e64df449d1b8e00ed471e07f03aba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59f035aa1ca72e8e431b284717f794285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b293a65e02be9f976bdfeee684633ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f28ecdcc05e660963706113a60958287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e5c12e4f2c33f5fc3bd0685db53d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25092665500c9c4dc45d3aad9c86e06a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c55bf12a058da39df12c5d58b6584290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fc695bca23a7e4cf17062a116c63d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b6dcb173035d45f70940d2ca098b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb792ba7beb4700c81c5d19ffa2c52d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231374ec38d6efe8ab930a39a2a1b2c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd5713f841edfdb839ce2f86a821cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab167ad05441c072a83be99452f4a99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010bbfe61f2df54ad7e2236cccda1fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae76c95b0f72da2fba212763904d73c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eccfe789781b18eef4f24446942fee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dac34e488d3233192075a6e63e711300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2773225d2db10ca0c117cb66992a14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c66cb5bd9dcc599e2bc02021ee31e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2631292585b92b633e835bbeced6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa34a00ae22b632682d6bbcf558fdc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3123bb93ece34b004539b7dbde5d35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168aea1f095d8f7e053b18192e22bfc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdc3012c633ca21a4feda0d60237a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1caf95148c0509a6518ceaabe05c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e641cc7291b76ac1e1a712a74d2e365309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f083195cf5f42eba0dd9a61f5a8a20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839d76857c62c3d61e808d020ac5d87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386493f964f42e6fc35dc06b4a38590312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c99a2befd85dc042372eeb6cce8ee2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47954c3a164ef5e69da8c23c6d8cf3fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af65daee1f8f8fa321db360d93cf05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb085bd2901ad0526f9b7c0894e932316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b7dcad8c6ab2c8edfec5e6db55260317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70252fd4e1ba5b0a9fb90352919f259318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42f809a250510c14226406bd8061bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a302c527d897ac1c9b94600c88c288320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f93da2f35cf045cc537e2b09738514321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec452be2b0a4a663f192534e39283e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d235f3320cfa32c8d8f7de0c9b0bfc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8577b3a931093c02bd7e3158abb32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeb6281ee3d8ed84af495ebbe07449325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3230a9bd3b9459ca1fd59a7c41e4138326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f1e47fafdc718c763a23c8bc777cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a40b1fdae6afe1d4c1da5b4d218c85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf601eb727686cc20b9953d4b148100a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b245c47b97d5798a928837331f55490330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7fb971349ee9c74811ac4b8fd52ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdb00624f2ac26c339b0b501f5e05a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd791f719c49fc4a1854a1cef41fd00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65025babb4eab41fd61921e9ae6f450334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a7e5ef32d3edd010d650e1f019abc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6ac1797ef5f9c6b0fa0d98261572c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ff6c000e92aa1ded3f10181d02fa9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168f312f3f7e2ce666814bceca79d20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970d6dc497e17fdd46301dfdec90e9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65da8a370ec40aaa434a30027ee9348340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cf7f023d1389fe6df4b2562e32410341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6b509a47b2acf4972d56c5e8333fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9e94efc646198d705045eaa523249343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b28fe8c366614588a6a9d8d7a3d85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad0886416f6cc910314229dd56313a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd37449b359ec5d4c8042b98afcfbbb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98b77d7b0510f58c77978788fb61e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65976ad2037830ec20240273385e0da5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9bb81b8d72ba61e16fa4cada004c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c2b3f24b72d47e53a263ed1aa7dac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b99d0632162905afc880bd06e813d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba85c8b7a135bc77e3d65f8e7387ddd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ff7e4670b93d30dedfc3eb20ab0b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf0d865099e5cd1ca2adb138a9e709354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f4d2d9b39862a0c26d0514c7fd71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585ea3782b7f0e53266eaf2ef30d6a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1dab391315f5b159af3f43aa96ca2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25b8431749d731860af8ce0379e048358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0f87db3ca3926e3e25b1d01f23e3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f8037f338e5bccaa70c609c3397e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d5badab7e0f5614483d16ccc9d7b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c04f3dfcb35f780f1ed2b8f2bbc886362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40765a551a26ea027f25ccb3d5b53dba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97b8955c896c1cac6e4384302623d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205579f7ddbced5d09d35d9f5d80e41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f70be30fc69737b33fa71697f1c395366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f66ae54dcc8b493ae260f4f0c47284367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49c81938e774c2414129a7a920d1f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4439efe8c9b30c7ef2a3642d7c805d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0cc7c23bca459e4bc4f47d1b15a59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aca86dde35173da9b45f58dc8462c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4724395a59bdc74d482ed4295d85732372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c7803ee7e7e0586298f07b4461874373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9594d07d704dc0fd2c34c8c927bcc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b677ca715bb3be11e857eca8ffd461375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168513720b833df3d21967aa546c053b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5de6107f274c0b77b01c09ec602ad1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569955abd4374d442732a8b20ebea805378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e76eba99bd2e6878320b4be77d5aba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebf1cf500b031aa0d37ddac1e9271e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ffd8e4c77242b8cb736d98eea9597381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dc1b125e874a7101111ede3a982a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea37cb29a6fde242546827d68adad9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80579fe7e56606233765775aac4369384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd517f2e31e455181f8e8f497cf9d0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58054ba95e4028995172c9ecc501469386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668317cce2fd6f39b26a0fb346243ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798d3dfa6e1c3f067b36197a069e472388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab941e9e0492b763c5e1a721009b5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794f081f656ab2efaf7c7d8cfd3f8ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fa12624954fc6dc2ae5ad1e9930bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b010a6c52e563fb71f85a5236c8c933392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc15571d73d79314e0ba763101d3e27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb3091bd816c0f54a09b13597df4b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6437b460a6a099b7f3092fd8d950f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06004668b5c389759b9ce831a77c7630396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1785e05a2f694e9bc1ff49bf261fbe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87143d39986702acae6477416ee9f060398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c737fe345cf135f92f4fb75f97b9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772823b4098fc40b774327e10093b47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d3145e038127830b6daf876a2138a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f2ea2fd5339c712a215e017d9cb0d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3e2c04eca90a506ba10fe11658ddc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8255bc49586907bc2a3d1742e4943404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fd463f58fdcee0b40fd5918ed5503405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4ce15e7c5773beab5f8db2af28fd0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3aec682aa1dff510806727e74c8a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9646fe9cd69e5c36d548357d25f56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d40529d0eb06bbb136d3e1ff4e1b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18469a730f132d1f2523022122ce201f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d0bc4f1b87eda40c7b98e09a239b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe27fefefaecb6bbcd4b3080ad10862412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896882580ecb932eb8fd6d221b6f120413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0738cdac812249a69bf764e3ec01b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b979779bf6a8d1cc928d1f06fdf6ca5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39e5b7b3f6dbee2c24a0a49d1e377d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c54213d4e22543d9b4186cdd64535417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a133264a47607e4356f9d5d848f004418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefa29017f483a46b591302d5f6652d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d380d9ad949e54d8b7d7aae11894b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f80a79f5bed09a8a15f67aea6ca842421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811325077f5ae93a59f7fab3b9dfd86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08595fa824e9c9365ee5fcb710c2561423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d50eccb31faa4473e336a05fec2274424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc3ad79228ef679896575c06e03076425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e349539e6d3b826f33a5f92c3b4c62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c959b3031325d77d0a30180475d79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6699e0504f21db9b271dd19920638e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5cbe0878f80fae593a6a926b6e69a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aa2b1b0b1c391df58e6dc3230eea4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecfbf03cd1d6333199c67c27a8bcba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e70575d10687c032df77569e6f676432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c56fb491401741279e18dea909a10d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc981361c798e43bcd7027436fac62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b3c33f5ef4d571f776ed72d86f1fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d1e45a2f54cf9969b6ebcc673e68a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41586112ed17fbab2f963b0546502b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccd3e06fd1d26346bc75bc20b782bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a5634cc678bb137856fb24e61a1bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddc5aeed7926d5abc5e5ea5482f156440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe36c88cfc2c63d780fb67bb65a38b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b899765065fa5adfab39e65c410219442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6f028ccbae31db84a2238a884a75b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4672793522f3465d50f91baf92491444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89138c8e38549f89526df32f3df60a97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7d27e897cc6f4c25c34d60ee17d26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a647a6eb5d02ce88a3ea8dfbd1db82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ea699b37e5c424ac7c6bca7891042448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85753d9fb85ec93369196f1424339c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88ddf68efa051a02ea6f3811c5c4d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed362212576f20ed742dcaaa9b32b6e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d3b304e0ef870a5e1b58fb43e5597452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378fc98d34dc1a69ae9f32e0830c964453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931852f64ff46315a2f573539bba6e44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844de6cb64da981ff8e0bb2217d2cf7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d85e43ad7b828ee66afb6753712e73456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a812f7afad463c412f086e84c298bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4839ed4dfb96e6fa2e58a8098bc1d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba80838ba3bef40d0dc31481176ccab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ae1314cc73b45cac63899676f5f27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7741c712b3fc3f3f7b2ef3889bd4e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda04a9f7c34dad3d21b73b7bc30245462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4beb800e6f14a2ffe1b33080420c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84458c63a14347e7482e669881aed4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeb0420b376f73a85ccb623ed54e90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489bad68cb9ffb4ab9c60dbf1512f07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae9e8e88719c2264ea3daa7ee7407f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d18fbdb50730c00376cd6bd0f6c582468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a640bfd804c412bf03767491683508469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396288695fdd61ab24de2a61da0e8ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff579b50e81b13a2ca10e9d6c87540471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfc30f23d1216c85bc1c3bce248f64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff89e15dac7f10796bdf14fe581027a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee87d5702d5c9664f386996ac37dbd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a87de8b9d7e99046c32d572c74fae9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d6a126df84b74a6efb6e616ed9834476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bfb5306981c67e7b2bd6c49fc3885477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3964024e5afa1d1d21a9b5f6139901478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f064659ef86c0817ee71480423c2a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4373c35837d5d2c4cb0d443dd606fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea9e18ebf3621f9049663dcbe6722c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59f4746f051658f7e478f3c2b76366482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c00db042ce47925a1d99887811eff4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d5819b2c6390fd0b2147b4e96fe2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654e0fa9bf8ddafae5e2c7447f2b1fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e586877dd5361f00952a3e59ce65a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ae17c4891b7b6ade043e859001bc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feddac4660feb5419577c6187d68736488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f0c32735cfd720bca38a514950caa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64246e698bd6d68d8726bfb9fa5aeb6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084daecff56ff9cf735beffd9280e2ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321b44eb1884ca7d774032ff597140e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7cbc25fd18da1c0350013b03808a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ad79cb33aa9e5ebef8f24f6efeea8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b9680cb1063a6d76ccae16c2ce3a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618d622d35d0772f6d96fbb73fdb79b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15d17379282a6dc6040c048175c8be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc55d0752c875bf931ed89bae57e30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532adb9afc71a535c26b1a658b297d4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a4090f41d40cef83e005f6456517d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01db1dd8304cd6fd8b52383e4fe252a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ecb0cef9f1db2e6a2de587d7f692e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2295fa9dd872679081fb03b25347a84503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb223bfabf71f213d2263ed2a755eeda504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0e804ab6a271fdf1bff107a6f77f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b5b8b92bcd8888d0242d3e9c11b55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a187410018b118412655120bf3e76507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f00788dd2e40e85da82d3cac171ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db1fd8d17ee3091b72a44f0af7e19d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb758e7714cc4b447ae0780abc880ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181d4b3836f21fc83b17051a5de588a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef97a2cb7cbbd0e88861e7b36bcb90f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29115acbb180d12f58f90eaf366b7284513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e3da09788a382a5c755ffdac6bbb3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0c3da97c9d6f056847ecffe01c12c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525693d10518e0eb4e270c5fb996c28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147bbe82f67844470ec0f5376b9dd58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d5107837cd317002a9786334a8a10518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d7582df57d02ffe27420b27547a04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227407253dd0b8e4d1a7ebaa884005b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208d08aa230eef492aa8620bda76f20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d49cbc0b25f499b4ede30b155d0d40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3e776bfcc06ce13004f762cadc9f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2e66e65b918583ca2e6554f64fae8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de759b8b38f6d64d018e65c99b27a7de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667772217845d319e9739b3eada6d9e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc27c05bcd3d688a5aeca38668564b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7b87a26016776990467fd43c2d40f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd148f8275ef1e70f64dcd997c8e9e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c00ae1a90958caefd1ca2a276e1b4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82c8c22e82a05300609865159f65dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2b63785f3495d9a45f7ba131f7deb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d70fb1f51314072a10581757255be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad907a24f6a8c2a4768f8b030c4a7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51ed3adecfb21c35b023860029b213535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccd92bc4324b7806e3c94094e851e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55dee5007b3b3f11043f9ad81fc738537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6037386c61b8b4de85f4ef6331747538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0b65e0336870083c215e82dd712b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c25b7f2abab1b574902509c24a8a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874162c0d6a8cd2deb7a186ab667067f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c365434a796d6b2fe76eb689c5594542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54655e95e4ac4655cf8f8dafd9a30acf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b4034fb2b6daff84d69ffca8f203a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b16ee4222c564b8ef34ec22477093545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef86ce7941069a967d9a4b7985baa8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a50a8908a273d43a290b0e5f169e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449b634c4e1a8d0aedbd9d1dccf438d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7072a1a7687ec52ab621991580f8f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eeda1b2eb3ab0dfc1fd7946d1ffa0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac275dec79c655ae628014afc2f5bbf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceee334a835ccd6d77baad0271dde7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a28a43b197d11a7f1f7343a61d779e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eaac147d32487d642a3aac51f5b17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bf5e587b5b8ca82b04cb39a91eccf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c679973a934c5ddffb9ccde8ba6ca8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33725b464aaf288ae2c5a83e9af04a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8e860be4e8e583859d51149a52a73558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51af635bd2e34277feecdae91e2ccc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c5aadc4dd12c511dd4622352ff43e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684b8845b41226d1b3944be05c3b0e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbce89e60dd19f128e0a4a7a46dccb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4dcba71db2b139be1202dfd2341a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df6b8206da96dcfe1229ca92eccdd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437919bc729c4b82036db983640ecad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509b4ca2cb454d45907820b70e01cdb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba120fbb97794ebd42324b004f6408df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb667280e9012404c0aa07e16ed070568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8903b3cf22ce23c9d738cb4ca4742f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d181b9d1cdba86d61acd107edcc386570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6482da91959ecce842a49a3b19d7a61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f5d3459f69e8d20776c44b4f75ca1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f15413f4dbd506b53db75d619452d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68332db69a17e89ddd763807190e9dcf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362dd3c0e07c05e830dcc0f8ca137bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea648ab510d7aac580d3fb4ace2f9f62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7783920ac6bb4daea75cf4bd4c56f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa53fee42724512204b063bdf77537578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764d2127a11685d8b27d7548d9bb542579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba916ced7f4b1fce5cdb1aa4bdb24d9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0e06f3c983a7fcf1dd067bafc2f10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3375f8d7b68a0d2396804d8d6189672582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbea99c6175319ed47aa64f4f75730583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f26f651cb888e8748a44205f554f62584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09646c1307dc11fb3d5482a4605961cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3870e7fceabbe2647ccc4f1f8c8684e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1b1e3c35c935894fe0843c6e404ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbefb34eab1091e3168c054f1923764588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57417ef790c590cfa183808af26a68f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515802aa55ddf1a43cb4698fa6697801590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3f4240961bf12835e02f9d0d52a19591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27300513c8738cf4d02435d4ab5647ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3c12d117d0a763848f28c81e33f19593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22be0632fcbf7192d21bcc3615301d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963b85c92fa52756265d6a85e5abd58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38c36939a527062c7a8a1b89449d2d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603054de7abae791f280df7bfff0b27d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6775b417057e40183ea749938de57c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afc4ff601e4accabf8fa3a867ff1e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a2c7052393a2aca35ffbf1bba316f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efe50f0ef43738f415de0f8510439d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269259b2e030d26befc1499479675621602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c089074d6a6dc76f65fdce47c2b466603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e147d399c6b2c719fd72c32d536e7d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0a2fe053e5fda0b56f4a19b57ba2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbae035d432efd384839a038b6c0cc0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca053635426a54178dd9eac25a03e563607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e21b8023efef4aa8b5b00860e3477608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574a57baee1e91121607415f8487892609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70865cde9ed15aef4d257246cc67737f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f48816475b14c79030ec1c1684976611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f48d16bdeeb3a755d76f616a25c00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cec7addf039b27f7a11cec9252d163613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922d03d10efc88d3955985f85f76dbe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde350eb3fd6a8a614cf9a3829605cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654a8cfa2a64647e2616e514dab1097616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e74f44c9a3f46e40c6865458c77fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6ef5829b2be558945e2767eff86c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9186ee7c8a6a03b168735543eca0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e03df94890fd3de32b1ee3c80d96b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e414ecef344ccb4140f3d980ea1c6ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe4cf78dd06e9f89c97c820ee796b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff89a0fd68a3a0c75ebc9d6323d6b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d847cbc8ebd0f2be2c606db1ab2b55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84bf10c568c0021f7ac8123636f99f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb7efc6c51501eae28987af36ba253626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedc7404299e08ae17c53553d1cfe2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29751be2296d5691a6660faea897ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fce6a6f8c1ee8b1627b086e8be281c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde194709878c4cc1b08c6479497752630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25396a13d1bcd832e8fe51f644570d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5be9999e7e9d0d9755f6094f8b67ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbaa8656a0cb15c78dd9d4812f0740633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd591761d08026f210f211bcf07605634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aac4cdddb8ab01f9680ccbd530cf9a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e18e46266451a08b8ca404ee4ecabf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9f4254494fadf1eabe51e6d4ed1cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544de4081421819301e7ba8b0fb13f25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28771c92c7df33e6673967db5ae1e3eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820df069be936838f87333a2d9c9d7a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c7e39339fba9d6883c18a0e6ede2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc91546a6d4a4863317385ca8e9ae0a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693499b5700a8a9c4bc6059f42b4460f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f0678067b1452033ffc0549956067644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d90724e461db8f081b3972ac9a50e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e8314501498767a17fd8aabb0b17a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2226781c1cac07116407e5d7103020647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392d577fd29146635914af1446c75de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada5d07bc047b6f46484be76fd4c00f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897096bdae8f70de22da48bb7501e57650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b0cfbf45f190cefaa41c5891b486a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d567a555476381cef3c062897e046a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27c126309bb3a274076cb3484b4dca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315c62242ba36a1880ced3fd138226a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7fa241941da715c6553d76d930277655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f8c18268826760e76bd16803bc248656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fed24eb503b1c4f154b9470dd538c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782b71fb99dedcd61f116771b75ac5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756d4ad2e3c613d5ec8361bd431cc6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d79de761e487ac35c2a5384aab9e06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91062085a7a70933a0b29c0a07419d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe80d20d097dbd3b22a5d647ee0ad4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eed763d3f8fbad804505a676e83e75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5321bcbdd56b871ade601820eb6849c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee01501ca889e80c9ba75869bbe55de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c48ae689a47d9c324b7f50c79dfbb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63982aa296123ec956a426d00992de0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd937b225a369c1ad85026a2ec151ad2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736120c54c9556eeece80de4a8139a8d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdd735d60bfca83e93b5e1f144d910670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8604afccb956e681103c57d5296a9f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f708570f0ee5696702a7f334ffd8f0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3982d3575cec1ac13649ce54f347e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54442d31ef1cca126780608ff9871eae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6065cd47262fb8e632cbbc5f94a8c83675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd4ce1d2a8883305c32ea6563eea43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6e2b8aeddefd6cd660d5999282c94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b29212495dac79d9268bd72fc0225678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf36c9ab0eb8f85f9d3fcf8efdff4c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ede94887036aecd22b15a26f8c8150680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bbd6d85df0493afc12a1a52e81fa1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d80be73419b8643397b6e502cfa0f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dfc67571844786dc13586ea737d81683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264c8a61c589889aea799e4765d8af5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0447d1d10a881175e4e30fa7d0279c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ee64e35923e4dd838c01db6e1774b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0923cf298bc434f36504d5bbd03c952687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e945c46385f19674ce0cf02ec627ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63ae4590f0fcc2eb522219c5fc53f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41a510593798d8b97049e1feb172d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed500e0ab718aa73a82767076d8a7f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834a8e049f32c7a727d438712d6bb2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032b90caf19354dc6a2759de64687a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378a37d16b9091d16f5aa0ce33c79d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c6f2498eceb2daab53ef4b471c786695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c4c9f4fd61d92698ddf45e40fadf6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308b8654d1ab6080bea382e903f1b47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd713c7c19561db8437d4ba255c89667698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6075640a3d8779870177bf63ae2aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbedf15997b9dd6a05683cbbba6dccc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3683d5a220b18a27a48766755ee96a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e669247ee01bc8f858550f7b83e1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b49749d1ef3502e70f9cf9b6f4e19703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cb435766bcb108a3d58f82ca7aba4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaa7d1de058b2db4244d48df21053a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e68a1c61467f86bf9b0142f4a9975f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5745cdc4ac4da8412232eb9dcb753e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acbeab5eb17f1ab081869972d6a98f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a23e766c113fd4faaeaa377bf03a86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b4719a75dba6e5216f10401454ce1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0af7e85ba9df118a8812beb42cc5a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c515ff44658745adafe76c00a1c66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92142ee9cf24a9ad87b9a75dc846d685713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab957d42032da49b000dfb93ca60f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0516306365005dea8d7380ca565670b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29112feb602048b5f0fb7d881b1bbbdb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86c5adc33c80496061119df6a2a106717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3be4abcd786f4af3234e802019bf80718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357ff1f49d85b8042955149b18e27ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671077fe6ae611120e07b63ae50613f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87236d2531126f757f2ccd3aab337d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e34a9729cd010cff90a4e18d9e37d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbaeefd891b96bdf7becc5b04ecb19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bb326a88bf646e246ab090710fc9a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca3551649efc5534f41e4450495984725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c9a8880186ccc16f9629c90c15bbf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eec6b7eb5b7b16e9fccf8e89ffb22d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b1110eb5c3c3631f3b2628adf382f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cb44067f1dd933a5566dac10e3bfc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2215de0d86fb97502dddfccb8bb23730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc07ffc2758c152c439e0f8848d22d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238554a94db3d76d20bc20965a625b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb018d50eaab1610dc68b5bc9cf0c0f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a427e5565c30b910add3ef733327f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a115abbff3225f8c934adf54ffda28735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9d823d2b0db65fb720dc5241f4a5c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31729bcae51eb686bc26749db0a4329e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0356e5a6809614a6e5d0c7f777b16738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31102e8fe856045b649367b0f86c1eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01248c267285f643911dbe80ebbf2681740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917510671acf00237b5174f6f49f798d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0a8667eadd432c0d5c3b04a3d0093742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a54b4b9ff7716dd4e963d3f7ba6bfd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca0dfff89326809721711b755202d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a21c06b1b999fedaf527e121dd76f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cccadfe2e577c096d94a7135f97268746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f979569a20bee8905f379ce9be2cfa4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7db3b3b6d49b1eb2452f884ae7b7f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0e8414f1c86f44cd3f3f1edaed787749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf8aba5674922f31c465add7de79d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7890ff2f01d9c048d297c5607b810751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a64a0dbd4c4aae9b2d67448a59403752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad532b597405e47627699cf0f47cf34753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92240dffd0941d71c8c0152eee8500f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abce7bb0fb0c75017f4b291b5db4cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23690c29cf5ff9a7aa7407ec0e80e0e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126b811d48d65951ea7607de33049ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a457e91b05777d0e97fdd99e68f6d64758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c0c9d9f6183c09e566b678c7c488b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9403e6dab9a48da949a984ecb228f74760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1605a9834b79af222614661261064ef761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878e87a205fd5592340775d7b26b1d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f2460e3a49c7d8d3837b678494a7a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c191bf119be6d48547b7794e18760764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cca05537404611b35d789677a24c87765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81c6ac3cbe6c54f007da52cb06942f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c2094f737474a5d310e5b5f99a290767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60b8b53f293fd02aa0442145b383ac768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2752a24ebe38796313b2178619b8f5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e55a03b1f83336a87acccaba8d0e4c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3bc187f3acb7129bdcf88da791eb8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137e635b93427e6dc940de6e5c297e1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb12c730b524efa42f1231727795d8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd296e87aea53d2b37e3ae73ac252c6c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f587aceb1852ace84b6eaebc88498775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456b8d73dfb734c4bafab07462db19e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08379b059492e33bc81630ce5d458212777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbbb6f8d1167c3f73859c37e773448778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945e36254ce51a9698f7301b1e6d0cf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f564fd846aa45d4ea743b1a7c54cf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396995b489a4397a16b3fe8e463ef79e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219621581848a071716232ce42611da782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cd3ccda8b47f27f51c55bb1e5b059783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8c6c80c778d950a289b8fef444777784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1389fc4686d0ca425bc44d1a9fca3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce99653d3b8aa2f9bb1b533df4e4ee786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57160113ebc4d889a4f4606cfc33440787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6986b83fe63c860a07b87515adee3a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df687002dbd4c427d2588d3ed73a2b18789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba4d256ce493a0f24f301415f3e662790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ad5a8c7954e563edb9eaa4bfb8d08791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24a6a1cac27a8e11a5f0d0768a88a2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b744ebac97cf8615df12876a2b132bb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e9be36555b37290a82d3ec1507d5f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34d4ff53d58a5e905ef598355f3de6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ad63a6ac4c0e30828a7dd4943b649796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1e6c802a59b450acffbd68452e4e2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9b812212dcb3914c2275a2ea7eac7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e363accd573a0f9fff32a393e94154799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb4fc0a5ef78f7c9eedac0b83acfa5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f930a32abff3284abd299eeea73462801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fd57272650dc044639ba1629945b0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9a36af98eef49480e3232984b3e2b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390346bc4be64d9ac7c7195b194d6c04804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd4dc2aa8946e6e32d748eae8dca41805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6689a673432d2d67eb968a5bef4ff0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31992e18c55848a91a462b0affd47d8f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5bcaabfd52aa5e899098059267d4f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace1e1ee260b6554208b30f771cd5e7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92518348c2ed06f8430d802a7265711b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861464f8c18327ad28ddf8f774062fa7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9276a467cdb0bb86fbd2239951fb39812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb231fd12affca235ef774af4ae09759813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f9ab8303d0d1bfa029936cc6b973e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ecb640199bb579db4e62ae228b134815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906b6cb53fd311e5bc3f8185043af7a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505553a746010e44ab44e3c0c1275d75817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214007c4f03ef650c9ffe75a1019a24818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f4766a58549f13ad0aab7f702ff55819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9dac1b586bedc33c1a68a5399e888820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11776ce971e5f2463cb36091b231f6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f493acb84d1afd0dbadd32510610f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ea9cbc2095063218dabb33a96b24b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1506066d3b0dc2171f2f741270a6e8c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4a205b702f7626374722c947031b4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961570fe826c022de660772a2810dc12826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e766d07c99c137ab09ed37eade5ee8f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaf3f0cbcedd2149bbb94f6cc6aecd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9cc2a55934b0e134986a37ac1e6b7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc04b95749cebbc7c905a759770ce65830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384e2a74bb643544073a2bf0fb0d28c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817dc1d0919a8c60c4e4b737d3fc414832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bce2fd0a969706925b011b28f74d3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a460043b0b7d98a242922793f00581834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3111991b05fbbfc08ffd063d86cbd0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6e3e3d32d9fa03b402747c2d031bc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c5a9f488583ce57e8c0a6a0c0e9ac837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3a5e9cae4183664e02f3b7994885e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6d61264698e08e97cd2bfbf03c27f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fe6b821faaf4a045e08aa5a18d351840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390d9ae27f8b5820f954d845d95d7dc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f81e51ef805c60757e1561476a98c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decc3c9489cc3a69cf64661fcdcd1d5843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3491f3a4f3c95736f3df6a84262b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701cb940daa3c303a256a231aa352d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16422acd0a7c73530d6969fbc914e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a085cd89ac808393e780bb05baae9934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645a22c5675967745c7f5f95ed461d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038292457912ae87cca59fd033921e876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012f76ce37444d2beb0ddbcad0a81c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2100930d3da0d191bb4d7af77cb28948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace460f4e35287d72ca3c003a59c91f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef69d35e56f901a81f12e2fb66a045710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd990c5d77df6c3bb62315cc1ad92f3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa884c3ec6217e2c7af804534e794612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dc82768faa937dd93f1811e061c7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f80c3552c2f7886dfb059a59c2c3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea207c6a6598a54cd8d6f70d98119c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3370e05736f0716879456284f362216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8eaed4c4653421dd7ff7cec3c530c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afa5b3ed11e21b8151ac37c2a9301318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be54fea0944e25ebca1f57cd9c323a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b275d102d2e5ac51e96c742c5631c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd978bd98294aff93652198f7080bde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab175173b7c6f244cabebce50f60b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65105b2a2a2a5842be9d813997c34d2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e09874e6ae5f56574de63fb24d671024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b770913c44a1efae5a3d4be526e7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43c74d57e3aee6272ca802e553bbc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782f89611010c41921e4da84c1230f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1216f18966ab310bbfce3569ac1642d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519639bb31a7644ffe9fc84cecca02ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e613955366590986ea461c3c42fe8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cf4bcb6eb0981e8032dc33785396931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8818d8da2ea5f8ad8cf10f8ebdad05732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389edf56d336b54a5638a4f309ded86d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d31fd571b4f2a22cf341b535ca8bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a02d92b17e36d58c5a82e60effb4b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec9f9088effe96271a3f156126d3ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527dc1f928a91c777ca7a67f44181bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163db68fe84fa17dc17411eba925b98938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9c5ea253af83d3668b6453241fbee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e58379ecfa26995485019a2f6dd0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861933b8dff480859cf1dbb368352e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3045b6ef8fe9a46887c901dbfe8e50a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958679f1a7c561136afab1c4bc3b2c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9010a27c4c6f784870c347934b9ef344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43bb28fed0ae13eafea3985b87ce9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaa8bb9726418b8151d1176e1911c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b913201f6239377d5e408804afe38747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0327675ef112d9fcf7461dbad5f7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdd2fde139545960b9131c637d3c6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c01545c76f17cf9f27745673f60cb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6d960007eda14aaf4788384080dda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d097b40524d2ff0c8ce28519e3a1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3eb1cb7530154f9e5882e7452fa5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298ebe52db5fa3cf9e458f49ce6529954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a2c6bae5b00c8d83dcc65c7788dd155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fce207c7f4c1cf0e2508cd413b83f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797f996c558c770cc5b5dd6b7fd937c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23722da37577dc38603930d17f3514458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff696c3674ed514d6cc034290e51407259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6b644643a93fe135a0116ef47db7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d840533b541bd7bc3fadb53008c46d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df1405a851fa844309bedf58b39ee362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cb083032d4c4124988057aa8000ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39179b67d591805b13b3891984b9b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab38efd77f6a721db5ed45de3f285bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764517d02e7401650ab317123311ddf166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8e5d201a615d2e1bfb2847d0ef4be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22c68093e90852ca60797537111a4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c408dc014784708d29f965cb27fef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a272145e96098f7e20d52c6470c0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb60a1db1698094de782a60a9d6c9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f04fd217f89e178363110fad5bfc9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bafd0d0a00617f240c7f40f595fa8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a58684220bfff8d99741a791a06a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0571f1b09321031f48aa348e9d79a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5956c02900aa30cc4a9931ef6d2fe2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17365c04253ddcd012cc72864f0dd1f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3729bb4e0225b1e382198d77eeb31278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffeb945ed8e35ca7a27ce0d412cb8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c70a76bb72c5e394eb5975ef8ffd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f373075f3f43461a846e13ddf1a264981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9208ecb8dfe0e438f215c99d2179e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba316fdfe6f5573bb8b386fbd0948ea383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6d73b7e791af65f9faee1f151f9c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f32f40bacd469395e7966b783917d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adb1a83c7358cd88de09f16d6a183b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deb5aab8038aa699792aaea92a562587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c57256de71d5c8f0bc5939e14b615588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade89c887a95b8760bd8664edf032db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f724f5863c47a1208f7c4ed1da536c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ef6bcf18582e03a764d4d3c39ce2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a868e34c0c7346f55a2a0dd69b715a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ba802aa157f03ee24eb1832e1729b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687e036bc668d55db8bc015c3e0a83d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8198f0cf6786930b93dd86ce287339b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c8cc0c298bb119fe40a5efabb383b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8add8ee22dab80fbb55e43a68d2842897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a560a9d1d9b1ba75d021e129bb40b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528f6d2d70274ebe99c72e27a94541299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954128eeb4691b06b22a299aaecfd10d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b36d6c3c544496a15997fd2a68e90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195e23b698101f09d6c02bfe61ad7d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b97f603760ce58be20e20c2a7b26db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e82828c60d593cbc89cb2f108d128104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcda369cc0bf64ed2d46b8170c1f81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e1544dce76189d134753524d20746106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325c1752f307c7f41d82d928ca15712107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5ea8b3dffcb81aab8e7e5ad0cc903108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837afa6b55bdd09ea9a1c14f7012b228109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade6c5e493f9e480962ee5dab0dfe8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e53e3e77bb277f5445ed3f23f8f4cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49156a450fa0debf4b93ef138ab6343112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4782687ef8866f9df9d1548c6f6b0a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34bc5e42d9926a306ccb2d0a51f02c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b50cb96814a3f7dc1d78b4f788e2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd5275f9b386bb1aa3238e2a5734f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1653c298323522043cf2b421f0b22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d8921cf8f1d66f2c8f90d6a9e86d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a38ff2676a93e36cbca68c7fd34b95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5592917cfbba74fee2a8c68a99b220120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a7753277eb6dc584a25f12f5db9c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8857c102fdb98b19dfffc24bc3564122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26c09d1f1beeb3686007078b0f2c8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc61999a387a81f368adf434a8a4c21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96285f67ef4e19328b7f2eb32c45a084125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7b16f280caa8a33135d41c300823c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02697e112fec9d2bf257990b76ae846c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda0da0e8910dce5757289a9e8706b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7258ec3e158b1bd9b31afa10754b7db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760be0712137b87ef422143fb481f44a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba9bebc7302b0f2b4f6ac308b32f32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f3f9e403bc5da75131f766f9bde37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798c76e60b461c09f161f5a8df5ab61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a72df887e6470010b21e531d1521b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc52b848d6efaa348b26cfa3428326135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02836f7d83954f9c48311c29dd8e33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b45eb016007913178dda726cbdbd53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec3bc177385546566eca3d6c3dfd87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00564d02dafee87480842db0196fd91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae2036ad97e23c01a69ce55aff748d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9af50ea87a7b5a3590019dd47458c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa801030fa5d3569d2f6ab1abe57d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07257501cdcae5d85338f2578432c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58100e682a78b71a4654c88ceb3bff41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae30e42ab869db25b0453e919aab802145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556bd5af4f69d9cacecc47b9b847d01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88df5f25e35d265d2a7752bd41b6080147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf165a4b0066b125c186578a6576f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374a9971cde28f8b02477765cdb1dd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f2f96fff06eb92b987c7d36a0fcd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cee9c0fa21c596e1057bd4a38e53a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52394de66719c21603e3a7d2d7fa0c10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060e51dd43169efeb7ee2033de44eca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d37b6d8bf6bf3283afc3f95d0f17a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0683c8e453283d30c8ccff5f3e198d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0054f7e1e8ea1926386003cd1c10d39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031736b227c2dcf163c7f04dd89234a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478627aef73ddd122eedb51b45321b4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21720b872f29bc2f077990c8c087032159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada22ad654f4af3402847b03cd1fbab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d413958d100a3fa4cbf3ebbc4f1d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450c8a925d72cd408e85958010ca2ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c45ddc5405e492b04f14a1ac5156fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f54bd79ea568274b760083dd8fb51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f40d38be62d17f209820640452cc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f986b8c15f0f1092a0e42c0d46ad08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64388ae756021c364b822949445597167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9923312bc4ca5c94b7a6885f2bfef9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dc8227db2a0f1b1567d4aabc02de9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4991d10abb650818313776a64be22bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc8e70c025944c47f4b2b616973cde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7687f0e755c2fa4bb215dc4ec88ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6148d6a9262d04570ef5be88c275e63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf1f89c603aa08e68ce60068fcf611174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8a1568dbf5e016a4e03fe97a2a7c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c4247d9cdfbfe9b8bda5a5c85fd7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43ebc4a961ad5fae1fef40815b0c6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7b69b270a266937d16edf55b9acfc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94de863d502945dfb612142c1794d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6f1fda5611adcc5fe6672992149f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e62ca92b5e9dc56b8880bc86ca55a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dc41adda89ca8557fd139d2578dc3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcfcdc2cf9d0f50bcd4cfaf38c3813183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213271904a3f089fa023f0195649c222184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e8b2333be59a1bb32bdc6225dbf17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b33e6a6be32209308ce6cafde0ab4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a90fed94dc9c6b23aafd4fd1e6b376187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74674e74f800042d99751dbccdacd680188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae09fba260cb821020f813567a2162189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a411ad88806ad2c6ae37ae701df3e7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430e035dc52549695774ae1cf3ec3c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190698a97f9b5b477fefc6d6a982629192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692b95e739949d25c1fabadd544e52f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff330458ab58e6f9df015c2cf506c11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d55c4aa1cb9853da2135a18de3ea3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab35bdba311fb02ffe448b0bf027b91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b612ecd04aaccc012f6ca01ae6442197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd87083bbb433b0f8ec62be54ef884198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386ce536b5d177cb347187187f8861f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2885de5bb28a91ae2a1097b3daddb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd28e36324ac5a41b39ec01f7380dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b77c6d48a669bf3d4f2c69f5647c9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b568257d02ac024f0aa860cb5afd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61dceb9c6ac9570419035bd6f88629204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9e387115d22bc9391059a255dc37e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04c3bd3372d22cc9d9652807b2e25c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a7731e329ac3089332e2746ddc949207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51369ea39ecc69de6f8c8a3d8545e7e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4908bf1d48de560a342f9810dd821b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933feaf1ab3f981808895062520bca2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7cddfa2af5c3d3df69ef4c71804f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe789cd2160c2b5180de7b9e6d9d86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647706b9f899655ac444cdbcedf5608213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd96d6d0b3ce39d29a4ef8798ba3da9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8224997731b77084c4ab18e9b0cd56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10d6e4c0212602933a94c8056fdf98216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c540a13b40095b89b9c887db233d5c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594756426343c991302a7b849a6a9b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2cc6e34131fdb982c3f899417e1dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b10535c3f7f142264129818ee4e35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e18cdbfff2db7839e68053b2e275f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418def6969700e9cdf54f4c4599f91d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0abafd1a5e54ab6526d8d762a5346223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2cfa18974904a77fab328d7e44ce7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b34f395ddbd5478bb04b2b5d6278a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f61fcdde990292db88e78e795321d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c517d753c6861bb31c9778cccdd41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b0cd520fc5df7dc5e802d251a975a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72d05eb5a70a88a811b4b90dff5c1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94abc303b5f28333b9e8d12ca754ffd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67f2e914fef43de43d7469296bd512231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44ba414d33db638db0e3bdf40f9287232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37046424979301caed26c3b4d53ce28b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddae3dff3b4c0e0da4d8967e37c83e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9001e0e26963e992f726499e81fcf9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea1b289981ae39631d212c3616e104236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f496f76e958d6b808a0cdcb54269f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67925faac3b859827260a7e1a6fdec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d351d2738aa51ce2f00ebb45a58c31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc853d6d1f60aeafb04c9880c9eab0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107ceda66549764e021d60b7dde1248241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358abed3f6a04543b6ec5a7b79546dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814071976ed5c9f438eeee304f7d19d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4be65946a3a6317c4e1ca6ce4c9f5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f2303b456d17a6e0308e4d1dc12cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcc4e17ca2478b68ac93a3af77050e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d94d6c9c5d3ee323092a5ccfc055ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c5c3a2e1132ad45587fce5873d45f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd121ddc52c37c1517e2b2433e6f9f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4378e34027f09ec331264bbad0be094250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e170409cc6ae4061da232efbd89f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e462e2e87a585e324708fe69cce7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f962e6caa0d2d90096f8a7eb2453227253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c490fdc080f8fdd36a5dd3828742f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9a0899a5de5f6a6e6bf71771bd3bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591abeb184324cb85ae8e459e78253b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507a30de1d4a15942ff0b5a3546bc32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b2d0afab1594b3c9371fe6fb229b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b43fc05b3c8e7a9ca80351f97cb24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc6263ca69fe27b5943e65bd9fa64c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e5eae30f9c95a4a4392034f087558261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06270eec5323905d179557629cf914262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4933b0e5f13a6a2f50ac98973c30f23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abac2662eff3d7e08709530fae9d421264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4241a04884e2f7012a2c5841c1e4495265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453671277ef183a202a485556fc6656266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db0eb513ef3ff5d5a07c7bec168214267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696d3756bb0c4c16a25547564f025c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a02bbdc00b3146f2c1ed3fcded686269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10131c31a540d393213fd70b2fdc55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab97d0a0671d9f2f1ee8b6e9e14ad00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb946a6e8276f180af0afe9c20196f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb549c4f87ce1850263b559e79cd060273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18fb088a1f7ed91cbb4c3378b17d66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e007c53f015ffc6a1052ecdde3d21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00928135c3453b4eed4aacd52edf9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af80824d305510e9d194a041073b917277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe58ef4c2a0b0ae9fdadcc2d22a7a6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a643d1ce22d80601e67e0d16ff35c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391c80338aa31b4f13fcca373595e55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfbc536c87dfb4bff0af844159da39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c515783486ff937d7227840704778282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4340096f50a57af639aee36bde76a52283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6bd88072ef7b5415ca6bc14606b08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d780aaead36b1cbd5691eb8cf25264b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3881799f946eb6ab114fd60da833151286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c63cc21ec834e98529cc0ec3434ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865ef002bff8548dff2660314069098288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938cbf06fa873f707877a201c3b0219289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a4b27b612525db465357fef8592e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ffb98d9e5a6eb69e607d45d261bb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca79430d94e74dd49d093e815ce40c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c630526dbda16756bd30a8f3667741293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fce56bce4e9679799cc18830595bd8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476c626b614b0a32fe66c790a5fbe21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c53d756cfc4193b7553232b3ffe74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce3d451091827fe5054636424c0c42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657cda049bb82d67775decbf06ff5fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc82ebb22f51caca7329ebd12b565d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd92da3f2307576d5006e613a9bffd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a623c4ca3cc3109e5a67aa6b189367301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb58e9a95b7c6a7b1bbcd1e6d3720d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2991687860f70e4e74ab802994aead3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b9ba92da849fef900e2fe93d45d7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbfbc2d3267df53cad0a4934c6fcae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd4cedf4bef7fcb7f1898b66fe6165306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdbdf19c38d43be995c929c50850ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996f7a483a3d0ae284b64dfda3a4565308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb90fe1b92a8daa1f58e8b6ba509904309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2909f01f07f09968d792ef750167bfc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a500d3b3fbb633cfe10e0821003ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1372936fcb980c0b9b1f004a5e777312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1c1cc31fb797d7d40f48d3ed7a823313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02caf8a19cb8569c4848acf90979cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cccaa1db6e0187759c45cdfd62a05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe3ef1ba2b0297f9c715b31fcf8006316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eaffd8513a20226c2c16d47639834317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6e13a5a26a1434a9487ee212f0300318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d43b42d3850a58096cb6748caf3b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f364c5589ec32dca386b4da507c96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb061a01e04b5497ad7eb1da0f978b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d5790925cd1dfd7771b9a50ff4a11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf5b60bb60017741b53544e4ee1679323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498c210005b130b485c31dce6569d3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b426847609a5f986e2d73bba42470c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac00e17a15e3c207f0afe58682370a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54deb840342779f6f2647439d33fc713327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb4abf3543f7f1fba5ff4b7e2a217d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe9302ad2d6509445911c4fdd43878329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363af315fc5e0d877445932b924c1506330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22970fdc16b73774330422f09e847060331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242661e3528cbc1463b3aa2d3ec8f62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442d744026a0ff27f50eb03f71f35f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b2464e374b1ada7f24a035f483273334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a71bfb388c32d5d92d3e4f68c6ec52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a250d6613220fe2fd3bca13076fffbb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e3ea982858eb2d113e9ce46e42e34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0c72b1d7bcbad03821b544d4bec75338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d917de44c3ac3f7d7c23605c93bf4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d76f2da2ef8179807bd3c347c46bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4364055265944825e2a1969c551fae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bfab0b54091c160a95de8d8d5a667342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bf827df3f04bcba22667cbf13f35b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409f770c5ab7ebe5c3e037da4dffb94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11ae705ed040ac7bb6b7ae0970450c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64eb17ad72c054a008bd9aabc423d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bacfb4646619eda8e06234bc18753f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559af6e21c8900ed1a79f763133bef5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82c36072705c606f7351dc3b02daf5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8b12a4a4be2cc667f212db9655de5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76312f2289bb792b3c8b346532344be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930d07ea14e64063b8c3156a1365ff2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877c1a5602c87940a0e222cff13a99f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87820d1d2e33d2b83d59f9a97ada5a6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d4abcc6cac987f843f94a64825109355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310642e292920ae9c794a9fe0b069a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d10b59792c0e6308e869f24651fa90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d8bd21a3727a25eb7a98aa55df317358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb052450f076ec046b9b4ae56f60415c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655ee2a919364833002aaef9c965709360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cef16009d7353ffdc67c5a1bb5ff5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5c12834039c9be243e77e8e1936d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50928f4e53d8364da502800bc5e698d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d796223c2b6e72f6abcfa8d23c56d62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491abca5ea3f588d19664573d4e1332365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266c3276b6d30c60f930ba1095fe8ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587502fd5ea2c16c3881dab93b777576367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6e27ee6c87b651d00019e540476cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704f0df0b8bb603ccc1163471a35183369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45db8557730e9420441334fb0512218370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f58d8d13102b688b50ebf0d92a2e28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baac4a21a606fd8d17ac4215a50681f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85815e52fe8d3302e6418706a53dff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedbcba0dbabbf2ef42bae5c59146b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f23c5883bbf82fcd15619d04fb404375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7971db79bb7bad197a1d9c5d931aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9a48de56670ebc357233180bc7723377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6909a94b7957ecc979b715f483f8eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52c5e1c8a5603d864104de0303245c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c77c336e9cc78f8e88fad15142bc1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2558fa135cd177cdca92efdccf834381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c6333fc741eb86e9a36cc730d4b96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1afe8f07e193aceeb3b539b4bf94c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345ca649edfe0753a2d528ef7d1f50e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfc3892603a48634a4b0f7e61ffbfc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736f62c81525e127db853fe5efa525d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caddafc803bb3ecab715219d9ee601387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de41b7b8a9d498607d63d6d3076f5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b68fca3d23abfb0c3c50838af4651b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07028ed8a1cebd71ea2c0e4f43441338390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf15aa208eb8c6da4b6d63ec443d0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d55187dad27ce2f84866e57665e86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585d2ea904478ab942d94c820bf5631393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d979c0f156779cf8ff9264c22d360e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d75cb39c8421cf9a171e9927e48e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d427b053ce4ea56481422110394e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad3932a806a7c449fa16cbb3347eed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff65803c9ba19dc9e68650b8f9a3ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c52e0d8875a053b24da595f23a438399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059612e3adbf270e5be17941c7fce44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00828a6e731cfd125b174dd8386960401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b81a5a9f3134139b330199fdc26786402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68528bc542e40cac2c059ce2fdb5ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47f7dab02fda28644c51932b87061e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8e0dace0cb721f8f210f240878ac6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec0ad213c08556ee792636942aabe9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e8572ebd6a740e4c078190944c9ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f911025100a3de43b7196c49977e858408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0a80d78c2b830d8d54b98a1f64196409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fee3972f9baede787d855b3acb596410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e3f163f38f2a3c2e7e55c1a27b768411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a2c13c3f6ef5b463794852b3eefe1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4964360d9ff737dd2e43fac82502a6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81f8c69960c1c3fc90f5f34e9d02f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2288a16b5daaecf46c21fa98023c729415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e130ce2fba6fee5a6e1f84b02e160416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f6574d6e84627d1dd8506c663f565417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107390fa2a6c819116559be620afd4d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9030716b3304b4d682ed48ea5aaae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beb47408267bfe451e84ed3d83c433420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b35fa0756e2e93fb753c05fee5a301421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06571d593f110e111bb437abcd990c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb332676a4ecd21766937eeb4202d64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7011dd35ad184a3df1467d780046985424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b1a203a4868a7b96f86b4618cdfb0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bf0c8728e7890a316e76156259b76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505eae38357404bc156768b97287f3a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949a992ee5eb3e0c444db878768869e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5462983e01d9c043ffb3eb18f5f647429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b504869f155439d9ac36235807b4c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7ad5cbc4d09f54774d0e7ad9ef916431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6ac53658ccb01fd45718bd4bd8085432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd2b69d53fde51698ebf13116943f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e84ba1e80358afbc2b5562f746359434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48c11597feeb54488b841de33a7f12435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2234670513b50a95e3c4bfc65e1e24436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0d52a717b72e094a14575f154e6fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c50525fb38d7f3caa5f4279a899365438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a0b211e25ec900b71fca08d63bb00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cc89fd2dbf70aaab4a33052e30fb1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1910fdb26da8a4a60d45728f798dac8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892775886117e764b35e6dd9711a4f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333b9cda909cd7fb644dfd2abf6b775443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f340093ea90b2c6abece00c8200b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d224c2ea1019d32824e7b71380762445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b9b97851ededb343be10a35f63939446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be15013fb8244bb61e46f11f8dc3cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d983d12986d9f1633df4555d955f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56d96034788d794490c7969d6bce01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a73d0119b2e1de6f272b59d54eeb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6bf1b969a78d24dc9dbd4e8baa29c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a670c26c5ca5bea39e5417a52dc02452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ab34c00e0bfa442ebdfdb3430ca0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638117cd3e5069eb4a620c16c335485454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949001514c9033da1c0655e82923542455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d890d52f8aa0a0609bccca2b13fe2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4449e01a1942381a4c1da646e20cdb2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab57ac238099e1b4798c454f156c098458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a49ff865988af5190719bca19d9362459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542fbe9bf41dd6631fc292f479527c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806a7d6ffe1a2bc33ee13d6cf9e921d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b5211ac10147530aba2d9dd945cbc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9122666dc6c6d7b3961a447344e7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bac766ff868bfface780f4afdea707464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7a13455db26f1d58fe57c53fae5b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7e4d3da7f56d4988dbd21d98990cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca34e223bc327411955917bb9af5995467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7599cc7c6a3845afc3aadba3458a1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28fddaf67d11b6d0594e4a561e1514469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f66a0693574310f8eeab2ca296fb70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64ee3ff23f54770323114bdca8a846471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f19e12ca7d094fe3e216cb2ee6b7b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b29600e1aca8d62a57450d59a12ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b052a46c3592546598a1126d757ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c421af9ae2fe07142ecba4010422179475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8624d4f9dbaf6063209477afd8a2a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e391d816548a9690aee718eeb64979d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f767d5bf86d4c86f7b4a49280efea3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd294a37cd129d0b48d6738cfad0864479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192ebe88ca56d1c2bd950f8a11bc872480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32a5541d3c79bb90f6fff7957e090d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492c1687523005637b2870a29387881482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d8bbed327a5cbd23f39af872019ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39d7a92f6194c418d675dc08654e98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bdb68af87e93332cf9924913640f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb8e1326343c29064a1f0fc4294d22486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64be7012bbbb20394013db62b3edf5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaab61af7172c4fbd4ee250f395fef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a64de16ead489fc6883e2700a6569489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d79b8c00c10fb008f37603947da20490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711338bd956d3f71af3871e53a3196f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06fccc33a97738d99ffa71ffae8318492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eba7522310124a9b6997e3d0780b88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7d1468b8c0ccd59e969bc93a581b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f92b0096cf79aeb4c8faf100e288b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bb95ed3b52cc66cc5a7aaad294823496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50fd267011fa3f40e0e868356a7578497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705016d6418b1a9a0e79e77adac6ceb0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e48830f2ec81f92fe5c85c3c7b2e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142b9c0ff6cd3dcc8b917c674b74fc3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336067ef4e39962c57628804ea2a495501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f2ce1e7475be510fc19a6a7b9db92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5d57a0d6382ed4d4f26974a0b5e64503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2888fecd05801b5d25445cf880f8db4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9e4c19ad1f4c4b3d32b6b6180c785505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8a6ff6bd7470224f333c58f9300db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af31c9608929ee5bbe853e1144fe49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139acb0be3beb72547bffadf491d1950508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616e3d2834a43ae410ff4286ca977db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d68e07992184348e864288f7b73a74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119ea47af542d7eb088ccea782c4213511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00bb7dd5a9a5b7dcfe74e250def1c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77bb682c114869400ee4f1301cf329513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85bdb5feb094e385c145c553c5aafe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d182611ef5b8daf8c686ad157e45d23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d0d1a41a3e32534debc8eb7e3f8e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8335cbefa412fb3c216f453328a17a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a08981ffab71c593e1b6a40a0bafed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bb05de55b17727c2642df856f6bf2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76836258e9fdb3b7c4b0c178d110b50d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc55508240d51e19bcc6a51703ee189521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e4bdd5f3d0ae9e2a1a6faac9d2183522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6951996a2b125ff0e9688860717dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d8b464639f1db9547752b1d88bff7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df0ec280808cc642fded0253b3e70b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d25661b427bc6df7f5d224caa2aab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d934d65f2a57e5d8ebb4505b8d2c1cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e12bf0310dbabcb89022dbe828c9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351c07900a5f8e61cf20dda64c8ebd6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173476d05976641705478098e4aa3670530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef79edbc3b9a8e26266a9b79d3e795d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e52a458a7c0302674492db02fe5a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cefe1e28b4fc5be2144847f3bb405533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30582768504355710382cc2dbd45f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f8103f230bae529070d6b443336bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81546872e2a489ae4aefb199f7b0589a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167e3065c12b01d2d79b2a16b66b4aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ae84ca1575df2d4baba052f361ca1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefa0c7722feb91b015b2e75cad2a64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30c5da969fe96ffb43579fccc204c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f4d0ed4709f21b32411ddd8448b46541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0724fc8f4122e7ccc56cb5e015baf10542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56d866d253bb110a6d3edeafe22a8f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1bf380946f70df73f38c4e0c7e6f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d2c2715b162904fb77ab60de16596545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91c8e9242da43098ee0b52312ebe42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d2c6e818176261c0c441a537b8a48547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c477130d0c51325ddf86eeb2827532548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ef403c5852d2d5e28e38cba90a899549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3838a2ff6857df94a0f9e25082deb9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73d90bb00cd9a022421ffcd41553a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54799eac93c241792f74826467b8e3c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0279bb83dcbe4cdfad371f71885d969553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e8008f61d1245d0d29e10dd4d05e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ee753b39aab0235d5c5c5c9cf5ae1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117716041865bbb8890efb9ca861911556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134a5f19cbbbd79434c056a0456581e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9d1f33535250d37891b066e006164558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a11c7bafc96e60dcd9915fcbf35eb6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb1552c3f8a1d0d4131bdf89ed5519560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c842b03c269435507055d68a8f526aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2e30f5e07fd2fbb1a8d7c9d4f39f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ced4f47698e74f4eb1ee9fe7cc5dad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546872b56653ef709c9f4b0b15b09f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9877a2342f41eb412dc4a70d657aad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee587dd2d1f08c7ae6f3378f88cedf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e54108609650dfc79cb25997b9d01567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199448f3c99a81309f8f16e5bd617a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd53fb3351898c16fd8bfe53a3b213a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f7a67cee41659a50370ae9a3ce26f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a81121ae35d89c778a03c6c93121fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e01862577d5a9d5dfb48cba3d91aa8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257bb829b71375a95792ff00e51b8d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827beaaa55fe22373056f9866e7271f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e810c66e490e06e1f56d8b1c9c9ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920e59720cdad1ee25b62fda28e9e91576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122425b90b8ae469c22e06ede3ce280f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88b089e0a7e0bedcf74938208f575a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ce0cbd42a587650fad814dd17d7ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b443dd4410515b7f8184d475a61b31580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb459fa3d5ea84124920c286c80ad5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724d2b759bdfa49201f664ddfa93fad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa425bc2bbd7dc1c3b628fad5e8b52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa44682ae009e257443ecd8cffcb3bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d39ef7787350bbaaea61668fed7e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e3df44b674594a05837c58ae0f9f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c63d8170b49ea423339ca8962b27ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e12a64c81ba69ed935ca16ea759c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d55d65a4a89871a400d3b9ee916e86589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cbe8f3b0be0774cb92c4110290bf4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407964a28e35b454716804bf18465a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbf6f578c08d3725db9a23e75feb95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a083e9621cd233733f9419def7b18593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e46fd3016d4afcc613e10465ac968a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26ffa55cae2bcd896dd7a2641a040f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edbee1f0bb68e53f9ddac0829bf2e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e09ddf707f546858bfd13e18a436e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87134f42fbda853383517d5ef4efff34598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb7571e4d92388063223e2ad225346599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2860c8afa02d20a197f6e429e92417600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088651ce2b45a97d8bd46008d94b7d0e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f7d1b7ec72077c46e893f8424aec8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a4e8b31f808835d1c155c9ce145a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4652814d6a83ebe25fad43f6d373425604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaff00c08eb0d62b367ea1d25dc4890605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3834a3f0e53c973b14b2f67ef4176606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2d7ed4ff1f4a7fb2d9f52f6a8c68b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1b54e89fb75994221dc06e878a0f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a6877d5dc1b42ffdde0cb3be7b546609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3618a9b37c2b832367273d35bc39ea6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899145b8a097cd248077850be9470c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8d2b1738a36cfe4cc4bb917d4138f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d5de462a06b2263ff3ddbaf5f3c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa860d4a9f4ce067c4844724e55f40bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e30e26a96feee8ba16f0ef4f1a1c1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79a53b8ec6ae41e0407082a4676606616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ca918667553a64e6fce76ed93ce07617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07207834b00eecfcb7530364123e000618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37c34871b1e0e6bc9593d4f8569758619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a3d5783a07c523469231a7ab820df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cade3739b80217a1bb26ff2604980621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc122f2e3dab3afabeeb700969e08f51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea816e0b841e4fecd1e929a6805cfd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43e1fba98da226904cc20e8d8bef89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd10abfc1b9273dd6d53e4ab13518f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6689e91fff12b119b0676d17c5db845626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cc219caa1c1192c0eebbc3ab76834627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc450e8435cff1cd9abbdbe14a546183628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe09d209c7ccf702778472b2d40c66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b37bf0133f49708241b3234675290630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a430054efc251ebf8e73d67268d327631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93b84b43d8a8f774c898b46f5ef4e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3813e2c72fab42b1f2be4a423db15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446621a2e7816353d9bfe4d8a8171be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9e5a372bd0424b1ed1484680b481f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336a34b920453d5bce4ba14329e2b50636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e752bb0e4f631a42d12dff8b013a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b76c5dced56794aecfe59d53757ede638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbac0460f76c0f64848d8099603a13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d02e90832a460ae23012fe86703ca0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdc601ea8c6749ff20e709ba2c4791641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d0af24a1e2e50e174a44cbba6f91f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d852b6789e8d612e4738f88f6be38643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004c75a33bee82e12ce7e232a76f6aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a403b687ea7a28f78f8fc80325974645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101e641d4a83f7fd664486d43ec59c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376c32f88eb476af00a4039b6ae2bb0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59b37655cfcd98a662e5a29a73ae33648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a9dda0cdfcf63e307949d59dce2f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a4d9a7ec75e898a89015b2ae2a250650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745820afa2e8edd56556a2697115651a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4d257ef544ed96b529fc85f574904652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a837adf93ed2394f3aae0c8bc92e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c3f4b6bfce30fea2edc5e0bec0fca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cfac6fbb3c9933daadf758bcf5db9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f7cbe20b55d8298caf0f898eaacd2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83db5cb8199bd3a86e38ed6cde1286b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bb03b0c01ba4825a7e2077c3c9a46658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd5a1b3a849a9b5aba38ebe31bc499659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e083a75f7ef3b4cd25d5fca47f4c8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545d36eb2c315c5c61e18bc711e9889661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b42d2494bb0d9f6f0e26cf8d9c264662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04ba58b4e426bce3b9b6a9f85c0fde663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c06a984bd982597abd6fd378bc6c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8dc3adf66dba0c14064900ebb0d6a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e721fb2b2153686b23e9ad1bbec258666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72930b9133d004c5f7cd5a4ad30e8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be94b489d8040ea1c687f4d9cdc0144668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7b298482a1478eabb92f3eecf3150669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e857f758d7c8212b9e079c93146cf3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a40363137711d8c7f0c6ebac737ad0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b40651efc2f7af930cee00bfd7b825672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e1d743f2dae39ff92dad428a5119673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae96ee8fc01b22cb348cf54a5a1abe0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2456e5d4645a14e5554aeafbbca89d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d396c230f4b6aa1912d78b1f88250c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd1c02ce0692c9c1f1f6154d8a1690677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eb1c9bc0535318c3f6f0a8230a3d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a147c2b513ea55b317fc7db4da676679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474821a3603947554923a01f3ffd4892680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6beac619aa688fee61220933ae015e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6c5687cc638001766adfe5a9599d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643137110139f4ae4a5c5d784c7332be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037edd8625b169c892370e56533e22aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb77c3cdce2926e422de3b5f1b38f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa0f6a0e0af3a9b6a6d89e9c999aeb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588dcdfe6772689b16fbb2aa1bf96d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2458f63d6df5dc80ac271b511373689688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720577d64c029288ffffe2c762d6093a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c6605563da63901188585eba5840c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4643747943ac2c537fa3ee5c7e236c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447a02d0a0f5263c7e28ec28d68a0ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3201724b4fb39c0b2fad49ddc9239693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaefcfeff6df1d7b5d48b93d6b51357694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e44e7714d754a0ed6eda741ead27c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37993a80e75b5b47fdb937cbe2d3d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeafbe12c20d3d8f7a883e17daa021697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454b15b47fa1eb617f454e77089d0fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e374ac237522d5cfd0caa95ca1a946699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8ee6f7409bd2179ad0e5ad4a64c55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20c887f15596fa045c557bbb6de7e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29952bbbb05f73508618a584d02bae1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dad6d2a114fe681d0adf16161ed9bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86f3b6bb30f47922166a55884059c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c61f40a47925be15d1473132d15fce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3bec7baf82d616b05c10bde5b2c49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb30d05f7f765d6b4257d084111071707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938e96a468d0426d0b3d926761d626b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e05f502e1b5b523a563c7b3ffc98b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d5e5ff5542a850ebcf022188d5362710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d971ba47adcdb881ac4ea78331a711711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed2e0c8db57d39bfd4f5f57136e7cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a111c1dae99aeaa0a5b1495b199e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3f348c896669f65b4be1232ec07ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b0d5d961761947299a394bb6d261d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e713f32b1d4cadbf8afaf92962c3eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ab72b8c5fca3d1eeed8e608f0413f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c9fe73ec8fe41ed891d368a97f574718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd0c6fa8b381b34f2010c56c78c640719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5e38d2fc1e976c99024cba12bcdd4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39133c57344eeb84cb84fddeaecbd251721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd02571e001f683dc42587f22c8915722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb024a757bd1183ddce5c00123ba306723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7862f714f51295f164e3618b89c14724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b195f0e2a42a304bf27fdd9b1c8b88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4747b0733c2871eca49389a8aa4fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b08ab535222d35f78b66ea603b45c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0d662c6819c4f885b3772db3b4104728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38fb8258a19dd816fc11538f05c86f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b0cd34d373094e04aac65c1648a6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f3f0c98ca544db288ab963f15aa61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194b59afa9e04352cc427a9892299f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3641a431edcec746074b432cc92e96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ca9f90d0c5a7f28da3f3bc94e026e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaec8d2a8a054c657ca70a3bf0d445735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f624d8991f7b925fbcd620ee8f298736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2ec9633f7bde38ea1970e0cc82644737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146a24e77d7f7be7ff27620e506bcd3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaed479329a0e96b9962a4b5f8f0e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a16a5dad38f4f7c1446aa4d0c38e95740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1bb0003b8eb1df99e0051fa6a698b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188c3510e3e8fbc558f5b5911dcbcb9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e32e7032899a0fd5d98944fa68076743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76a1a25887478db6fa5124aeade68c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a3d7713f8946ec120a077108c628b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f288c5fff72b9f6fec170ad744326746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dba54f564cb4caf8acfc5f70b63116747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26087ef0c7c9b2200bc54299658913cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6bdd6badc4cbee576fdb8bd0ca279749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47e947e4346e06e52f6ab8109a46b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57dc2b2f83437e9afa998b275161a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9480068a447841dd3f3ddb706c997c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937300feabd61a861e842ce6af1f781753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94494e43701a898ceca6569af62c763a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efac5f110a6a85c9bdfad14ed982fef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a622e353c62cdc39a27d742a4c8b11756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1a6ed26d2a9a1444358e3fd7bf20e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa77a292c3a8d9ef69110e7d5810c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bc1e8819640d391f722f3baafd4c2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a88a4901aaafbd9feee74ae9d661f1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59595397f0316a4c6e4338bcd11dc80761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fcfacced6d7c1f4a9734975f70d6e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac19789e135050ed1e0d6c1b151c0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f68ee0ecac2d4d51cc8e1bc22bfc58764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b2c67b85f4dc4a1faaae8db5f3dab765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308b73480dc102e9b79c3192502aa7b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d377874c2d8ba4eb945427ac211637767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>