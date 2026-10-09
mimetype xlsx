--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf692ab4d115563d9d370252bcd7971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80a8c3a72fbb7a94ef64d647a8ab712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe029c92ad9f2eb67cd1b976174d0d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9f98bf903eeec82d6c288dc613ee04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf037d10dbf79eb41c130fb62af1a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9343069e312c3588f760212a4f2c6b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24519c388a7cc2826a0d361b1c8545be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aae8feb8ce39a19ce85fd7bdb1042f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3597d177d435c06cc1b063717c1d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39b359e7b61079070652f6e316138a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cd0e044983281578dc28f8c3dfb4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9b91f1fe0c1f25f8bd4a62b2dc61c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cc1fea68312b5a593feb40bf94a4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac09cd94ad400081e88419a639d9b7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd0b1c5adf5cc54dd4c92ee071e52f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f49dacd3d31fbf170ad1a7a7b51b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b421acdd4ca0a7b203857a8a238d8b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fc25d16896f1a1d445138dd0849ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea02ffed0fc8818fca081dd64b838519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a9435ceae63cd1a937afed2a8abe920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ab9e608412ed3047bca3f860661b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275453d007f121fb8f3297c4e87c37d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfe3bb586e2c6005283e270d34d37823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02204c6445699c3bc93617cb501b4c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e38ef6656a824f5eb7109db3ef30425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1bba61649e7b17fffc438febfe03a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a80354230f52e48a2b88d1338e2f5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4353361825ae9f5d430ced87b5f1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b74f585d0b39c6cb3a270134a352029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41c062eae0e81dadafd96634a69e5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15369b5a7dd362d6deb866b383eebd9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794595fb9fb9161532660c97efa1bc7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449460719bb9df7d0a9cf693a5e80dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1474d68d80a60481a6be9a9ade11d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc121a80c7d821cfdb019d8efcaa1f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df8b169e4b67320ae0766cf2b0913c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16b0b53fa3801b577f3b380210869537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a2fd7db5cb36f44c6a35dee6e98a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376679d4cc970517818adee0135c9f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fc156facbffcae6d853a3ead0171b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f10afafa7e396d1b558df49d9d1f7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ca82cc81bf15b15bf848f6d341e2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380a57fcdd60c8a9b9c1f850b486dd343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8237a8f83a5bf6bf0e8635c03e5193444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea30024593a69203b8bf8c3641673d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c7d11cb6ab7933e988d33ca0db17b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d48868e1bb375ca7404802ae31c08247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701341ef653c5df8dce8feae2a3e1f1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdb400dc1c4a8643556b214f379e9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd96c5daeb6558a6a307492b01ca2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d7933a45273ecda3b9d3f27f571d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195f1c3aa949de61ff63cb9e9a016e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f455bf34447cccb82f0d1f5c07a7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f43b5d9c9c4206fb712ddf3aba250454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27a946e42ed5302e52d1146e44c02055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5113c0b14d593fc65b4cc9a9d8e60d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997192eb94ab05a86d94f2bc639667357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756c32611aa89296e10b9c6ece7d94e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fd851f74465370c955fa0b9b2ea1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ae188216e7b3e3982640822a7596e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e2661e998bd555950e9983a50f4a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57e603c2326a53eef75c6c4262e7c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29697bb804b4f8b70a8c25ee93e587c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b09351969c40a1d54be254c40f6d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20dc0eeae76c00752f81237331d09f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4102993173c4c2f8888add8c744deb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38590a2f9d0d1dd0af705358aa323e2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac47f80ac3351218249f4a7065554d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049cf3e4bcc710fdd0c235b4ce84df969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093114440cc8f4d967a26fbc9f0f36f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379c09e35a967a283967129e5c3990f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c35e62c9a44af4b264ecbc0eca08ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eb5b9e5e511dcdc691a6d068000d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390dbd9ca4895d5eb5f223c63e1f19874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d603fd53f064e3375d72226fc7af4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e061e392ca6f7a2918158f6cdb9b4e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27db95bd2ab6478dbac8de43754bf8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b6b889a3f5cfac0e2727da9049d1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657780e0ce9e6b605d35494fe3338a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e783a4d89145cc6165c11048b61a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221592bf0a88641a53214a2ab6d3af8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f84317e10f8f8b3bc031f6910ef7a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caa1ea087705296c6b501930de65e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bdb8c187fdf29a2a5260aff5ce57a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9f8c1589c0f995df8ba039c4d60cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332936dd2e267614fa406a15d8a29e2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a7a8f0563125bed5ebf56d6e2ff0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a23b904490e2a248158a3b21a8a4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664689773fa2f452a1fcd83eb41f1b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d454f3d0d1f24003827e1c36b2025490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c8f597dae4e941246c796d0efe5a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82e16188665f64f340a39d394e9bfc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b3b27076308b31affbceb8a4a48f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78af67be37b76f51af89753fa8ea7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f326c0c00b1609f6462fbbaa5d44b8195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c305068bb9aefcbda85b3bbb45548ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe541aa95597dc8c94ad61d81efa1be497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595513138a573e136a451f853e8fb7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1164b844f67e47455733ca102d96a8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e3ba34f9b4404cd0057be5f250c67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eac376a01f1a39f99708a69bd90b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e7b7f15cee5c7629200a14d0ce477102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04abd84dcd440057053fff4cce04a24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a275421f5f3bdd83cf9a13e3df1a24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63161411108ae3a81efa6c613472b253105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27a193e36de7003915472828ff5969106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ea3bcd577cd59b6857edfd50cfd03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e86ee21664ec5121c2f43136465560108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a173b65f355bff8e663d7253826515c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108da1e61cc1c60822d2cadbb53bb61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e9aa9a93464236997131a1d9cc0d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11d0bb50e41fda4a21d17d949b1130112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14b7fb31ac753b4def496286eaaf62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acb2732d52d8cb41bc02fd27f98a64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7bdc2e8eb94b898c72c0bcb03aca6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec6c4356e631ad3d221260d8ad3e79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7408e6a3a55373f5b3a5fa0c2fbea8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf93d89bee4631c789c8dabcd498de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed670db3b379066c9c2ece1b9a1f11119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a224c1c7952cf30f175820e4e7c4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8018ffbf590f32283920bbf9a90d80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34d9d309e877ed23efc492e139ae8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79bafaad122c26847d63f0c32bb0aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c25ba59fde9986872689d366dd441124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a66d0d8f1e6d2d10330dc597f223c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abaa8bcc14dfff4e26fff15918b87f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7aaeff1fb990439288df973848298127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c109dfc3cc861c0a9ce74eecaa4d9dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4766908bcd598d12b597e6a1fd1070129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd56c55ed6bcd5719fcd7060bd90905130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b6895d4d713ef0a11a2ffcf9e5eb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f0dd2722edf9fd124d5bf9486ed02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7091d2372c780283bff87cca36f15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd44b8f654de458897e345f62856f25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267f8e6bd6c29885fcfdd11d9406d7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95d59ddee78b02f2a7c4cc18ef3e25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dd5e5cbba330ed2fb8083477dbaf9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568411dc2e770420ff929e196f3efaab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b002d5967a51d7076814195def8fcf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b00ba0c6d5ed74c7dcf73f43c20976140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e4abd98e499a9d6c0c7f7fceaa009141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943136990554a55cb1c82189a19713c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e9db22aca054ffff8cbcaee649dbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942be434ef8ab4a29c07722e06cd847144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adae437dcb793e537b8be9dcd749ac1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb7545c9066e678dedbdd99996be13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194ec64a10fc9f3182b88face808acf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f93c6e86de2742016b4716d64fcdf3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43afb9302fa9b6b67b73b77fd2f298149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0387d72e96e6185c53aa4a0e383a3a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23e97cabe9f148b0ed87768f550262151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef69a8a3f46f84764b3b5f4ef752edf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3203f735472aea7a7767b2e25baa98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac7c61ad29fcaaa325af58bb462184154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513939abf066c918144311d19d64e231155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c59db8c14b491c0763ca7ce98d000156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d7770023358508f79a5b82c7bfbc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363aa19ecdf12695f1c8b215cb28b07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a96feaa9c7f61c47843da518f83af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46286bcfdc6a4cf4131e217c7eca532f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e7dc0d82a998377d85d143dae2adb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b14b85b53c99f78f6654170d0f53b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28225a17ab2eef74cb8bb1b6f70be573163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5885b8957c03352446b958aab425ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba44680163d030c652636ac6a9e4b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd26c1bc88ca9de359ce7145d8ad42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8213ddd45c3226619bc0115bb137c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820817b19e14524896ecf0e27757246f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f906bff2673b3308f543edf9e92b76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d45882dec0ceaad479992960fcd04b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bfd8840563e9d1296f049a2752af5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1d9008882b16576045a0957c97529172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fc73ec9d661228021cee01f71c367173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4e7c506c308c53769d89c8cdfd1e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60292665dbcb0b84a8a592d7fb89fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd01b3e025d5eac1ea284d6afbe58aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180df5126c4863e7f5047d274b01931c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd712ac52a92c6450b3993477d7c6770178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cccb81122ded207f45d4e0fea5a753179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901ae69a119098955eb2b01f2bdfe92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd07a531b7efaf98883783052640aa3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e7ffa5a73501146ec1947bff04dfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be22537b0b5499bd7de7e30fe0dd6ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb00cfeeeb584d48adf2667d4cdc7ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edca427ea34579814659bfc52030950185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b3a7da156aeb7ccceb72705f6a4e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6b28422c4c9b50d44e78446ab1e86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1897879ec69ea66272dbac9863e3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe294e8fe7f5582f7745f7dafb301c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95161bcd33d97d279c0750585b6349f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529de7218adb34a88808b99ca9f1e05d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b3e8b859c043cb7f9a746d54e9dec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71737c114320fb2492eb18585ebdeb3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a685f08db13b9fc0687c929868cba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da30ea404e6a1738c603db98ee30642195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657130cc6f9440addf6312f89581b2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dcf6c9e00c9543b3a35011a562bf1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874123af3aaf970a2344cc69e90ea4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6654bedfc83c7c35c7190185326198199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188766a2d6ee19ac687853cf51dfa1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991166b386e8f79b5a1cee9647c8b96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83704e0b1760b036f3b4b480e5cd0242202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b230d7b8315a67e68ad5a6a38364e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd2e00e54a8c1b0f126404d98394f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3177a2dc516293daed872d103e6d02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d674857d3d95dd3b011d657062ce6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d95cb389b97d09ea1ba1c9c1e8f50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb771ab40de978bcfcbcb1b71a87ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7a9bec90c0129ee6967e28ae5b630209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cfab09a5755897e632df272519f05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc73ebe5127a0a630758e9e7a77ddc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c43fb5089f1bc8019d422dfd002a3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3beb7ca2111f45b1c072963cecee9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13056155bedc709a3ae48163715c08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c401f5d65b4a92b4283b427f586a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130edd88b806c61566e6b0b69f441db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4d80e641c7574c2c71d8ef3ad6924217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b3ba7af9d993ea380aadc9ac94e51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b01bd4d8f84c0378056a8d18f04c21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d27c84e7d604f3e9c8d96121cb0e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c104454a84baffd05bf70d19e7ee58c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58443809486c798c83e484b7888d5045222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866a49e2e50d4a4014769b200690c4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a695f888bf1c852f8bc19d87040aef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b7b1a4b6ce8a58f45a95766e401fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3ea06e12ecb14a9fa78c826c3258d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62986a6cb44ab29aa18dda1782b0acef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336f2ec99730c5c4bc6a62346d0c418228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a54f7b65cd18a5276d4e2a23a1a68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb43579d26a6a1989f68f0be16586b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d5c8d22f7bd14b9324052a104996c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dc9ce6b1f601313ebdc6619f3847e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1ce7015b2dfdda18be8132cd028f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524a9cfadba5af4d1f50a3a9a380d5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be45a8fccac99e0ca7431364d1448b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db32a8bbad6257be82ea602b229898236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fb13f52b59f6183b540c991864b1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984b651647785c1d827bfae6f0b2e80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8b1451fa7258c82330cd7453d684b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bfdcd53d4ace6f151284f52089513240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97bb99ec0fcbdf31158edc3cc161a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a1a3abc052f270879947629faf40c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d09d4884020ad4e45d7b6dfcd460e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089ca5f974bca0671288ee14ad6317e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da8fce4f161fbd9df64972c3076213245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c99174919befcf38d06f7c6be176d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9e9f126fb526d07657b64ce6f4d0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071cb43bd80310c67379e500e562fa5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b54a1ff203863387bf93ef042ead249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603bde98f5b9ea6afbb04f5e7af1032250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef6e2565b1fdb617607df6fa881d91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c9272ff2ec2b1e8c96c1540179948252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513de8e61eb545e7f28202c806099d64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c28777e6e46412e8304b3028fbfc92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dc50919cdb7fa2b1244fe130fbf79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975fc1f37c0062972992095f01570fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91acd98c9798b3dcea8ac532fecb8ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83256a61cb8e7173b238587f715c7b55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001e3d517307976e51d64c2bdc69bc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3df463274bfb7c1750f5736033734260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786adaf23fa8f500db4ba0a0949769c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2c8594b312fa6f7ba0c1b4f92e1fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4d59d8b4a5c9e18d2baec55f98b6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89813db6fb4324983aee2791f011b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240530d90c543c2ef80f9f279cad01d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab924d2bf17d91b654f3cfbb19b5076266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da66aafddec83f38645a205480af62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfb2a133061d26d47b458300792b49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b14bc5e383dee2b301bb974163a907269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f2562ad4f0378f2826062839bb280270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4eb20a47c109824b75b8316f04a1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef87dc775581487fc995dde8ef5f16272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff517c1a1da4b1f4d21e41ce9890bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803e7138e5d58ea252187a56f5f38ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e59bd3df070c45cbcc6ac38305247275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5c7f0cfb5275bac85f1a36bde7f0f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbbbd859dca5095075873e94fab678277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b23dc7eb076336036fee29423f986b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d65b8f106498e28e0a92fd53f032e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a43e5920664a0ef36a5e7ae04bafe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a81346a878c1095cf8cd6e56e49656281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950dce78648d97dcfe634e7678aba25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c11f7291a101dcc0652262f1725ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a87733040e1c4814e90ac0af04be0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeea357cfba9531eefcc8f20cdc514a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c78352f9e37b2e1ab6c64d634cc27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e30188291e5e88b34fa4fd3b35c09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e18bbd572df9848c313d72d6c3e36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4056cd5235a73d213d8aa1ad242ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca232cf4d43cf32419af2fd79f3d47e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8d3d92d03f10353f3a9751cdbe097291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bbfa9508cc16774b2ed8ebc1d4e94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17751b3ab744b933bddb73b0c8b58c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f07317c452ecc1caefe36707878664294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32d4c366780c4e9afc3d14e2e46c5f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a30ba9cf3ddb0bb3f267bfd1933aa2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebbc927824829944b2f3402e31c2aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065ffc6c771434bbe8d0381abc7c2c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caf09f903edc1c97046f9ce00eeb45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c521b440dfa6e3209ec8f0d63b0b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486719ca5b2a21df84e9646eafa9d835301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cc9a160b03ed4b9a29702be4b3bee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa879f1584e79133ef279208583440303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da066966357a57054810fd46aea4436e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bed527f7e23c8dc0e2858d5020702305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dd9430ed3e931eb74855b17ec5b38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96199509dd7c22c3290e7599298b33a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f0b78ae3d7324e124218eb3e30a1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a60a9df8c70632ef4d466361f3a3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0903112f565840e1f17e9302b29f3b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a9763a2e0078281050615d92884c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc2405504cd65baec49025abe2c275312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c8b7b04f313cfe72a4e9bcbc0b0ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e36df5b30f5b1e66d2ab6453de6d7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf837d755e6eb74cddafce9221d2d09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356a5154102ac56995cc60ec699955d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d70385dbe8617db80e0d85305c172317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f985c969424f283a8d4a44fad801527318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b08c4f89ddbcc15455ac88b5ff71dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41574971184549332855f292b9c37124320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111369f4e13bc03fce14b5842848a49b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa1fb336247688f509c8b3ca022798322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e2c36351017e456bf4be8cc6e074f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae7f5cbc7b5b2525a1c7a85637df9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a202b00d10d2323192f7cfd7d0666d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d59da0a97e62ee8f9b8137c44727f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2627c92880545677cbbd6465faa91f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e51114cf17f4435ece7899dd7c337328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08985fbfe1c8060baf86baadab39601f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7aa93615f2a41d1a3e82ed085f0f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b11326db00c3bc3ad827da1df90a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b077bae3ae38c96210a93ef03f30b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d3a6fb5dcbf1b241e6f242d807756333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7f3f2f24095741af02ef11b9a0d75334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecef053955ff63cafccce9c36c52a02335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f19a8f77f274bf218a2e76ea76a186336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaba65e45712986fe11e2e60004543337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410941a80ba07398b8fc4276c73a5e8b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b0cde590de2c3078d9656875539a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f96364178270c185a7674dea7b58c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d37d6470c50b3c26947c0e09d51ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348148b49979e6317a8ebc0aa787022342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972400bf36b862a082ebcc5eb00e0a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c19e807a87d139ed44646d96e3e42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c75988a9094d3356a92e83a2fb9b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12a22c99102d95630a27ce9af95bb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6aeaf55ef48070ca2928aa022503f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1f0b6c070b111f50355ba0d20ae9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542a09e03af0108e4093ca20ccb1f90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515fc71ae47f2ea6b729924bf7013c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e852864e2413b5fc2ae420fd4ea8be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec884444a8db3a0ad7e5aad8e184acc4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89aea134164eececb5320cf5121302353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d26144252c69f8b8077b75fd7828e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0f2da34662ad174d0f3b540976654355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea863b85f2c99446495dfb2b6a98bf0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c7ea721b07141c50e982942bfb5a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfdcea28889c60c6764033d1402726358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971f6dabc6227f37ec5711102e074ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9fd02a15321cc7bcc30a2ac378946360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4999022385d8491a9b4b2c33d9f6c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad774a447ee94a4d2a5af8b1f3400c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd455ce4447cf583c0a33f7387c4c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac8b70697915964fe84e0f547030e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5a630be62d751956b084c02f114e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15f8d39032d50ff0aac6c52522d557366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8faf66dae680584c356815a96e2cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0ee5a0001eb5931482a3989b7b5ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff3a5c04181dd94d810501d5ec23be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd73dfbc477992b7c928803c17d8bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d39993787902e5059aa97d4eca7f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd53208989500bdc1eaf2e9954fa5a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cda3258e453dbabd8747fbc4c57f15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7828ef53164839a67670686c33400ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f1fb5e79b0c9aaf915c2926ce8585375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03617333575711ace17c8326cc48c06376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56588867191f78fb7afd9d181f2cde377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056ef8dcd9ac031438d4e24c0478fd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a6894a16b67117345178d8000eb1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce304d5ab69b7d76725a950285490417380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3c5e9a6ae78b3b81d8436d8a219e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045ff19ab77a909b3c392e785d523ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f332b04859a00a643afc6e07865c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3654a128855b0fc017eb35c408adc05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f68f9b95a65344d6bf082c3ae5ae6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb233e20300c1e1529c7ac78fa5deb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4c7fd842d1689ddd9a2734d6dc550387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2dbb5d7bc2127a298789afa9dee21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415b96afae227bb9411166a2691512f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736d3d065ad8578db01e406b07fc797390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db57a4cc6b39704385dec7f6cce62f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a839bae50a2d9196947288b0ffe5c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7196daa85564360e4a550198695d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92269e29f194a8d4aea5a0cf86cfe9e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0ed97b1333ff79621b3d0c396e1b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b0dc26ce2ab9dc03bf758f566801d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c9366f0ff8469fe0e4d89cad57c12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267f7a4ad611145c4efdb038a0dea7c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e5581035499b3e814b1dd87425b0c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1226369aac4c2f204346d94652bb55a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968f86221504c877c1cbfd49e172264401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970dfdd8fdd115a3e3dad3f03db7313402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f14a300d4971fa43ef571bf29ff7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c21854b9cdc0b9eecd5319433d0b17404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0119fd51253a41869897a8eb4ca300405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15542417dca871a014a2979be0cc0c32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aac91108ddde75c48d5720c60cb08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045244992f05a6f4ba07e79ba0403f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991b9e1b86891eed1546b84dff45817409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919000b827bf6dd25955cc6929e6fe4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882978724c9e2f2fda0249d6b079a51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a8152eaffba5b44e133674389e3c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d05fb40b6a65c41f15db170b767883413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bbda7cbb642f9d696977a2889dc2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5a84cd3269d0254d47716e1fdf8b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d30ccee58b27ebbf4d47109b7653e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e7602927bc045612fa8bde825832e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefbc40513adfee31ed3c33dc3e40c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a99065b497dc6b491daea996d5eab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de8432fcf1e7a8d09b314104fd6a84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215487a54807d6abd6b844490823633421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475da537287742be8396ea774be3826422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f45be132dd23a555a8cea9711bcf64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb186c8491603bc4eaf82d5ef3a3572424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86315ade7b57c94a7820afb31b3fb6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e06e54bdb71bdc6059bdb65559aa3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14801a1d2b5986977d26186569108e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496731e30d40010a164303cfbf4ee9e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a31e34396c4d82ce28a99ec6ee975e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6018c905d919d510fdac439d2de5f5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61904cd9ea9686284ad2b0f1a44c1eab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ad7de1da3dc6787a205862f9d7fcf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50684b8169989bb060ffc822bda47c71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6c332dc96eda6949fe37b089590a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bdf01070d90bdee26d2cfdda5bb6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a53e956a4066e3a861365f166a4e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ba6017823fc7b225e6c97c0c82eca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44cbac73a8991b9482cf4f4543cdc7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a959a42d001ead2b0a4a5f24cc6aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0636c71a55b8ef5a8c77309dcdc25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12515673f6e23b3316b5b369b7231b1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419e8c02b3186f245e12c59fc37d8c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c00e927fc62ca160166f01376e920443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b050ef2d53beaa144aa1b094f12de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24772c224176d5da520e6d33110ac3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36817fa75b4b4930e00b42df658eb996446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4848f8dcc87b6777d678cb3b7590b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de128b6916b45fc0680981a2ea5dcaf8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fb8220482ee2ac7a48e4c90215b59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22795e5bf0c9bb036c24136ebc8e5133450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333a958787fcd4cb1820b8fe518c758451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca07e36a85345970f7d21a99ba546e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bf6192efa4723cb5b9a59ae0b1cb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f5af65c9770358f9e62ad21563dcc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080f18b6a24650325b0b57a9932c1da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283675c59b9a9ece30a5219fe70ef3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef88af91b242f7ff3066719666f0347457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc169665ba08865a6c652a8840d69a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc8cf5544b3cc6108d83c9a9d23bd6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96b1b133246efb396035b9dca798d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670e442ea44cda2f09ee8dcc37fcce4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37af24f03429420b79fa7b6de8ef9cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3815787eee19b6a833662a42a3777463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc7a722cfc721dddf1798ec6e2c4ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbd5643e6f614f2b2df8f0f7084df4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d3e5454158760a4472a56056e730d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5a8fa1e1cea465df3338f3bff9e7e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147a900dd9e856e085c5baea7e39cd3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15712096ceb09733f5501392dca9d9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1afe5797e7a20f0b467ce8f106af56470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5e05cd0adb5624800c8a286a23093471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1284948688f17063485008cf77c8e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047380b901062434c3235339f9e641e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb27593cb2183d17a61ee9f34740ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2664f6ee02a0598461ad8c094ad103f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895e3628ee9ba90d6672b0fdce860f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe878394a2b5090ba97204965089be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3059d16e018b4ee970456a9457ff6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d24b9793e08b1a386eeb6e2d70a304479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19084194f4a7ee6cb69b34bc86d6c267480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7497c90e1ac30bd839835d89649176481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cb7a4dc8d3f0305e512489cf226c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a585406e33510d960c58b916ca3ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f004965456bd600e5ff84d472c70c16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddc7533bb88aea424c574612491560485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0dbc4cf0124d02beb0af96db3a0c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cde9a1b65fc44d1585483ca4827c64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6be2dc3c2b8cdf0f0b0975c7867854488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade73f3a40b86771290c125c3fe2948489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf9fe0edcacd8265e25472f8b4ea38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad37f2add8f8a8283735c35cd6afb9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6cb1b370d79ee817027896c356dbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245454cf26937dddfd69fd132556427a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5fbacaf15e6413c01e735ebe589e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70d17ef8028cee0591888b01ccc02d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ffa156aa4f8bcc6ecd6f7c2027877496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb535c6021c048d7a94904ffbb90ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baa436e365f00beac9e7355ff9206b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78758a5405671929294029e838cf93499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cd5febe2fde0bbebfa89bfc948784500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6f8b2d8669441f2a623a56c7d5315501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eac8d6aa1dfd45f33a165a43ee37b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058132bb99c90d9e51d118d6c0f1931e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74655e4282b2f54e6dfe2275c68e0398504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1356e61e8b9deb16baa86b4ba86cdf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a882779470b11bf667905d457f2801a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2c84f84e899a7ff53bf84005d2731507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6287c0fef94c3026563a0f81b73b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd90f33d0216f0f3753ad6a2dd5f03e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fb3fc9a90b6ad3664d4f5171c20bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4f380007fb40218c7df6d0e85d499511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cd8631711fb8a777ba218fcbc137b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c021dbd3e0a656dd703942dca8795513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51aa0d82d608ec05c421dc7698e2207514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010d8113d7ff9dcca5d55416f98fbd9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a3e7e46ba55020de62ec674977fa7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8cd9fe49b5869c162e0505aab553c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbf9209818d14d76f1607c37f70f37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463c134875863f6eb46177afab69db6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7e4dc0524f233beb787a1c0707afb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fec0c0897085fda7626f6be88af5dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1734f1319c258331f6848fcfb8f435522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b6940da9a3f5e1cad76c2a46f7568523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47248b34d3116451260719ae6f8aee05524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6da10d8f51d4f89b99cd9e43f7671525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360997ab5cfcd666e4db3b28bc38136526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35c10a1b57f2c17d706c453dd36d19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693cdaefc50c2955bb987f3fca3f949528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ef6f0380a4e15caf70eb36b1cc69f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc102cffbb8d37925d5e716d8bb5924530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb4882c20ca3031efe459fb5be2337531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5320ce7185c4fe62dac1b2b9bffd50e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d070898a8c902645c4235cc3bca96c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5358b2216dffeae5b6b70c39fd6e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64f6540eb4e5813e7e457b40d6c77a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eae210f1b5b901e8f357b2a6910ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3fc1f8d9d8e692b43f9f1f8cb885b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10698c2b33da23b22dca790c8370c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311995405d97d9b47287a22504032762539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e76bb00ac2e746b2d8d27273dfd4d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8c0c5ff5c9af29223adbad30d8cb2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37b754a2710a6dfdcb1670bdfa3474542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb99373209988346188c08d17392109543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05353b143908e93305c4855b6a3713544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b10dba523129a1206b7d1ef11f3804545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc502da471028b71cf84751fdc5b8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440618ccc20051e7690d645d6f7d9a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d0be57f8ae2397772ac4e8c231c97548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21d3cc138dfa7a42157f1eec260a52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a0b9606acd9bbb9c157105a9e60a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f59a3b43bb2aa0bf4cec1747f96eb9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90969b6ce0c194197b8863a3a00a58b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bd0414beaa51a6423573bb150bef8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8acfb12e513c64b6289e0caa72fa4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cda18064e1873964bee6e65adf0bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70692bad84d1e1a1dba2ade3002f78c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158b5085fb6342b47bea22c8487cb1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f4f1caa630f1bb79aa8d5d4f7cf08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7637f66304a67f68f5e6d95868a5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b336f87f8b78a5729b7c10fa21b9fed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d31b4f0ab7acbf0bbe3649d53693dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bea07ce5bbd6fca93547096f295cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1ee660f82dbd5f0fafe507b2937cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24dae8daef465a98501d08aac54353564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e3ed00f7738f29df71787ded7c3b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdeb733356ff01d83cce2ca6094162b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9b411d7a7f5bf5b9e713122b0d55b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cd3013c748e733069aaaa2c3e62e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a6d9ba2b2fee66dd5b04f82104abc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c5ea90f7160677a7da30dcd8678aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7811110237a50de2313758af42ce9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f38eeb5618ae5a087646383fd5884572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b718c99ac40fdbd0a8d28936676918b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9511409a93e353c13ea10c67db3922574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917111f18e9fac236f5da251e459a2e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86a86d2089216b32f5f692414be019576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bb69ca05d772c34d7824adc1cba40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dd2049ca329748e72633f002f7684578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c6d35ca3a4135eee0e75517766c87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d50dddf4633ba7eb8e63548d07686580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e0e91c881bc2945908429e605f0b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ddec1ccf1e4777a2b3f0bcc9b1d01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9a51211f068ba85500a48d2500f1c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f86bb2cf0c33043634a9877193691584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c252921a7174540eac4a7986e5cb905585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c89b20b38f26cde4bcaea5686f8e19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eac7810c1baa7e7d1b1ca527f4bdce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec76d3acf22578e5c3ecc507a5dcd87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546a7eb560cb81675d9bfb4fe2405ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe554aeb946484972699e2ab18ba59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c712b110fc9a69478d2aee95076dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7596240659dc7475842d412ce7f722592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb499f5df519d9f38c02d958f1e61e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6094072eb82cf87f940f0647a94d2c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae4a3f050a94892ba5e752d1534610595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b528a2ec776a0af71dee4c479ebca00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ec494f6c52d6c8022aebb32b0a204597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fa4db65f55287c94c33d1f0dcc0a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18657cf4421fff527e0b831c0cc976c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c290c7a84e361e6da215d9aa0ff822b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ca44989c57f7e22bc82a7e7d30bd6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728cd32ed321d1b93f8d3bbd8fce16a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d97adfd6ba50168ad0130ab6754f7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070818b0d13db3d0e40b103de12ecd5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85be689d7dca419e7fbb4af2c4e777605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40c242db7d03bbef76e08ece72b46b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f638b70c046cc6da35ceed7c8e74641607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cdc97a6a6574b55d00dbbf285c7f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc613676f0298e4b78a621d04bfe7d4d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fe2353f57d0a8f9f23addf7d8c19a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c027a9053fe104b8e9a76cfad22b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096caadfc95e6475b439c41d33f6e16612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96967e7566273b9b234161beea74e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88984328490370d5292659d909ef3468614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87db031dd3e1e0e86bddfafdefd97d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3893336d00566dd93647c790f83ddf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaadcef31f50fc16c9bba477bba2c09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516b18d05b12243a7a898a95769e550618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35aee83578246451b76d800534cc61a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc9371bc463d55e77a5f4b10fdc9e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b205930cec9a87bb786a93c2e2237a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839d2b102faf38555958cf5e0a7f6f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f42a00d604d9584b5d67b2295bb4f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b702f11a9506239f5271c3c4f1f5733624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9c08e4b38cb007c62938d3d4f4689625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de6c39883857378e06cf3f051b376e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e472aacd69933a1fe75a787e2a1223627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca9b7c70381b4017044deba69f5474628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1af5dd01a693d5f817506e51492aa6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543617defda4bf69363163cd6cc2b73f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f218e967567320835f10d6ce3e93674631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c37b5c1a6999e27692dd2b01247f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d1671770290cfd68cb5f8e8d9ab5b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612b10c8757f1c12e166b64400d7cf2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d3a709b65772388d5329f17474864635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a48275962711a96f5336467f87a14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ebc49fd64539b48a8ddf4f37ae365637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a7b031ec82d8e1ae13b249f26546a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc1a3ae884f860c92b27e5f322c89a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b0c8caaaa41b08db59b6379fa7f8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16afa083c52145b69fe9c21d7a7d46641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98c8573ac0667b83f117018f7c0f7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56403807671478cc81ce37ef549b4d7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab56089a9ceb4357b3c324c9dee06a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5fa0172f5389a7e01cf9ff1bdae05645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99bee2e2cb9fb3d0de01b3e1a4432e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a4e1ac1ad21580691fdab64796610647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21182f55b75ae96a3849ea8ca6e8310648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f171269966b4118e79823fd6dffda3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eef5e7bb799b3c4790881d6c9361e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2725c249f01096c62985f4abc052e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091cb4fe4d68d2a1f960232bd4f1620652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976ab0c4b3144150963f7150d77dfc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862d78398e6d0e45ce9f18484ca7ce3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b676b0d4536a368b211fd2a286e1c8c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e79418c8d26a3005e56a9898f045b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d039ee628eb99ff6c624f8c12b00951657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588abb59bf910b3a360dc8f329d60bdb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed84c4ab0e9c85fd3eca56f330060a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af555493c993473352b756518988d39660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa536d6d381e456631093b31be4ec1ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af1632233d7a748e49bee45d4b09f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1530877971d7c8f16e63224baf325e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a778fe70ebe6397cee03ab93a3cd7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6591b50aac18b2449beec004b2d08a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f472b49f01691919983cd53fde65e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587034044a4eda78484c0eaa1dda58fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab32b08c3ac398dee92903b4a543f53668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b03657def50a0b3a441f84b488edb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd62dc36bcb612af5247148249d6ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e85a8b99ee2e768d0db2227a39dc6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1cbaab623cd24733da814ac44e486672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df405e5d4fbcda724ae4b0590c9059a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea59ccd06539c31f66cb98d25eb1a9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961655ea1181529eb81eeebee8b0a7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deb13ae4897d832960868f02e126af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0669dad48b1794445c89a5faefa27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cbde5886f12ffcbf7b69b594588c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e68aeb6a3e0d8b25c1ad9a7ccd7aaf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea694ec6cbccdea08a5ea1d39d0ef43680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4ed72566b1187564fae81abfe93f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac229c110e80117a8cd0218be3e70c71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417c11649cf060240d9ee8bb75259ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2733f6e9ebfe3a582045e95a220335684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd69c97e3f120574c2bfbf74af89591685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304d522f4b149e7e8386e8e6f3375d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43123a5c51eb335a655992e6a9a1f686687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca129fad35019f9ba4a6f6b869f5d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc93f0cd8b691d04407440a2d7060c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cba5a8214553f2772ec9c1dbe4c6f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d88e0329fc392f1261ee3e5f3c089691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead906618500e3340f83f130f7d3331692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f3fd143930002a292c253786cd1b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9f6733bc109343f512731cf0613a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173fc3a3acc7b82fba3ad72a08eb799695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442966d257ae599ca0b7cefc91164a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219d2b6ab8f02b57959483be88df810697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e48a294c184ae26f7ffd4eebf25431698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c86ad4410dc4c62f1d31471b6eb5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16422fd44733d90836909349d866182700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b755c559e308835b3060ab33e824f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbcf5f9449b2e8db3bf26037f1ff22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302935a9cb06a526e71b4dc99a118e49703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfef4174364de15ba12ef2b59691a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35756e8ac4098c7ab0ef59ca26aa2773705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922bd0069bc92fc6c8c3dc041a89197706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cf4189761f70854161d91cd188fb7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277f39aba057cc9a64cfb4cf8f3f5fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff316d59a431a03cb4d270fad2375ab7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0334c532808da4a21dcccaee143b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2b0992d6211c14b309426527ac503711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896d92d1761929b7b8b531d4873ddf4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf643f2f2fae6634d53b840b6c05fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4311ffa8acb52155accd25d4c47f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297997f6096e8a098e4ae3bdd764ee8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4b4994c31eeb6bf42dd75fc5367f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb78f9f4949332374d9e4cb157375f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba91bb47d8e09e1b2d2097876f968c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34d201ddac1d088e11f39c5790fdd4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5190697a4d0021a92870f6f029b76a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69c03fd8b3948a6d001fae4e2ed891721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6212c9806613175de4aef4e697c510722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f26d09c553a8684caf19c00adc3050723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916751e6e15d43ec9f5106b40ebb105724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d5fb3ba7b7726fa47148e53ab425f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e7039faec0a41c18e8a2b817f941c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2cd4cc258cd30d56630ffd6230a82727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955ba8fedccfcff895bb9091e8bb716728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43650fc495b81e411f7fe7fd9d9619b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b2f7bb36dae4c41890dc8d8493205730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5074f4531f7efa81a6ee88e746887731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db344c6dca305f0d25e5f3a12ac53193732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73e594faa98c01c104f3d6a03bbb41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa6bf97450b86aa34cace6b2e3d21c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76935353c44355425daf128434fc2acb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40cb42be10e3f8b2511a2187ab4f2d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df5a38462874f82f718394d4b8c686737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb731358630ecdc3e8d0e590de4f235d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec71c4072469015145fa5be4e742f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae7a31d9da44ab90722f6c24479ae1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfe8e73f1edfe36733660cab6a18e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f172269a40ba8fb243faf409df4e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccadcf1103fc1dce0e3b65862e0138743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6c50080dfc693a66cebfae3a08e2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f724e93d25087b8f9609380af54bc42745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9d5020ee2c334a8b2728afb5208a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61bb2c067c441653a00c6f45dd7ebf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec976daa7d83510b2a808e3bdd219724748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228df42b2f7c777ea719b6cebca6663749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312c835180ddaec079dfee813b761a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdbe489730593a91055b3ac4a584f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fb008b7e4d37ffb9e89d2d7334d5c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22475a6b00c702afc91f9ea0f682c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca3356e00a0464cde3925096610370754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7381461421c1053eec5114364b1af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0d1d3bb62f7772ef0d89e30d3e9ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb180b41d10052ecb34970885542743e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae1807a14db2b0f99df538616ec148758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819aeae85f5e2667de6d86f7253b3835759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1a403179c576237be498f09bd043e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aa7be8fb6d6bc2403cacb9e9e5873761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2cc5453a8459e00b339f0f18b7b8d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d5db821dd42fd0c73adee94cd1a23763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364e84764ed7812c8556abe7e03d005764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa982ff4913dc70e12ce570a67fdfaa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8de2c0b9e533739f4b97c97807c72766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e169609c4c87d1689a337123d2d79767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5f7a32405164aff5ab8e2f6ad85f8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ed32c3609107809c8eed15c5f23a1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036b43e3013e8f8bfe96ba54d934e1c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb42ef5e55454a550cf5d67dc277ec771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c649c25bdf59b669df8ae55e4699b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9c32c4553db06fc6e7548cdd4fb60773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a809b59a2e3424176b61a1345652b4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c9bbaa96e1517e79af90a2060f434775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ade42e7e0ad394eb6f049ce9bb2f16776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b4e7544300899b23bb70c3fba9b83777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac66f4696f2c9b4a045a9e9424b3e7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cf7834377f630de38baf18c952c66779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a85310583dc435b42632b10cd61caf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36c8d050726d6cf58427ea50f72d55781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8980532c368ed8f5b3d6ac2a54bd8f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4434a1e5ffff15856fcf2c2e6f4b03783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040c9e602ab9d3d589711d1e6d6f9fa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e3025dc16e8af893662972a547fc4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f211b1238f9434b2d361c034327ca4a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c4b3694307340297c819d5794e6e0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f8aab7a7dc419dfd23bacfadc54fe788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227eaff9fd4a28bbe38ec48ba62e697789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194e40819b36011b7c7699b03368782790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e53ff08dc6a6b588381b0ebaf40f93791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd80efef6d5844e8b1cfb8baee3ae95792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885cec2893aab807c469e29a0bfb995793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e4c6a0a03e5a8c9329f8c17e91e35794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbc41630afc7cab16beab71730114d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62841e213390c89af26a3e955f7b0394796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3a130594bd7cd39f06b2a6aabecff797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8be7832f12151a295ea5400fde2f39798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d31f858954cc448eefd23abdde50d6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102b4320f28436f748fd9af0577046b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e575bb3663945d33b3b2c0326f1c1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577b3c30aed38d5fddd7ab392ae71c5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75b254390f2711cd8a77acba881f14803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd416cb6b476bd88b10e87ed1ea7d23804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c3d0fd36c913a3136053e3ff942a2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c493b776f3654e3f39c82b4c0e600bf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdd9ce480b6b687af146a0c242e84d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9663a3ece95487693ef8b4e6be3a3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a803da36ce0c83b1cb033e839b8a9f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4efa1f5e4d6351daa950ab405cf21c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ed99339d5f35d918ff04ae0deb46e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96097f5bd4ed6495fe7803c0aeb403d8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7051fb901c5f1a291ddf0904828bad813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2137bf010752a907d2ad197135caed8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101773380c6f11c9f593298beee6c75d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadb7eb503c30e8f3f4531dddb44289816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d42ce8c06580d774abee63e737b1d4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f7b1b37cc115816d87cf806b46ea6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a09ae96fb230d42bdf383158bcc0e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef640d09e524b262360d0d144a256a7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6ba416d5fadc6e7df61d8c88400c4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20610242e08a590da99806b8fb760b74822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d4692823e6c65bc73934a38e94966823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2e0489c2fefa5599d7d6e744e61de824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720889d49f86ae12bf97721e637b04dc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9806f3a5d3a6a0ae3b3fd468d81aa59826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08303bf64e140d4b39f2f68594f2cd0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea540d27105751e79a89a8178229e22828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e83ad92eeebddc6cfe96b30748203829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39348131c9b6bd022a568201934a1754830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63a0629927332212fe01e2f79dc9dc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed79680f53ef34cd6919c9e6adfad99832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a425a7751d2478bbc2a7d3a0a1aa3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2ef3b5d019d1e508f185c15fd3aa1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6023f659504e267182e5e1dd7caf8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51197975f66c71db6e815e87e2ab2594836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f219b7b2ceddaf0a23cce55265d56837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707631d711287b404d633176d74760c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26687647cab9cfe134d3743e25b645839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649da2d88065cc83a195a69ea07252e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb39dbcb5de53ea472bfc404971269841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a03690b2f30c093dd3d1b29f0de2da842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db15135258a7ac03d56c93534a0331843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b08cf6cd1b62917631f8f2debdc0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2611b1250ce8ded9b0509aafe889cfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47423c397071408323e92fe522d0d3163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25352b6a114901853ed55bab92bcfa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0f84d7f630eff7e95377bebd255875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e33029e1e809097a5a3cd5884877b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f209a5d7fbaeb81c424c357bbcb4a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c135740d58d1455e63c95abe6201748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026387c1f19de3f195ccd1920431e449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e14f9e87cdfdcd2b569d829e9135f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f362d48d4cd943b5c3ad360f95bc96c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248318c829d895dc785ba77efb42468012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd49a9cb17d8710d8fb870532cf7a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec00497812a5cb7f9da146e379619a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a96773a859bddc2366067587d5b5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc542421801ebe56df36c10f5d3a22a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bc48d691f37f9ba201fa46c13a1f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5cbfb20ac8ab73ab5c445cf5fc00418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2690383893ba0752191501aa935d68019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d04f6b583d55bb2156cf5509e3a8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab891620db69ef9ab1d41bcad00ec1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fd0f9645856dc3847e4dbeb460c3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b15dbfcfe1941ad3f029eba8e1a2ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a41ca264c81a8e2b0c8deba84bd8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326015449ce98fb8452c689bc9fcbe8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4389a5cdedfea8b83a10a0a5fd3f4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b8652eb6eff752c33393634804dfe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec22deb7b882eae9fc7c03489cd5a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f840bbd619cd7b6a557aacf828388329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff6c8b40c40cba912d359ef3daa51230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eccb7f7fe19097087a6f78773404ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca66a36ec402fe72ab8ec5d6622699532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e91e6f77eea441d89d9d3e4c56ab733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528dbf7e55c9640fbfe1b6f20b3948d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf22f310be0b542877f5d83c247f9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13076a3ed6dfbbb403226356c55a9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5de31b6c1db66ba35b8011f31473b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83936c5512ef92311f4ab202fb608138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451006f31b897f8778cac609bef1a3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4aec30652c2372935c361cf948edc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca46adc57a5c1f9f4d9976fb4fbf3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157e6632d4b240ad8eed3190d6fbfb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497f2270def7744898dc14cb47146f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe089dd35d46e4793842d53c8b9bf83544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfafbfa46cf0499464844cd231bfebc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0c521474e60c46312ac3c4393b32246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260242c372dc2f64ac5cefe3598fdc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cdd04ea0dea85b3ccd3e9c485e72848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113319310d48a01a0c88947b75475b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd705366ad27e8d50815a65b285bb93b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a82f81c1168f84984fba7c3000a6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af02c5df4f24ab5f22befd5335d72e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c335e5c7f6c28489b72865560ce5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82eb7e0957cb141ea845e5a653041c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358da76dd61138bcf7f13cb05ce24ce355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db85e8ae2150ea0ba7b3dd2b76a9b0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ddaa14c3e55c78ef4e5d3731f4dd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2606f94734c663a8ba22000741decc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fa1272aac04d69b15cd1b871a42fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0d9de5e06129621e68a07043933db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5d55ca13a6af990acc6b71bd77fe461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d537f65f0a31c2bdda05858f9edee1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e1e0fb1a57d7f33ddb438f9167cde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0183dbd11742172cd66eb3b7ea133564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ab57d1a7dc50764bbcce2e811dfb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5e9085caef2e4671151f670d66fee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2892cd033be8f09b62d89d9a61b931a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ca013701b104716ee9f121ab3d8f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aac312c72d800145e2015accd9b1af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41d3d19999f7c0c1489a97fc0bf73470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c48504ec1119b57bbda93da61c94f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb6644940cfd6a721d0b301f40eff572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31432574baa443626414b767c711423473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec17b1d0750f4a91910d9d8b0c0102874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fc2adbdd8e0c9dcf6b8b7e75b532875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33cac9bba0a0e60b1134bcfad6484376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e6f06a39b08b34e8e760133d4b33d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1d395d4b4fe4fff64c9c78335f5a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da85093a0ec33e302855eb6f6e6e20379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52701a7c81b03d6b488f966209df21980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397e638e460d7da7b6fcab9f067351f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18e6d3a01225e506716606af7f8ca382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34b54bcbb045e10cba2d411737227683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664ff472e7cf6c666d4d7fce373389c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a81d378ce88c029277fdf0540af7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a2c2c3769394444ce660ce71a1a6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29a1eee01257cda948f3d979e14a3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d6d823bfc47fcd2475f32dbbdcb2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8449ae7937ddc4a7f187befdb9aa2d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03518cf8462fda175ded6f93a25930990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc81a43a1e9c29b0dd73f68ae2b41a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710532c0a59bd44362711b2dc51740bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e6a40f7348c10385c3a3cc61c05eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2c246afcf704fe368c000b649b2e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb8e1b6aa39050db51b977f8241bdb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df78e11c5377951bf1d17e417ae8f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef037984498e0866ae7893659a364ddd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a9f0e50c1e275085250cf1d8a574c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658b49db4acffc7b5ba30b5bff3eeac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af83f6028de078890b2c7ab7307675100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a997c62d641b3a364d68009010f8982101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06ba210dd89937f7ef1c4febce191d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c9d4bf10ffda5d86e40726263ac99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb7620bb0ab061493247079af91f7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91339e01c0fa5dccdfdb7453e736e3b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebfc31ad9c18c34c45cde3c2802d75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76cbc839e854598896b18666792714107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316e336005dbcbd0d57fd42f4fa4edd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47219f8c613e52120e81213a0e3591109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87521e3936c4b421354edc27e0ef5fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3d010baf039a800b24f324cdef1d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb170affa9dbcd5fcfbabd11ed5199112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f1faf8f5c80386e41ca699054506d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9445b65b8954f1cdd9042fda8d45ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c2a61444e219474be3801ae51a7d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d7ad3b802a7d77cd56e27c8596c63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e527018a3c1271c69cf31013d5e4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fd46a4b0b58fcd9a4ab7d301e311d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713435a4f95694a54b24fc38886e6cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab71ca5b1a6650e2240e9278ebde238120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ef7ed7ce453de041f034abddf8bb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459be99ae4de9d8cdfb2ac7c9968db6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cc2e6ec07a5762ada96019d3c887a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867961a979d67ce380fbe6398f98493124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee60559478b9e468eefc3aa28316edb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cc811c5361c652f0545eb2201130b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb77e7b64527fde04f318749e97fd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c8a5a3457d3bd85ff45c122df8e1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bf05d2e4d08b60d23841b87e9eade129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a8156420129abda30d2ff5eec6ced130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afba5cbbde26cd70705e5a4a94bdb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23396684ebb35113da68bc23f86a8c18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d28e86c899ab3d12fa41bde46320ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec29834c4e8dc6de0bbe1cf5eed1da4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff56599b342f76a9a44a099acb5522b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ea1fb3d67f9c36e977ddb5c4d709c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70027b22ad8074d620a7a795bb09605b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2831696ef7854d518db5f91ef25bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad30cde90edcd7d35a0844d2ebd392139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a5b9d12113a0ab7424f93d5313b1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26458fd3e3c8f5b8053b37c71a4680fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1848dacf4e9bb4e3b84db32f7b5bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bdd754f71b787ef2194f23172893c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a05fd51f24f0d81c7b88974fb183c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f960f6df3970f9df346c0034efa9ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730072a5facce5672c109a2c3caf3703146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea1711b10eede5619be7acf76c4f1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede7b7d349bb705d0961e9159341b3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4474ad2e16fb770e77d3a6f090be7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c033501084c823aa8b337a8bb24c1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef7c18022ee2bfe40a4153cfd3a893151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf9495af33bea3d91ca2d6380107e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b90ee475737e8c1ef8b302e5a1106153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a322fde064311790d3aa5d29cb74900154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660e8c1fbcad1dec9600b0a080a43d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0c47de44e5d42af2cf071eb99df9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7277e7cff85149f5717eb919cf35836157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381c90c60b219563ba57eade032a516158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f64ce434c3c8ab69b8b2eb8ce7e55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfba18ecc010737d91ce484abd8869160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f6ec49a483a50af86d24394bcb4a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260bae87d798dc1497ca8e1b8001d2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584228962edacc788a408c2556eeab6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9e4a29825ba04b1b1ebc05722e55d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca244ba7365cc2e4f82dffa87293db15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3389d0e89d1c683cbd6d04c016adb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7bc687961b74ad743f8ad21661a14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b457456399454d607dfe286ad0f2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3bc4c71ec1de8c822b05bf4b39a2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4ecf363c4b4a38261b64ada073180170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754074a3e2bb5fc9c28feedad5c655eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45154992bc3d23344de9553c1d1afe67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37520f6c43c320da8327045d2742ff21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a74d7903117672067d3eabecee38b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1545585cd52b6a4f2714e2c14e071175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15415577989157955cdc62815106ff6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13e7911fe208580e4cedc7777984c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dda887fb24f543264c5d798a3d6de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7e3d7441c0b84db2ff4c32a8ca965179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc77ebae61c7a871a63706855b58f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e2d47781972dd4586b002a5380821181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380504b48636ccdf0e631730be0383d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fde5b7dd6312ddd43b43e956164e3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362cd8cc9a484563ee1087dd9906f56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40a9c37248f5c2937e491437335b50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7fb46e16ef5d6c1fe122a3e396484186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430da92ea93919fee7c652c62be778e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36551d38f0cda1f6a555b1f106faca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5f1967f733b826ed26bb4237ce32e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1262d2a25f60ae1bc200be573c6b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9d70de94adb88deb5cf279b305345191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfc2b7a59c92797036bb4596f70487192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c641c80a6686ff2bbea4f36552df89d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770744820ed0ddc4c34ca5af8df0cf6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a3f1dbfff85a81792f874554acc03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753e024300da29cbcf0762eb98d001c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f5729c0b232468dbfbb596bb1af15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dea634ac4dbc7229c7d2b3a5511756198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0567068dcb296fd6fba34f348a19cd6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3da8210e8216b3ac78d1e3b799e98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72695367008c01c2a8d0d6d5251c9a16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800ba5a7b399eb5e214b1439fcc8aaf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f59eb063cc80e0371f5b7980e2722d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaa2d14992c28219c30676e55eaafa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcfebab3d56713ef0341294d3709ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687ca0e3d4118617ab1e9a9168d0d10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbc79c3786b09cf4337332f8d24295207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e49be4bfbdc73c367ed1bd1cf1982208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a296af2aa36a89c212425243a7462209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0c8640d7d113dc09309748ecb4846210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5c4fa58703ef1b54c252aa2f89d7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3877f1bd0890e7c57649b70f4021a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215875222d26c90dd6758a5527fab983213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9dfebb6772a6bc82f854e7ff186a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc9695e2f229e67fd8703fcbe46537215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae14c062e058900ddc5f4c052a20c82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20194f5495f33b8fd10d419920f406217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523fcd5e226aa7222137d5099021707218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e655fcf2fac25cc8519d33a1c41795219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aa29f9822522e71185ad316713178220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59ef5c8d25cfe5ddc06644fef85f3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4ae8eba450154dd2de064a089bbb4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b73e8c63f5d034697958176814969223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954084f7626513634a353cf70c98558e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce04218e44fa95b08fe70c668f9129b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157bf85c596fb90cb8f3e8110e1662a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b7b832a3c36190611a8e0a07cdded227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a04364367abac48dc6530a410ad4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e1cb580bc54a36cc13195b35a3f6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab45cf0f7b772f5ebd6ddb1b7a9fff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b725cb18637f9fd504070e866d12b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080533098735b6a69352985f0a8cd8f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4756009b19f35dd0eada0f3ecd50cb9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc306a99ad71542a413a01142b853c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5255d8ad83bb2fc12648b7af5bd75e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8a1b2c79cbf591b33d6a4b8c1530c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f737d1ad272c254550ab097385654a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f226afa0b0c18f8a84d12b016366a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcc27e963bc3d44620a058409994ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f1f7f701705bb35d1d3a90cb84c4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1229d073cf79d2842c5862aad21b1bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396f3cb16361db9a43fd2b96a70a521242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0a4798a80f7a4dfc125b0142b0c60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c014e4c6b72b7770644ec0fecb2d8dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985b15886b2dd3e2e981b712dc149f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5cb255023b20a218d7a23b7a45a82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fd0eb42462f6a600fbdfc45f8dc24247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b6d9273da565a81dccde031faef67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b971dfb4be4878f4b24fb7b43123d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f2fb677ffe0ea9cc7c1940891f38d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c8293bdf4c1aa70382d0e3c241c76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed4c3ade057befd1d6d1570d8f3173252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f223c721da74a1b1a3347e8ae2b8c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b2526e2037c46054de803152d2975254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157aafe7084ea6f1845579518e83782255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5730c180d5508a3b00381a764d429b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8999c3f3d2765e01fc108be54ff7f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066fec1485df90a3981849a02c06193258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e1942df65071e12fbb2ff5eea37ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8579e0dc66084f8414a4a665fc8605c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1da1db35be3f8376f38a4e9c68aba7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fc7b6b38fabba915a2c536051dfdc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5e9539476d9e5ad0f47bebb90d857263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9394bcc0d0a9c98d8a15550848e4a24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6288d51239ad9779992bf0030508b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a9675b1b2eb5d3c6f20c4cfe8a166266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573c4909c7087a79c6c44224582a297267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8642d64f7ec8a5ce8a58c809ee0a8bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59d55d62c4551d80117e4d233f0381269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea335cc50f71545671ad097aeb7852270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6b684314c6748a6f68216a864f748271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53697a013c75f4890f5e22000fa074bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1fcbdb7edf5eced8780c42ccdb001273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b520f8f2e1fd88abf8b165ed0f9efb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1007e97ef76e28dc791a5bfea4e798275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82f398299a0d32f39e61e7f62b28d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be911232d80c61c0c4b520e7d16c4ca8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc8a78f241f74e219bd27dea2f4507278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7573f3c86765d6db1ef4ddc16d148279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ec89c8598f054257dc10ce83412d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd220c449608a255df63cc7692cb8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01065a48df9860352721c2515c29fde282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05744bf4b2ac31d023c8513ab2067761283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcf58523231543076232453dbd4093284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720de435b6ab86469e967716e9555869285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55d8148e08ba24732b7875c535a525286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611af4ae529c3e8e5217bfb8315b1c7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1089e64411e3580c26d2c7643559f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0a018e450101b613aa6fac82834b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301d40dec612e5a6fef65987420fc47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c1e22346dfb943ebd943121599c86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139c8a40e9d5750cb8dbd457835b299292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bc43db5696a09ad79ba76d76258d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d727fdbda38a046280ddb516caae68e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821523564b2be60860b8380120c046b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42214f117f86f66f721f31793e9325296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400acf798c0f963fc2ac12130f8e3e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4afa1a34fa2c009af004513a64fdee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ade36fa47572e4bd1aa55d5d82a72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96d037f51758eecd48874789596a3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead72bdb3c879584cd656244386154b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e720e7d8e1619f1e46d8e384c1e17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad62861428e0b833e52d628957656f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7b28e6c79668140fcd8ee6e721210304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06806fdc9cb654e04b47c356604ccc91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c1147ee6f7021dd3d81e216161905306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea7c89710e95f6b49b2cda21b2003d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c306b0e206bfb8d512f52e1c824ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e77d50d1707b302e68d8b9bfebf7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bffb927a61e4f0d3432a2524470e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe02439eb3e86489ae26d5facef581311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99515b8753fa0dccfa7088f5f294158f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab26e1e2a1cedf21e0a23f6f219d38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942f3115efbb3692c434caac485cc68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec96916ee4d30795f501500497065eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50e7f4cf4e310313a8d9d01ea32af2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a41c072309f54c29047c55e33e6677317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c267db9adb6fb7fb8221c869e581b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2650c59f5a2facef5635f92e4e30c40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2036a2734db63a421304895f43a561b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee877ed657568f997449e2a2bfad04e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54409914341e1185f981ed5010468639322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8476fd5f397bbe7fc297e1d35b8203323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bce987cdbb4f7c529b179d33e15df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9dfa21ad42977d4f964a98e30bcea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3a4ea9121481eff0bacd834a6cf44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04072efd941e6d8a69a9cab3a7496c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca195bcc59f3e65cbf81e2e3f8037130328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a04449c57e290f39874afc7326564329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479d07b227d75aa141b531ce8523eef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9ee3a5e6316c00d0c855283cc07f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e006229e799b295508cd772aa4b60f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe6d5af400c19a4baa435ec2a57af0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754d4758a195e170da95a8c8a278b38334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d9020abf5feef4e969cf4253d2511335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e950264323db4a115a5c3c0ae334200336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2076214a25633ca2381982e92a5aa8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad67f3e5c46009e20200e44140648bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb43911bb595b5a5be5e0f663a3cfea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110d0a99544189bb71a431d7aaac4f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653178f1dd925700315943c54f6b918341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc54d4cdb9c463ec6ff51e586f91e7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f74e5a0e05af1e36e4027bfecf49d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bd5326dff1bbc2ed3933b349bb86a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa081fd8995b90f9d26c4923cf28b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1068cb93cec2fdd8e1b53a707115d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e661dc9c4127cb9b65f2e484b8442347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47486d59affedb8d168a66e3ef4f82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ba90880ef1beeabbf4f1e19153cc2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86fcf55da657aee5f44a5d9669e3e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe664bdbcbdf86079b0ff8aa5a864df7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a42228ef6308d5298bcdd8ec4737fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a3f2af4262840f289f86fa1f9647a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb1d94f818debbf89e7b050cfc0403354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e583682d8c95275b22888ba2d4fd6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb2affbefddc378f3a19d35f615089356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98404538acb302bd74e99fff1f278b7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a3b8c7380370f86176b1454c54c7f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba198a42f1529cbfdd3c19edd2b8a20c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085713f3fb1367ce63ff7e5a6d40cb66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197b1336bd4cbe43184142cc08ae88a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbf32d3d80f9889180463cc8c1e9bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3beb3ce0f05c091f0ddfeb062fabe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a87029682d8476e207b51981d703c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb752dd0f5b83dc5485dac76a55146365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e0e67f0ee9bd7e6aab1e406b441df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25278a2a4040dc403e3a3a8bcf3ef377367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8006308df764f826db9d0ce31fbf22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d058d2862af0431e3d2df5ed95ab970369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0835f68584bb2932de81ef75d63a5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9891a6ed7a4b61a6645572a741204371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db744ecf28360e05cf5b923aee5f2a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b91daf34a4e0aff4532d2d884970b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f202543d06dff7bdd61f9e82e497c12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a92d346629f22de038d36d24eba11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab23f165a16f824f593a3a30f8206d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc723614b78b6b91b5751c5faea97b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bdecbcf564f8d2d38760ae20948b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87718a6870bbae5398fb39d1fdaab76379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26102772704adc2e41df63f0503a230b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc0620584b6762ebe4309636f2b6c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea82e682881139fc8d0177978c721e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a492cd9d5174adb8ef52a60eb52c64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea31bfd7ede32719de04258c55d762384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d593e3afd8bdac99a4cf8500a1b02b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58497bedb860dc87d6d94f6fc5472bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba756a78bc53a757b7fe6afaf07a0464387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0256dd1bd482bfa6ff83f1e1e6a29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0270580c363242e2722b857fa76c79389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3136d1de9873f410f3869522545935390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16c6e5e999a3800b9188fd0d1b1091391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4899b1170401aa6a1d5365f35f2f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd1214921457346c0aa3e7108a3732393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18957774da76559bd9f84bde5c2664c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8137ce9b09a7358b03a31783ac97dc5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf90c6d116d9ee6a71c1b700fddf5cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770c99381db21588ca521d3ed65a76c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34959d1cc4198782d9a445b97957cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107267647455562ca8b87776208d8b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c1ecb10e7d1a1ae351a28a28ba67e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce62b6ff001fa452adab6a963f58121401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993db4f022dd7d277d7da677c2fd1dc5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6deb04a89e7fca145878af940e9ae5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338c68d67aa074d969acf279e150556404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22620061dce42b01f4a83c355414ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9ba8b1617314055d724faea2ff709406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e8aa63d0c39dbb146944b1a539043407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f943cd28614eb02ba857868f8847b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7ed2a72dea67b02eee3adefa398bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896238b43d7cd9cffd95a5cd20b3746410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2050d38dc40d83e58a220705f94268411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397192a6d7a31b40fe447638bba90c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28372c253ab00342bbcdbb88ef86a39f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5250e100eba906248964c5c15fef922414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e06887d47f7c182ffd3f06abcbbd74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e75955c9f89e5795861c05995ce1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612328744a6c540671dab1c1d663fab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bf9be3a2f85c80cdd00fadb1815f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e98642cc70ebe09bbbf27fbd32af11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e7138a5fa6c7f5a15b226a13601ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cfe72925ae5cb4f0352548828231b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33896b1f79ec2a006d010aa9dc69f65d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23760813ed74b45d44a91b2f384e7b88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c04694b4b4caa4bd94ee015f9acd72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dcbbc68ee6c7274c29b7f923ea1f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a738150f23e043ba7fb4c5300233945426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953afca4cca2ea7df8e352a18e859a11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977fe73efbc3e500df4bbaf081aa939428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cb503f739e6190ba375628a613a65429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2a3321407a33782872c25d96837bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bdbf311cc2b8e1802d90b06c2bac7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fa03a2ed0e34557cbaf490e35e3c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b52acffb03e0f8e635e7cffc6163d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5c8eb7e2d4cebb6fc81c7bd9fbf6c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93c23cdc5139ac9b9569cd28c04696435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a840c63c21b82e09b6ab5715bfe056436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb044292aada382d612e93e02ddc16f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071f3aff95fc003ffd04b7252a98bb5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0360d2dc9379213b9307506f64db1ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a9bce222af9cba3d2cd40f77dbfe4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adb1dd0951f8d18ba25a289ec4f0e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ca4aedc99dcb0baf583fa0e2675fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373db52193499e779eeadd1947221d57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69bb6f64824f8881f63df4c917f7f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208627a34c0a4ae9ecf8ebbc0884a748445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f687ee8c5ea800d6a965492003ac2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15254f2e11b386eaf3efc179b113f562447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d773955bf70c7a1d30b783d051b12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e225d545c2f60bc23809880b7e8d0ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b065696abbf875f8e54dd665f74b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57cdd7b3f005d6a41ccf08fd67a6e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffbe7bab63d4142c2c85da67e30ecc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a8f4363caab642976f196398f8492453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b964e543c25400a7ac0da378b0dbee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02133debc5ed86abb2f3c7935e33e719455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b29d8b55df76614d1eac0dea48a208456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594d877430f07666df178a61da31593457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdd8199de1596d32a7c9cf8de71d2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ecc361f1174b1d902e14d4c142295459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da40903d6af8da75bdfbb5feb0b33fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e50fc91bf111a1c41588c227f0e65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c87f49e358cab085d1da6bcb8fbf8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddae20bb84652b86612769d49f5c61b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ca0e951e415155cf831320acf9446464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f91a95afff201da9dadc7bddc2970465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70291ceae3d973204984845f699b27466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c33af1a6ffbb26007f56031f8746f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d7f47f7cb3985882384c37bfed1ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9ae66eb8652fd7cfeaea6eca9def4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46461c38426fccf92152d3ade7fab9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676b563ac404d5ebce32cbef86aa3b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa29f002a1dd8cd9a37fd9a67e5088472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe467ef0d5294736b6101c74b043b39473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb92d8325117198cbae13b9471bb089474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b460ab7b90e4ad1febb43c534b899475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa784619e19de00119306fbaa5c1382476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084a33750d0cf167626770fd3cf0798477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4caccf507980a26ed6e5bb2814096f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f7080a91215c52d7440161f75c14b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382a837945084b7a580bb9fc905796e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cff607d10d167c54f41c65e50b149481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeff12aa73ce5e93ddcdffd27eb5c4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c363e1bad58b73fba1a17d109eff9dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0d852db3a7f7a5766c11c914a5cc7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfc0435383839e8bd3a0186fad2a70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717766a4e4e8c116c9ef9a7a278d31ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdaa4d07a6412fff9bd32e294f9b8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca076088efc9abf282af87d48524233488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e3f82f51341ddde106479da6e01fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7ba8fb8d633687c1c4e1605285a83490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ddda6c8ac50a9a0a9182c113d2b7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417398e727333c4f0f72f84a609926eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba926e59c827fbc615fb72262150e7a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8728261a1c634057b9a844aa67835494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda037dba18d19712e0f78096f7ef8b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833e756f6ba89eb6ee0b35abbc280ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c4a8f60435b0a1e6851bda93a1f02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786ca0a5b5ae2cd2a4f3a79c081e51f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bbb0bc38257c13a331e092f47756b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fb08ea06eb8ac8e6377b17b351007500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d7ce2904b87c0c8a105880bf5052d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a8f6154556ea992edd73614a5e26b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40a774b0c8470b68d17add2cd73a11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072e41db6bce6e140c9a14a61acf6b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c05204912050fc4ee60d1091dd94d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9b29d81e0bc4f1cdbafcb876fd25a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b717b3060feb0ffb9f7190b434e04bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b63129d12e9cf24dce680d174b724508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56754f36d5333cf75a2d0669fa8b270f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afa3cb89e4b81c8c21afef798783da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16779d967818fc10d42781a8d7839062511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ba287708e8c52d2425ca9f2985c34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7daf42ba0cdc01361562faebccd7ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c7cd58185444328d9bb7b72ebc473514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37ed4fb0dc9129e4baf4296bd8ee52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef5ccf216738caf089ecb8309d74be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3713ab5cdd83ca4118dcf6a6f332e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88516e81cfad21b1b565aa15e10fa6ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ae33a40d4ee207047b86fbad6a859519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3d30a3f53e3503e109e29ed290258520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41e74643ff7accdbc0d6c34b5d6a2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2fc36f3d51827e4d47bb762236865522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16f040e56a0970f597689fc4256d73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41024ac6934728000f547eba9b202980524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c8903725a31b9f9a764fa72fc1971525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ff66346a19f3061bf3111f7a49194526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729dc312a6a59a483cd95820f75206b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736b7eab8ee881227763d66e0c06925528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e66cea74e3353aa13e46686456d2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3581f1e8c184fed5eb09eff685f0676530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d2bf24cb8cc3aa1976e5600f0f04a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc304432109fd981d2590511c43a1a01532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2f4e563c82f3800dfbea915d2c88b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f402098955e74011192f4a939faae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43ef47c5d887a16fa489affa24517c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d365ba86f33d2e718651a697f69267536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005f47c24710ecffc32d03cba2c019c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e113fe251d79bd1ace58b1662bc308a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59aa6b8db102886cf0cf31d7c8fc9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace5281e8e349d50b019fb82963f4fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a831d01c5e6bb0138deb76f693588c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adce25d3a507540413d3cef0c824c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dbdc6f97429d44d328c900dbf9767543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c4198a551765f7f4e425b0ae703d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ac803b63bc0f2d5d69c9041b94e7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f39b8d96250627dd0036f92438743c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3579bf4c76218b5aac4b0d8d6706b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faf1eb0b6b5d4528cf6f8517406e92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abeb660388cb66f3da6a07e3cfe4a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77711247b4457fe7bd95573782874b9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8549444efb6c4bb591b38018885c54551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2af181d8541d907738555800aad34552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e6a68fe2faaafbde88fe2c2220a0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800122e6c4fb7e44dca380ea08797987554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4ce3d8b037d1564d0e3909f7e21c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be1e2a2148435347bef0194d197513556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91702d6bf9d0d35270372c9630366175557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9f52bd7f1e118ca8dec90ffd1b2ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971937d437892a0cac2a0780ac1f7e44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fc475899bc1927063f74a4a5413e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f50a681421cf7cbbfeec1a203c8322561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81765d5315fb1fb351424fa04651b2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69738ba0ae59423f4d6da1bc8a5a6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d3ba3178199aeb49289f7b3151773564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb792e70e41316ff6a583caac1670f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1e3939eccd1d105ac1d426f4fb88b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fbb9339f17715a0da876ee1102893567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ade6fc020aa42529324c50e9603a89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a297cf423751b32424ab085d2e1e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a7d281f5bbabf061901e9452babcb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d95a786b564588d4dec4e41f55d2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78e4409e2f08f81e8c68fbf233621d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def9cfc95fd9e00a8ab35b37ad35ab4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a08a8bac91559461ff306d67956be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5b1c8f07010192466457d579fa6f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f73a461fef03479bc69494b2d626f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a049586ea3e128f332748d8f534ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5663018c6fb28f8f5e750427e20c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3603d0cfd98b50038b23317bb4735579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a112b48ffb199892b365f25a3b4b5f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca877143f37ef21186a9749a80c63fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a3e61cb21f986ba269668bc9832e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6379127f3359c72696ab68e1714e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036066b79d389e3dde081994d952368d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145e22a028bde430d9e032dc43f22d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304326b1b749f2c31463e9a7b5bc905586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b52c2fc99ddeeb11ccb91793e91aa3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa54a6ec27b5785b82960cc57aff78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17190b6d644d8b5aea22591e8b70bba3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f7483b8007165b1348be21338e3a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318c8bd7f78104adbd4edcf52377764591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8932fb8f0b47ed189fc9e7fc7f2bf79592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb41943332ff8ad640398e3b4a17e5e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d929ed526aba052e770268c3438661a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540f7c73f7b9128587f2423a1ba745c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fbb9ed6e4503ab8ac4a78cc0e847a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272ca2fd74f9c52d573f9fd4f0225f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d730279e0eaa231657c454cd88c24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a274a9fd69658ee682f82cf0f1a760f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c5f04e12d68de471fcb00e5db486b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced07c4a70684c228049596f4889cae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79976e558d846c9158bcab2b66ec1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd47828551b99fbb672789d8453d05603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3c382305ac2ee8ef531993b63ae77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0b8c92a30a85e89843ced248f7e4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a12ec8eea2b9cf3f9ff2c04158562606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857c43d9e7c5647e6a16443a38db077607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0c647d9251d3ba037708264b8d27c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4295236ac8594c0394dd30708b70fd9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befda61c22250cc056414dde6ccf6a8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cbf0c4debfecf6e4637ca7130dec8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd16e032fc773932da109940cf796d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d2bb70663af7ad13cab37d49b9752613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bb3bbaab4108c8f63c5a053aebacc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57e30a15f08000d5f1da565b3a37e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bba7410f7064a923cf01d02b314b0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b1f8bcbc736f07e22a32c1098ba19617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fa6d244b862a705865477da72f2ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7687aaf00a4ff1a67cd757fcbdb588f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7affe86c763f11a73a6b64bcf6eb3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c25356299f0f27545af91cdbc1051621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e02e0ffbea4a3152ba37853b8e2d7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de39911bc501189a0cd73b447da031623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81597b1d939e7fc4034e0abb450606624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14ebcd4290a9cdb3978d0116535b2c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260b7076e592449ac1c31631acea2b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea04caf22b9d044e5258ca7795daa78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a5bbcf4f63821763df7a864cada53628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83c89cc4e6d56989343b3c93e3be17629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afee4d8d822ee2644884ce6bbd478af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af35e7f5b529eba6d87a03058c8b10631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc74d89afcd0fa839b8968908a0e69632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db1c2b88e11afd9a576fd3dca89100633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a8045d6f9d96e159b0aa2f2d766d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa0dc9ae3262500ccfd16dc8be5b10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345f7945f43aa5018a6f56136f568d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfec47eef31c1ef83b0134e20775d16637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86df77db92e5f92247b95db616990f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa86d1c1f0253aac7b158e2b74b33b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ea7e6b3489bda6fef21a18524329a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1a3367fcc311f702514d88b2cef9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac3dd0a4fc0c2ee19df1c1a05995cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d781d63addc9dc4369d611d1dcf9c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e453c8901c9445bd689bc73f97d834644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82b4396837e391cd974d1a96a898ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b072d1f5f7e57d72b0d8dc1863a51c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c90bcc296fe19e3af1e8987277f06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5660bdf7a8c3fb86c426dd57ee3bd1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771750824cfc460c437c3eddf384d963649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752ea032e68802abce58b02dd9029c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272bf6aef6576f12c97166bb96ec2f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e269fb7728d265d310dc41fda501ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1169a8c64fd596ddecc38ecdd95175653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f05f7b8396dbf3543f7626c04f99d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0af7db6ba7da6a506699d0f20cf317655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c1842f946633c43f96f140afa4d04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e0a69137071790e7b503501e6ffd8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5738405c727d2bfe607407d0fc9d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68958107b8684888cb28b2ce5e45f4d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163aa630f711d34d5bc410f6938aa9a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3c7638703ed157c965d1a23f7149c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269e1bbae45e54cce811622eb704ed4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311b1bba1cb66fe694605bbe2e0899f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36562059455a447c5ca5e7b82b0d4a07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb220b6ff05c94e595ab28fd4c4c816665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08af271a0ded838a5e9067a1bd8e4d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de26b56f851e4ba83193e4b3d2b39a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac6eeb4650f651951efa1fbacd0176668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b71aeda6928d9c70fcfba805c5cb95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b37233aa4a53dd4fe000e799c1b93c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7cf94d3fad92eae200bc8f1d4bbcc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dafadfb5561e7fe045411be8f0773672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdadc1af03043222ad79dcc1a93f799673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2bd6cbbf6d03849745ceecd01111e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966679df3beae97a546fc4974bb296c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f529fbdff466fa3f63f1977c5fae940676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b381c0b64164b735426c0ceadb52447677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fb0ced67c996e648a2d54803f7609678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9032998d52c54737ba76e6cdf644b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535e314f4d5acdb49e8c1fbd8337b5c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc982c2b26975e265be8f9b6ac141e19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63ed6b607611094c5d16d87903a7c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd79abcd0941c416005118175c4a30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46b855ffc03fe6a5d5c88e9f0da53e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82e6045eee73234c986111f5141a8c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017afdf8ef919b9dcef6292e41e224f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051665fa6596b039972e308083d6a7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de5e8da6599977b4deb0b9c6ceca60688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e158fcb5fe65d53d16e660580a2737689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3711762e4262eeff584830231e88b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23127bd8eee0fa41a52eb47a5cdb3fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e1a322ea7bd17d04b165563732930692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc524e3e82dcbaa6e8c6ac61c1adddd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043f3e6575e1df1f5612501381e7c81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e0eb9e896c8629bb96861fbfa6735695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7c73b6e78c8538591066b65959a3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b0da5f7012b0020d29eda0dc0bd14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5bcb5374d88455f24d3ed46492d56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c93a4dd25188090cdcf5343a199077699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482f011068cad609da5beea66bf8a1c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163a9433a6815cb7e434cea281c112e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54709f1ead29aba58ef25c958a2392cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72409366a5aebd13f7fcba971a12cf23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1bcbd7d636d9c3541f39179627ec5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d745e5084efcd1923cc0c3635b9deb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef62f366a59a6ff74c520a1325b5395706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce2d941a1c5734a52bd6e29fc847e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e6026f708712ecc5f67069af0c6e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0faa7e8e7210524ac98217b02dbcf8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d523bd975dbd04d49fe75fba52b3e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0284e74ad7a4338e9c850f8e3240f39711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269441266b7f86b0944c675338a25b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a165bdc3c61d03f2678d6c1330d56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9ea46bc5ba43ae435c971adadf8cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dea1fefc40243759f41711f8ee00b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b1da7f1a7af2f40764f73fd0a254e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ee24f90cf6f84c6ef46be07b6a542717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff122e237a2d9a772e2d736360dad7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732563372fb7973e9b7c57e3d989b684719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb14c168cc85c3e424568b334304773720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8a0c33caad59a675a6bc8bd17c610721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f49874c6066799ba7b44483ec257c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa05c8d1d1f27d1852c0b4b4d8bf3c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62750ad4adf011eb034c4acb9cf8350c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbd99f982319ef36f29c9e8017a2a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1815db7db0b24ede872776971ffa7c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495c1765e6eca9794a77c93aeb76a1a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfe53aab2d49077fd5c9409e26191a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda4ec78d9dcb57ac4e70825cf6cec1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f0adc8337f4545ec85e3a21ed25f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec7b791ab2a366a4187c007ec7262e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d6815a18ad36a69e39494165b139a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cb0a6af92f4b7fb09ea6d931068f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce07b08a9798c20dfc30fb719825519734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c3cc20c9e86f26231df704a7ee0ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32657edb0c2abf49868cf2bd2c103686736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac739a2ac920bf502150cfc632653ac5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db881c3135a6a195efcc5ff9ede8b762738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221799ecc8b456ec0fa9568234ef6895739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed3d9f0d339233604e5fe44d7248a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556ab4163cb42a09a4ce5d4c50c288d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530a2bc234fc155c17d9bdedde95de7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfac987187338a58fe440ac7cffd313743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db2c5511a2e64aaafa44597ade0229744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2926f02693493de99139877e412e516745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd903f15d60b4d7093c30aa2c945a9ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6420bccd18c15abba2df81514cb5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f97321c812eb6ffa0221f7fd874b1a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7010cdaa80c4b1339d9d92ce18b2ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e8c4cbc15042ee297e9a000666853750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0268ff3223d8892318f93e722a81627751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6edd1edf223157f6342b12606bca6b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec20776189cb9bb1c6c8fb4f41ea3b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8593fc7c91f184c78399624ed70e37754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed8f6830cc959632337dc66abfc51a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2175562d4441e5f74fc86b18f0f445a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd0545a06ca64aebd20d4a7b896692757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8a8756cdacbe58b2d5c8683741281758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ba3c8353b1509838e1fd3c63c9b10759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0820397612f2ffb29669888e6235d49760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9f83dff31cf5108b173c95b4b7725761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa0f3e7fc48dcde9295bc0741daed2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72680a9361853ad999feb98540075aef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea1be8a5ebc9de9299498c77863cda764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26124ab154a7a0daa308eb9be25c0f62765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d335c595a1be55e7b4e6756c936854e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337808dc1267893184d6fb131dcbe48767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>