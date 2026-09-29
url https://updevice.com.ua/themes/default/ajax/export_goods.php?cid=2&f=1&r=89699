--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4e096f538aba46efaa18a3255109d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357774b353e6154cfd6bc95ea6c94df42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94cf5ea144eb6de2c4a3ba8ba206433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db93d1b50e95acf228795aa229f8774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54245b8f48abd47d7ecacc03c75df2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cc3760db5b9eed20977e165412f716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd902a3f18701442e46a2179aff1ca87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4230e07f36eafb37059b96b75049a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984de34bcbbd8efcca110129aabbd7319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205f7ebdfe559d9c8787b063c1a4ed610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48084257c7930accf5c5fa1dbebd0c3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d07ba37fbde26f203756c9bd6bd30112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22592efd2bf9a793a531454a808a44dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ba24a0b64c4e5dcd07a2130d6894c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4996936ec8cace20d9a14b98baf77e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf186b8c471b08bf2a7dfd8ed887de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db280ac8d55aa317eb444106a060b7b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a46a96ca02c2ac368aca67d92a2aa118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dce0332050798e64e8a41d69eceeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaf6a6a8f19cb5deda676fe06c92fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b649d19f76a302a85a98e35fbf30db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaebd8f2578e8ebe895df217cde5a7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545ffcab02af50edc0ee40679ec53d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16994e3e956703bdc6c41b40a2c9ae5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316b3a95db3d137133d92c52a57c1d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f1e5000f83864651de91448ee760826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e7a700b1aa46964e5f48d595953de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e5baceb13dc70631fab1c573a501328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73bafc8f94c44799defaafb57cb85429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b75e6e31bcea51bc79de3ac22fec130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a34cba6ce84ca7a2764e4ed9322a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789f02401ffe70625f3a750a36eff1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edb39b7adcf6ef45c14c10869a4d8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827663d2cb1bc6f2a9185b7b04db0e0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febc926ad3890af550a4889d398d18135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ccb623209a20235cbfb5dcd5ae14136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056735e1203bdcce261baadf640a42837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b1546688194da5efa8f71094a112038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20570591ca1cb44f96dc39f69657431939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848c3c8113df73d842d24f5b109ae4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916b71f0df61004e3d610828d09d13941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3281df87c63aee65b577f74709439ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5009923652b5e929f5e05100750b0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9520f442f970586c54e9aa1f463d7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc27bc42fe83d2083f551bd04bb685e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca35b8a346c42e8cd55a73d062694446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7dac0f59fe0b6b494f223c8b7d5da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bca3b89ea0380e2edacaa1ba5b898348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13766d8fd47275455a95081d60a39849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324f105682b942f6a8e51a9e9b3a52c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e1325ba246ae3d1c80e6a11f4b3fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecc63e1833610aad35698f003eb9b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70246fc4b61c40c1700e4602779bf8d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba595b3ed787c06e5f5403225b22f1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab835d77a751e7a98bd27a1ecb2091155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a214e463bd70253962985a4faa451db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d44881c7535724b3b4ea578e4bc4d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135453077a686131ab4ee5e2b9b0b1b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ab8aa40dfb039bf64edc5c3e3253359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f299a4571a9f7e348ad37697b724060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eeaf3d14c5cea59220af883d447dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcd385bc10c42af1030b6825ce4e0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933fd1c1f0f7422aa3f86c2829491d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d97d5c6d42f1b9bccfe44859ec422364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998ad04c83a70c016b68f35bd2e96bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36d6d135242f803f068ed25c9a1b7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bef92c3f4b602fe3308131eec635f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34fb5a799edc7ffe68250e47e53fc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1629f817747ff42ade4ed160c07c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e328ac05944bd377331060547bf6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983904a5ccac50abb1a3a5ba857341d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe060fa4258b52acc2c1b20209d578a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39f1711592d60e2f20458fafe3309a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fd02aec537d9565fbaecbd896cb3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb27dce053636aad4d853901bd9c8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa00e93e191133f9118fa88e2e9e5a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36b8acdc838d33e8166813afcfdd9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898a17fa050309069623c65d4fd956978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92ce13d596a89e4e73f83f2303807a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efd3faf80139ae58cd36c24177dc9480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8df2e20ad473920583e46412e7d9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36c1718b92ef08dde288237a56192182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593252117625c96f00bab93cdb7587c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbae83e038a7514ebdf1d0d08b797784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17e133236736ad62066684fb002cc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51535ca7be57becaa82ee49a628943c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb98d968bcc0c7ae863dda5e2c41c8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c82d372f77e168d18c3c452d669d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d64571d04bf039421080c7d0ef90b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12f67e72188032999a96fefe8fd0d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6d117776405770772228e6526fc0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752b8f8e597d3a1ca36a1f5dcefc61592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0e3f16b248dbe70ac65edb883f9c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1effca71f79d9c4d9b0024529feddbe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db135026ef9c372e90f501016f9bab3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fcefe703b7077ed1f846ee050969796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9bbc5a36bd67e60b8a5d9011e531a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f8ed35ce42c9ffea96180b8b03b5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57ae01bd8fe0fcf8323fd5d5bb88ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35494fc3c35f1352a5e48b007adffe91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710150b46071c722c2a304e1f39f7fbe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212598a9e7f566c581754b54a4b9bf8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f860a3e88b446c835d66d0d2c49ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191b92f88d3173c4cd3617bca2aff07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137ed956ac0d6ee2cbd212760b08d6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f406df0756a2e92729856d789e166c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606bffb20984c596dc62b4df8b7fbab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2434c29ef37e20e3ba9835304e52fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c8837ca13bfdfb17ee3ce99e93777109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf5e1aa45ab36ebef181a39637d9cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6b16629f86c4dc78c9315783b2b4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938445268895d47eb10ddbafd89f3bf8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35adfe52f0378e6506127568a6d2c01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1bfc3316276aa1b3666d608edd993114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13291121940dec87927618668318a26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe465f94dbcced1e0ff36ff60f62cc6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bb73507344dc2f9d5cf50e8399952117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e63766fa9fb35dd4ee0e14bfeacc0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f47328892fde1dc96a15e884db8580119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6064d3e70696ce2f48736db02ce841120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950b9f6016ecbd9556adf0c3c06d900121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5d837fd71e8542b2883ca248ad060122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edab7fc27c0498d42798e0972f4883123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c481536ba6a1045ead84ba142e7fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec002f83c35ccedb08a8c60c2704f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d081845a4dbe4586566ee772326b24a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bcdfa54097efa99f7209e64e25a8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c067e5e2f077c1a5ea684247ef6ea70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4e67f13a468f86b0287a088b9ee8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c7c3e40d4dae5bdbea2939d9d2d28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bf2e722d3a86be7233e13e85fc8d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e447df16a418ba4958f98c6659e89e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8cade3a0b7b21206cb3d8e7aa81da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ee67c46b452ef57c2ea7b86b5a014134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5e3c103131344817ece5b78d0d5bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e6c3aae05b63fc4818f30ebcfa35d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3c54760fff4c14bb490fba87d5424137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec7e85e4cd92f90f43a257e7625bf2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af0268879f32cdba5d8f6fc286aee4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dababa955bf5f20c1473fa0a5ee718d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b718b2ef1a8a74281e6d539ba25d60e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1833bdefc024993048efd1f6e3a191142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a9cebe33a101620b09c82de468df9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deff626b4c2343793ea92502cbea8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfd12e26629848b94129ad25afa58e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd820f81d2af739550800d9feeb5669146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725cbe35c5d7531046bc5b585b40e46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669eb9acdedf214652cb35678150732a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e408a5f998a6f5a7382ca04cdbf1b3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd748ee8fd20ca64cbef8d5dfa640c16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420989d67684d1887104016e036ddd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8625e5553147980f8eea2f6f55d9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b579ed2ea5268dc760167145300601d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379572629fc24b16f624a094ed8c5854154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edcac3f53439c7b5522d250411a645155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fc8186a9c063fc915135e8660d982156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa78b000a6d69fa7fb3b1790a70cc1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43a52c09ce86730ef0b5291b2bed9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d15d467aa788899b882063525cca7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9142cefdcd5ea86b128f3686e81ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c9456f673d822bd81d88923997af8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a367642c7e97454e8d49028c0f2c44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72067e85046b111fb59aa1a246e107d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075167eba070ab33088feee1b4819b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33268e4a2a825e6836538b32a2e47d47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba7a14fec5e76011ea41a28ae2b8d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da555f3bb0645f3f1343fd175696649a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93431249bf28fcf55e8f0fb0ec240c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f82d4028b4504275fd77c3aade63cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f870223a05a591ff9c301a64624acab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3ab0669568bdf2a85e456ae08b079171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbf99e329a33d28060ad5af789701a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab2156b11ae06f0575fd1ef8c71c31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f365e0504c7b937f5e7e6654b8d7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d84e7421d8e7ae85f54e8c2d692e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c993c4a6e39f3d92d9ded4f4c0ff7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30364671eaf6d0b424a7a741adf4cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f80d65d6e5e7bb937d755ef0182a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914588ab92175470283344279bf35c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb540cbcd309a608aad9078bdd2c8c46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726471ab3375703ba2be74591e6d797181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccab3a127e87346be11686a75580ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391ebf961d0de4392651d34d2fcccad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6931f8674c6794a7493d8bfa66342184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475b5b4eeccdd132cec663bf145cf67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09accef7fb132d2108e1eb12087d41f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80416e6b7035647ace22241f47fef0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c7b3b4ad3aa8543ecb4f0ef3f197e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479d4cb598c45c69221fe874a799ff3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29f8e479da5f8e288bdfbaaaaf9bc6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cea826a39092ffc5c371f7257d5559191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ee450d71794996331a98748246a0e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d98836660b1a9aa302de849c9b763193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f35d594615cc7c0ab3bc284c4985d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7787a4f8c09c513325cc10e5579ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179963348f2e75618dec10ec5133479c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7e683a804e3bb20a5d1ea2342ea8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba8e3f3c56e1f4c5526a180e12f917198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1e60542090bb0100f692426284f17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9ab47f04976130f93d8fcb67ffcdf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbafd7f03a83e34cad93bad08974a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299abc391ca3ea620bd77c3ae4cf90c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fee44a7ceed197c29944674e35d580203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fb6465ba0a26ee4b1a3812deee132204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43bbd2c170d33fbc2acb3124873f82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0909ea88af25c9732ed78edf964b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bda85c0413a6096b0b116072d20a02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefac3cd84a94efc313803f384594169208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3b8a052caf48258572136196d4793209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db14365e6d03f9b953c0f251b44d1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683eee844f184b8746a9c1901b7cab9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537638490e249f284ed67685142a39b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83837bfafff8f8d65cbec68e23fdf475213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc0e2f628a6cb00761d2a7448a7fec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112888a200d20bacd1d35eb38894cda1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06432ca8aa93d28c6fa840b9736136ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432e3aee74fc58d6b4505c4800e26b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e70bb834c1a37f8b89d22d5d574f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8d266e19b5e5025c65d405155a76c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188597a99110d4eebe2cd213bad2e7a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec67503a4bfd966611f2453942daa9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621c8587917956b2858c65e91ab4395222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0fce6fa4d0f178f0b85e5944a59fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a4d886cd8d3661657fe994daa2c16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4a4fb6d3b2350c48aa9d171e46d8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6652ee30a638a7d8c2c233fe63876226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4533f0e22e83a12e17d1ec24de26aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93ce45d768e0422aba7a0580755d51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664228e2e8ec4c46523e50ff9696690229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbec5d3492e77ec6b53b6dd544f80a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466290922274bc375e8627c446e2754231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f67bb303acf587db76f4939f48815232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9f9ac7e400f5b1f8929ca0772d355233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477f024e9013edfc2d5f56507eca42d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03361616440538c3b90acb3d6f95ca5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce98e5019c193fc84af9dbcef01f0c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45227f5e0f523078a414aef0cead07a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bd148dd08706054131f6c4b16735b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698adcb325215886e5472058e169a76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202add2c7754061f72ebf7dfdb1b2752240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438fd4aba05cd858851ac338e40f00b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc58709eec98c05a24f47e54b5e18e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd321e2ef36acbe68f8d3c7922f293243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a13fd17725c8d7ff8f68aea92f6d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbce9ce73a53039d3c74deebcd3c15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e9c423bc6df814badbf54ce93864c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30126fc78b0806478630d64012d9b223247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7614bccd4c5161262ad3d5de0bd459248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119868652727b26efdc8d408aa73b4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf9be09b432dc25c10d79bdd860477250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539a01e81f8749797f87aa988397818251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958769989595ed3991f3253b6052573252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81b198c5761ac7166adc43408782b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a26d58cb179e7174dffca51486b29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4b036fe891c71b47e4c1504354404255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2674d14aa6066f507755a9c52f1299256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40c41759ec1e0c5156b28b90842a8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7956fecd35e7727fe7bb20da416bdc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008229763ef3009752a4733df362f200259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f41215565faa170862da46a89b23f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c65f57a4577abd3276139ebb00a454261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf746a172a624fd06eca4c32cfe6b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afe92b619626448509ffc5121a4cea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074e03cb590f54145f24979a817c002264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8474018aacf4ad08adb5f95f412d39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c50403e194a0a718bf8ccf417f3fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9f73c2bc4622b7630020a7f4ef70b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d3a8625bc26f02b71a69770d7e48c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38e0c9b2cc88fea7a002d8ebf763d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fd3fe6072fddc3c62cf0e44985fe5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc3dc775533cbf04fec01558f09a01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ef068225bd319f147e7075eebd507272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14dc9427148538ce9ec66d2f346679273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5f00ef0a552fbc540409618075c61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29dfc2554bd278a6ecc0daa807d8ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb29445893e91d9d7dadaf4ed8974f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2c0d42c4d7dacd2821643c373752e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0d9c6da2c5f8d5065670a2121c184278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8e13fc5a670bdeadcfe5ad1ed4a69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625632511b6fe37cb3879830765800b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bb5a205fbe0b4798c7ad211b45564281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4d85233b71f90d983f8e1a7440bcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb824ae773c51a408eb97f79d62795283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bd8bb49831a0248b51fea621265d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75229e946b42b4535a2205432edd7a55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e272b5258286743ff1b16d37b30b3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc5f33855e19ee877617fc5bfcfea4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd11492550ea7ef7ded50b71a12358288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975dae0fd3fc3d0df363db7a73feb02289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b360f13e56753d56af24fad9821fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c6d5910c02ca40e7fbf92c5aa98f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d785ed9b2ae1f90ceee99bf89f861f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbead30fc61deff42cf493c8a5743d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b701fdf6c973eaee3f57bfc96b6a56e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32442d887a76ec83701c18cc485e483a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f16c26f2b4bf28a07697b8c53e9a02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cb0126e7b2ba718ed5958a06cf4bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e2616d1247ee0650d900d0b5c214d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61610a0d2b6aac050e4c295444a4bc20299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2805c7c212be60a06b0f3c13a75c274300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e256c5a53e34493cde1e4eb3287ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ef036b7c235865dadc5d8b6d2403d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eda8b5460300ec4de19b10e3aeefa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bae41c6c1a71d1ba753356e419508e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b67fb4b581b38454d58a26a02ac3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a266d3c561ee12117f035081ca856ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fb240372259e0bd656e80df717005307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a60a44c0c4760a8ccf06916a0b6b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a25f4d3e87d1d283b6607beaaa7de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991001d40a04ef6aecbc605fdeaab645310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3bdb0500bbf0770881f0203f2969b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e3f0957bcf045ecd195f86a1b9aed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb3964e06ac4d6b264c2d6171233eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0f6f4d0a6c6972a878ec48204dda0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b39a2e2ebf793113a5cad7c4f2a94315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a9983208c2b5e540a946af356ce21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5d53a2e3f286187201af5d884044e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc424232fcb39bcb151f98e8cc62b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1228caa4f4f1def821a4683de5f1a1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a05e7e20a13af06b36fea5750ef1b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fe4e4fcf67863c29079eba6a7e37b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bf89de6144410128db13999007477322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09590a74f2adf1b06a2ea3461b8c748323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace13a3f8c7ca014ad9e72a267838d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79a0d421d15d3e44f59690c51aa03d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a380d999ce214ffca20073f98af84d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fa391b8fc86c70784ed32f6a0b7cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee041b6762d4a37245cf340f2f78d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a45e5fea2f8d03c3bcf275199db39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872ade6d17d2dc4c414f142c8b59333330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961469d7c22e18c07dc7f0d3e4aca22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f200d6b53a5ffb5b1740748cbf766332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf66ab532b60d44ed112ddf31af6829333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bddcde932f2765e6831d8911de13c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85614b7c4ec04f39ec1f9361b110613e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00794909c6f00d7c2490fce6d5b4767e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d6ebd630ac682c99bdaefac953cfe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55352f278141035eb3f6730dcb0b2250338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de3e13af641b0b4628ab9d7f4a5575339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8028cb73c30b11b45e21ba02dce481340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0216535df7db7d76b87c3fd3adfed2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a88a98edfaa614fd827114d2154935342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fce67f8f4cead9fb841ac5df84dcb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ebe8ccc96de78832de1a2400232b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea9a7bc738729eb1755d0a84ee57ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ceeed9dd926ca37632f49f93ad6da3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545b8aef59465a6f90364b3868101c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fa653b5f51c27cf362d6645f8f427348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c70151086f6775705e95876aeb41b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b902d60e278471c0ed9fe4abc2a00f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132745437c11ba6961d5456eb880f54a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90903d79c339ff8ecddc9d56dbf9a0be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6561d8f4ee9a9cad04b34efd34ff4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118ea647f9167527d51119afae41b07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2fa468f41ac3b9ea5d07a9882464b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9eeb3c59b960e639dc6748c3649b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1bd346a0f568612458209c8763de8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d0d20f82d35c223b09365f0e45a20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed47e5999ee597d207c918d60a69c84359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452c581b4b4661282983007622924fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff04f82be07e72cc6b0ee1aa35736a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503f35d4bae6d04ed49e510937024ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d70b33b66f692869f9500ad100e5b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7a4072ecf5f47cdf2a3d28790c70a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697add4834eb89a6175f049647de0daa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a8f93362479443f6a59d99caa2bf9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46702990abc7bacc688c8e179e27a461367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f058c5c06c447ebc17fe06f6ff7ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c5f525afa7d1b7719e2a41496038d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f66657d9b9493d89777f1ddded3721370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e936d2660ccf356c1e6b588fc6ab77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec872eb81c116b4fbe1c0dd04121413372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88114a1da0409a8fcc49d539f8f061fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3d963c990dc0faf8c7e89ebb8fd8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3093e476dc026d6ab1454f78509ad0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f9af39ab0d0ca1904d633cc7f3766376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749d67808a643360de7fb19facbab03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f097b7b26b49e579bb034ee96375f69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2e2475a0e9179c83a5de53d01e195379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651c8b109e3681cbc65b1a56a651bbe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10832e2c890d5119997c919cc9fde962381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae87b106486c98f7a0c360fd4bc83f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cda5bf04dbb9cddd8389a903e0fef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce55ae08dcc8ddef9642f05cf1f491b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae12561602aa5c757247702fd7ca322385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e09e08c6de5abfd6c572573df80854386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445111142adbcdf24ccecc1b68cc982f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e01831d31e1dfd33458db63f607ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9158c2997750af9f153f83f2842ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e6e8d23a804e1197c060acdd4755d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad2b88304fb7e8d133f2c31bd44531391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592543a7da7fe2535dd161b1ca19d41b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2642f49c8e61c5bc8c6cd9700357b8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ca99f3f71d4089a28400a882d080a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b722533807c278fe4be79d144a4b2d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89ca56b449737b49f2eade158c91dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e102620a1c00e908b98cdb4130c413a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931932de769af37c7fb5bfc2593c4e2b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77907e2444b17010a67dc1826fca0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60f650aac2c41afd47f61dfd54aaa1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdc2d570d79e0f3894443049edd3f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d656a32fa5501466d1e11a0795eb659402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5ce21b0f946cb2bd2b721960c6539403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc733ed44920afd57c07c725a41d5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc65725a09e55051db94a9e444085d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa5a1fbf9fa905bb6b104af13e08e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665721fdedd9207b07ef8771bce1d3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9a7b289ac0957f41618697c0dfd8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f16290203511e313c48f74e59d506409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646cf1e0067d65b3948fa05f53649e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3059eb98815d0ff83c0d1beb3495f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786a7659172d5b6ecff050016ad85a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420df706bffbf4aba561a12d45fd85c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a6c54a1e974a5ac08fc82ac598d32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b471da4f502afdf169c2a49d635e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dcc096095dd00a7989528d0af8d49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ffde3aad25108e3c53475ed5f225e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f60c706c3cd409f32fd5af6273a23418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafbbbc96154a292dbcd8efffebbc79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797c8f25645f33b337d25a9a71c6170420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c0d940b5826a1f383d14577f2e1ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51bdca1ecf289e83cad0167e3b9b9b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cba782debde48cfa263a2ab56d92aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a5923eac19f601ac5178785e4b0fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cf1746e9bbca43343923bedf2f16d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e0836839b26e51c486935b91a7862426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9999f984461915c6f34ae30e428a68d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ed884b40240b65f4c52847cb60a20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d46d3aafad73f5c4c1fa02ed866a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b8a22b11381d5fa7342e00032441c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725bc0f6b6c65ba5cbe58228d5b923e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92298d7afa3ad14f557dead22c34f52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1104c0fd19e63b57fc5adbe6aad354e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910884f17f6a3b107cabc89220c3eb87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbd58eded80cb96f10f7bc254b97db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cc88664b8e49bf5c78b3fdefb61a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca22f9d627eb213a37a4300620fd8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb447c370d428b67922348431917857438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8081ebd3512d50f339efa1135d775439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4758045c612535379f2458414cb4ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932736d8adaea2f81db2ba264824dbf3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02d8b8c755fee296e908e36d4d6a1a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a14ce5ca364b4997a98f90bef29b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dac0708845c3e66e84d9706fa5fef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb47646ff4b4c056b243fe9c6c81b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafdfa982e951c5dc0061a277db2843446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca24e01b344dc541d2d150d3b24551447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0ccba04148dc2e77b3439c8261c13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcd107997220fcc961b5b44fab7f0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b73f3c1c8cf20ea1c72235605e5c2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d28704729375fab75e51691ad30a28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdedf46c8e6d965b7bba638f2502ae9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72506b2b3eb8985c72487168e839fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818717c494d7645dae0011f12e3669a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7d8673018949a31dec8beb9a29cc6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd51d192ec39d9c17aaeff832691b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceba61838d842525cf465e3a7dfcf28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480054c452c9437ae7a1d1f7ce801ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588a8aa818b1445d83d719099209834459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c2ee0e82752cc973ffd1be87198f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e0173993ff27c0a8dfcab335a259c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f75e2f47751bb20e437c7f0659c2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06289fd73b2b45f9864a36622545d04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ed1533d63989d523d8dd9df23a351464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da914e868ea68b5ab4adc4f60176eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc54fac939bab7696935524f5da604466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea506f1ec452d0c439c9befa112f67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620b5bb541b1ccc7abd5281ce122878468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf3dc50b46ad06264674d99a1e417c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d80fa07800f5802cdcc59e779e3dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b797167d3a90e79824296319bca08471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad130fd7c5b7632edd949e69a9d7b997472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e06dcc0db13f93d9518308b231163a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d489dc65c039fd56a3dc2e593ddce7a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1bb69b6aa6fe852c3853617978310475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bfe042a9bb3a5d2b365137f035bf1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918352d413e6719af2595f652b0851b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639036d74aa1a0bd88d896a361a4907478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac248d38adc34fdf70a1933cdbcf05b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0dc6b9a6bfa5e3d537b7af57025c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771288f2e82710007fb417c1e0faffb7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991af0fb558f0ac5bca316a33ec14a78482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04ac991083ce0b7389b5e7f60bbe4e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc495fe4a03a1414264a25dc6a7cd430484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448ec340a9b2cb20b9dcb3901fca6af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e471f9b553a443ebac88abbb7cfc9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356a9fa9e4b6cdcee8f412582963b5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8717abbcd3b0526ea4da3b84f2220d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561b84cb4a0077cfc583a82be7ad937489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768d23581593c730f52a2356c8981cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebc4f0eba371fd77e9384a2263f261491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183130c9e54bf2046228ef3bc1886ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38a92b1ad2e9f5072c64cff6b757cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33a60d09c76efe20d773f3fc7045d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d9bbc560f1dd2da490d6109d71d1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b744d4f99f752687a05bdc2716538b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d21f74a71a45d60bb1e1919195c41a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4a64e036d2739f64ee93adf15a89d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163c8b995ea5d591da451297aab9d85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704bc00ba99caf964394aa5db18f9c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10350672fdf48639b48e3309f37b264f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa851e692975e180e17bb1284ec80d37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754dc5e36c02f40deae062957b428e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d615f7bab7f4307a1c27f83b5c8530504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0e26d9ff563d34c1da4ecce002d31505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89edeea2b3bba85a15718ab711dbf6a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba52e7c08c43d570688789b00cecb40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfdd9ed45f1538479aa1cf2fa0305e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662d1ca7ac538b6883fd8e4a2575f02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d220799104cb2a6316386037557dbd3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee67587cd719545550ec5a9f943043511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f69d56fe86b6a7550d8ea8a408c0b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c61b9cd68bb0b87b22e91b2d3cc0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e886de0649038a07b8b77e7c39430514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be79d591b5a20d06b3ff08ac2e7ebce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0d60b5974df9ebf360c30126d6a3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d0314a518c54cbd8be7604a04f98d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8ac26cda5fc96cb5cc2425771015d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac8c6105767cdaa806a6ce46b2ec76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33efb68531bc1ad41e2d1a3aef71c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdce0aca170959cf3fbc4481e010899521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4fac640f2e1face581e965dc24f41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b78a5e80962409571a51cdada5566523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1cc0eb08caced85b35ad7c2015b84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fae8c7fadd3b80efa137d8155cef2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ab73ce60ce6655faa3d5c61830daa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac87ae0e9383dbb7a1a9b291c77c684527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d7647fcfe5f87988da03f0aa1990c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8e88ed05e5e1bfde2049801f2f548529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a40b6890150361eda2e1f816ea6461530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640f0f91998fb176f7fc99a9e5bdda1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b856d744be16e1ba52155d18b6c619532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc92837d8228a136ddffb0e91a5f61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f058c871ac021d426227e34565ac16c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303b3893f19b9a6aeae08f66e42d0ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463a922c9d8a0cf43c8bc7b4e535f25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c37a9a6a8366009dfd651260f71c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bda0d3de0ab03afd5597f20047780538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948fb4169a385e11fbe7b13856662bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d7ec49cd40e883b5dd28b0b3ad040540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd78d780875b66b8db771e49bf2a90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d3cdff5e798b87d7bf3090a11b988542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9660fbd4be1c94fcad781b9613445543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8387185a4a5c61ccccdf122cc861872544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b41a2fc2ab5e797a762e5f1c10f6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b910aa93a21ead5209d9913489dc90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807353feb44c6181923362ef7be9976d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386ea8945d66470816f10174af8a5a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c149c4a2671de15fc3b95978149de5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15abc0cbebe35cd8f7b14bc641e58e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64724d2b6c3779a835825424b33ca6a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587da5505ddfe7d4fadc269863e551f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e6fb9d9cf477e800177444e22bbe0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948176c34d7fb1fa3ce081de6f7f0fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c48e3221cd0f856688e9b785e73d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b4917413196e6561c438b143581ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d20a85bfcad27270b67d4ba6ebb69557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ac1999b0003ff634e0dad4432bb6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa4147bc84b3cabecd2031613d4ef1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04885801531cab81eb357de91e5d9592560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16e8bc31a00c03f6444ef261203adb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2185431cb9e4ba1d1d08c353b3c3dd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550ab20a5720f9cef91222a97789e25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dafb96e3b1dd6f31c71e0fb659121c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b947a4dac1630657cd145cdd88696b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927859658b8042e57a65e901fa1db84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c98f2ae586769ac26762ce0537332567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c22594b69dc54a30128408fc15b23568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35827173fdc2d375803ad2c56026f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aca92494a2ce7db70e124c5bae78e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70e6955af9d38731e8f80f43340979571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691ca8795b7d347b67653c177af002d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa757881d70e2b68a6993a73db7343f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef5451ba41f6b3c2ad27dc9d01ed10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a258abb2a4f9b49761a5219d3d0dce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28d23439dfbf59e16e9309937bca46576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cfbda8a011e1a8f572a0dbcc18be6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbe3ad4a21470d30ff611d0970fd16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadbd41b036ad7e48553b054732b2f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031589486a897e71b534e0b1d7d84510580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78377fc4c4237c8beba7cffb92b23d7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b866e1b0490f27baeda82d966a239c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73f838958c71f3527b0e483d6570ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8a5f621bbeeb302c94df2ed931ab3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcae1fd6f905d282351dccba456b7b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbec1bdeb1949661d37b65b9b0aec2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefe2a09af6f1cd2a94ffb24a934a82587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164d0ab34ef81ca87b8638dc3efd35e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42100fb839ee1681d002a61ef2ca31ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeeee8c7ef260456513e372e8b488c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa1a9c15939423c570e2ea2a259226591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33a6ed32858ab5d930db5e5ebe2725592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf5e33c22cb9c283df242cf7e2e8e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe593d8b10dbe146dc01505fc26c8b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19677d6d9b609f1755d399afd16b9c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9722b5ea8c9ffd8dd9744c67a366c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367e4021ccda806f6ec31391ab27c23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9fdd837d446452e55d30f8ae3e8bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd691916e973e32773e70eb170596b7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d05ef21e183694672c36644c33c2a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae421c67f0a8602df6a476a322621c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edea642a8521c8a576286ba17785b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c754ee242827e63699c8a996f2ade603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345ffdbc713215c1a9f957d5a4e2351604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c681a2e5762e31592d5326f964bf5fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1aba4d9687caf9271fe7ade5a664b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68d83a595ad20bd17fbe2343b3cb37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8ab87d2b04d84c46e90a242e09d72608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d4308b2868e98aaa181e7d22d9780609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff263ae6b3e16bc23e8c9b941f4473e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942df8b9fa6ad65df581d39a42dbfd3c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b043b4580a6d71f1490cde691add176612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eab63e7460e141923b2ce58d55914613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f3c1413b6206c1a2ac222f657321a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e83aa9ef71b2af656d2d899497c83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0165c835dc1c84f91dcbbc38bbb229616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c0ef062bac373f53696205babb3a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73265e13823b1748ceedd361958aae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab1cf856c9f401d90c023e21f419a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffde31e205c7f5aedba697a6c232ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67020a9055d05bddb5b341b21f48bf26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8f9ad6184e91b04e729829a51ff59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1693c18c4b2d02fdb3617594e73fca2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf49ba46cca47c2d24ee818b0cadf69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1694070ffef5e897522eeb3ac2adf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e923281136ac3caaff1ccdfd39ba550626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a7b638b53837aaca9d9e6ff8dcd38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ea92a354d21afa5e8a8eedacbcddc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c13bdf6dd3fda789c277db2c987ad6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab37782c59f05aae15da09e2d55816630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f4dcfefac914d57d227deee6f5d26631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc49321f13f399b04ffaa6e50571a70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a14f7820be90f67d3e6e9d84224bbb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe61cc9c82e890eab6c65d835bb86a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3a3d9658cfd152ffe50f495cedbd4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814ae84295dd659afdbdb2d2b8bc266636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3d1a125014ea781fc89e2b9e67d29637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703af27bb56e5572ac28fd4344c2e48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81895c091f9e9c5dcf2e1eb21d0da07f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbd976846c68565cbf4e00a8c8bcc7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404181d50fa373ae0aa740cf57dc53d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4455509676bee3f98c696d947d93c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8888693f72ac963db217a47532e5ca4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f8923ff2c8b41dd5fb49c9021ac60644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85f0727f97d66644532fa1d5656acb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec95760fb0c7d5c7c8ca5388a96aafe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade77baf7879f3c93c2de3ae05af352647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb858539268fe6cbe30cce70ed7ac9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebf528c8d9d4abf2f0b0b3aa88296b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a80bb5f5a8b469f710f9641f183b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8a58f5b52ae59506accd2daad4fa4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845369218ec74a1ea836794f2228147652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a68c6815995614e612ff46bff49edc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1633092644ef6ea68187ca4de022823654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9310bab533acb522a1b11f92386fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd0efcaf4040290d63422c7aef3d47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e311c7f31f0965d37d9fb50f3ef637f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483e50be977746b4c60d26c45a33194658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7b7e7297dd71a4437572729d33e68659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0f55fe823a34f6b063f861a4a2085660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d012b063efdd033e4d073a13fed57d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f64a25739761815867c42062b728f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37440895c16cf35eceadbd2bcfeb5a99663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72307477d0a91c8fb53498f3829e1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad031666475f61bb953ae632796c069b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bbd3e3833c689b3618371a44f3427666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba49106fcfef5ca7b6defdf963b81ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0238e853c57e8023cc83c668ad46c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c418d494af794608aa2d55f6f061ac6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8993f68778f72b5efb995a2fb2a57670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eecb6b09dc3dd32fdb98e6d8a66836671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9cf6ee3d8a087f2dad92fdfad5d4b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10d97f70869e58d1f9355845be795c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a3501d1f81ac4e364da51b358bfa2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f2fde184c4aaf7adca9e07d8fcdf8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec96fc4c52e2271ebfc3eef74128b77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906bb1851c3ea9fd599713f9f09f726677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fb2694aab28e5095bcc054f56b229678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633e9c58c4732ea4f37b84a18c0303f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e24027cf3c2ad59b9764ad87695e27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ebef0f6858074dd4a438a5e1240e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924a7f71b7237721a48d178257ab80e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bc6719f9d38bd7e96f84419c5e972683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880ebcb2a59ff92348705c9709e4de0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697f461c4402a09f9aefc781d69ac21685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3051a9850e6c3c2357ff85d28fccd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6a76f4abaa3bc57152a95c5a7992c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e71bdfcab17408e4596bcf2b287ab5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bc5565b153f307902072fce52af1f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2de42677af43dce99f9cd25484d120690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4a55c65132d7c733cd96a688f4d90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2ce2cd90d633bd163205deb250f7e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e264b75397dca27606927f9b4ba74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c04386079fd1522ea107122ff708e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1b471654b62f9c19c513336a80b6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4a3c421e0583a770972385e725841696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f2ca47aee3a63165ab8e225239cb2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4faf8d934c5ee5f2431d8d2162c18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0ce60465d627e432dbbb68a6bd80b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6c487cdfb8e9585d3e6112aaffd07700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceeed65f36250977a5b79371e0d1b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af948e38af1fe5fd43193ccf2b2bfc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4a207be1f02ced9b88c8b86304f4e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d70069276b01d571e6708bf19e9be1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816e1871efcfdd511a034b75a124817705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca861014c9670ef020701f3a8f93fe3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e41e663abf434ee0a54cc13081d42a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318bcb95801415d156aa7ff615a1ef4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90525b0037ceb698a71e0ff836e3f900709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0440db3046e87302e236a4d9b4d2f04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885526c4b4aeffadb926da8e8c29f4e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9967ffc7742c4295f2f82634ddf53f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adfec373b90858a23bcc1963c02805713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcae9496fb0b330964689c2c985d31714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857d479045d64715e65020eec9da487715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf253d48540e16f26bda1738142ba73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65db78dffeedf47f1cd1baf3ace9544717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11cba0018b9b09c34ff99958270549718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707b0842601bf7444b811c3f637c98c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7de07b5c6de94152e1aedae234534f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00e905f250a3d8a9ce9ebde2ac4450721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fc19cf2e157a22d14a2e88ab15b3a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6c7af4e5353e249b18096c9b045bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb313b9f6c3cbde93b18dac90dc6c87f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de767b7e7a2f3e9c03439945f47121725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b5c52af76c32f674d2ca663e0c927726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726a3932c2627ee73d8e44b9eeca2d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9c7e49200554d38d89dfb090860ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a441ae015fece51c3ea29f17398ff7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb52d9298899958c6aefc8abfff1559730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ff8be3c73ff8bf7dc6558d283a7dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27977c094fb29981684001960e912260732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1746d67c09e18b47ad597b3e0e6cc9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d9fe2cd0fd611cdbff09cc626297d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473efd716ba34a21b076bfd36c4aa99735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8ca4598e63b854e9202e0a6a3cd5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043115651df5a757e8480ef4060f2ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f0a36caf9aad1e4c0eb9e314980cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dab53bdf5d013d2e955af51d3321bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e35e568784f014556bc954fb75d58740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314d2fe1770780c2c1946ab23f9f1fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba841f80acf1b2761af665d35dd5588742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74c0e49aecc2de8d97e9b783a16338743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712e69d0685d6651b7ba730e22c6b04744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d9f7f784e14b3ffac1da1e59195c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8674b04aad580b2e30bcd709c698d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c6c77f8e922b96715b5d7a98a1ecb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202f2567dcd1a6c861d6c84c62df77e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8cd8b6abe1df3f926d60c73728fd5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c666e07cac116deec2111c5701d51f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1b3d60ad88faa559783472e2fe191751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa062ce32604bf26686400e21d2582e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c435ea5521797c2dd8255e331992ae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c52fc848f6f8c39f386f5194ce2bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3118966bef44a9b4259620277ab23755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd811689093450ed2f3646ceba97b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c5cb440503d33d2af182384cd4308757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aea257cf49231123f0b17d87e33a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9a58c0acf9ec7599555f233e59930759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9368e219aa904c258dc6cff09e1e807760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7578d451c2c5f83f0f9e9dbb146ab8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f00c1143e5f83efc3d8f19a07e44a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ea88abe8ebadbbbcf242315ebf3cf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658da9db471be17ee0601630f0bb43f1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf26723b11e0c391f96755e64b9aeb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c8fe138f40a7a912436d86e293ed4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37035988bf717381a62d500a72d097c9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4c7ab9092f4dc4f50d0acaead577e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a57184eeb46ffa759b2bbd1e02406769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c75ce08e5441c36fc01af5cde09b3e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605688c80a22df8a4b11434be431b172771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c13a2a7105015d6f41782b1eea33a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30cc398aad5e405a0b75801d8b001a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1babd1c7f1ac4a7472922bb9d7f44774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead0227d84b0fc8ddcb78fb63d4ce7a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f83f0560b99f31fddb9a7dc7e123da776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e427a653ca2199c906240ba32930465777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754edc4b7af2e68b9e7e2b5e6eea0fa11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432f4d32f991c4194a4a25165a66e642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06b4a326587dcb9ca5117babc723643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ea37fa0e0e77ee8f7ec4dd423668b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f9890a612ea3c934704bbfbfd2d4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296da0864ccf17fd46324bc6fd41272a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cc11bd78e17a650e314d6cbd913667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b67ac21233609a6337e58625ac07f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e97da1b50656805f938c92cad5dc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d99b80481f3bbb45e7377932b762a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d114063ff6a25c4aebfa01e1307ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24606256d62b57bcbec955d0f9396ea812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2026e05e67c33fd0c96cdb32fcef78513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915b5f82c477b1751e7582a3f882e1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d677b69b4340ed103ee074fb9acfbe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f2f4a264e34bd300711159ac34acd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665e1f7c64ba4cfe900549140b85ba617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac951e6d72cfd04091f29d2c30815cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf876b7b3a3588f74de61b705807021919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536a3ed021f653eb2d6081cb84c1cf420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319d90cb987f28b08b951e1e23a22aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04c6f3e56abfb7a72b2d9625bb9a8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd5d4999c1c14694ff3430b58423dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd2ce635f1bcab6d3f8778d6c478aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2634ea8eeb35bab0669f90cc99ffeb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41900e308e3acd91cf4e1935b927eb2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130e5e0dc25daa88bbf1300f26c3e0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccd45ca678906f41a875d7afe6fa7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf54d65d3e70f6a331abb8c0f74e0d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541cfceb02ab2a5bd9c990b30083ede30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad813f9061ad370ddead113e3ad5d70131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde4d1a5bc6c8bdf7ced1d106d7c34a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ed18e8b93a14730b0249a1981e35e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6889b0b639f3cde1eef21752b903834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6979864d58367fe567e9cc190dc4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbb3cf658c8e58fc829eb67f66ef6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6e8cdf3985306bebf4f607756239237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a5656d155678011ef55b6ef19574f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d416fd4302b36a9cb8e30a8c888dd9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91220c337094cdaf865ac3b6c22293c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b491c41e9af0828a5c5e7276f0a438141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d630305216e50b15ab235d2e60c45842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9398ecd45079f05cf59b2a6ca3d87743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75de22e22d4246f74eb5e7ab295e27944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218bb55cf9d81b920754a4346a3b4e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f3f5b27735402d4713ea13f88ad0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926a3c88d56374ab98a4cb0ef27686a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c28868896d948aff18eb55ec9f40448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db002ed9e32b40c306de8e32305775fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd26183b0b23740b12296a82b3e17350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba90d5493440aee057a8b1caa371c1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0443e6f6ac8c3838fd8baeb1c3076e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74391b750359693cef91aa4d136e7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93708d97da344f3e42b08ddbc90340f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025564a4b2e2fa9d688e563264a6539155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30800c7c419ce939e129f5f510e99ff656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b30d4585bcafc3d8eae59d816705c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1ddcadb68c2ab13f9daef46e680d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a96b20809725aa17d531030926aa859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebd0023f16e3f77c3807d071b4319d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd1d41d78eff64ef264956fb2efde161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98666e68328a873b7095ed0a17335e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3456e147e8104cefa3591ea60ceb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95803ab1502cbc4202dd4d58f9d1eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea4b14b5ab661efaa70ea26301aeda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaca0731cf195b73d7ff8fb74c182666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8589b0f0ebd0590b4ed507d74abcff067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44ceca311c93e48f2ff763ac8344b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fbb2c19b275bcb8cc190cfb080e6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18a2ffa13ec2f572f6f0a8e3389d7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411712e9fc1c4bc3380f9bf9d8c609671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f7a22f4fedd93e4d70e1ac6604f0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dfe245ac51683f9b030c777f1fae273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b18da15fe2511f6032023814fb1f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63ae9cf0c274fd72b8df8e34ae6e0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab343eb39efa60efe665049f88fe4e2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f79aab1f9b9111623e7c19fd60b8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365080300c1b4f82a6de7fb0b8d7576078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a08ffe4c3e266df737bed63db8c44779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ea2a335acdd7851c4eb172b8d6c2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfcf254d39f56546017ad30309b0b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208503fb93cd4bfde03cd8987fc8c21a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a3c74f7a7143cfee76bc60d5883a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a19d88cab6805e0e95750e28edcb3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae7f7ba5da6c16a7d41324644667c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5087cb89d941e6fd94dfecba67a8b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dc892aca4085354853bb14203090587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0c5c660860bf0a9705ab9a545669688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14d3d902c6cfa0bdd7afc569ed690b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c9b6b9457e4f2c3c53cd0b9f8a0ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2db8ccf0cadba487f32f14f74dfa091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472ea50c58de4f9e7e3a195563a74ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbb569d61d9721b185cd6adb8cea9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6abe659e3494c0132d4e7dd5da00cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89c2102c093a13b2b7040830055ebd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36873b37f436cf285e8fca4f42f92296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f41a29eda7b7017f8b760fd74fb0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b1091741621df05aeba341f40383198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a617ed8d86e6aef4184a8f988e34199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7186af15a2806bb9d6dbe13793f35d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c866ec7aa3cb09945c2c230698e0fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8823c2724ae53a5b0957553d87d8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e346896856cff78abae477a5b4fb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4ac383a34df21b22e734c60d7387f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e458fbbd503d52f70bf80606c93c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb516419f1bbc942432164550f9498d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406ecefbf0befc07735cac6f2aaf98a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8fc5fb56ebaa950cc1360318c7fac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecf8b9d7d8dc2fa2549788b945c7d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926413dd783b3b6ad36c7dcc5c314b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3939b3d80fca52f6b2eb313d4182b98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81352984da8c4f888bbbdda75ff5482112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb3332d7d435eeb8e23ce9650b3205113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd013726c5c53882590bbc9f6c79c81b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81d263956dae3baa61523aff8a2445115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cee7076a9c216bd69a40fd77e9901116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54399877db9d72d90363ab2f746bc119117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173df666ff663557e4b2d3f7fd6300f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb942e65eae12ecc3dff6f48f61ec91e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd4eca7cca246c402e2421f0bf5180120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3f7fd19e68ea99c482f7706f4337f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354bf24bc030517b969008532ae566a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d23b0c7a53fc02a50ac6e41182b3b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c321afa3c78c829427abf48eb3bae7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1c5036c0ac1e45e8ed1801ce8b798125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc723d939350d13c2f9792220c7f46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501b10b3f0ae38ccf60c4c3b6d49f8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c1b46d73b90cac12cca6caf0438c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a257fc10c8d762be02efc592f7dd2e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bc359b3b48da21c17cfc24d199bd5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beb6d9a042948059f4066f2fbf0d20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27253e4c90610213f167643d9f9c5e73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4392d27b0b18c564d18a7147d2d7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710994e3b0a25b2a567a6ee4c5e4b6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13d5277fb2862e0a847eb18e13e1a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b88e8bf934dd7ef90679e180c9f97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f36f026710e6c42bd2d9531f3c87d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbce5cf71081d01de6b1e9d35be506e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a5a412cb27df11a7df33cde476eb9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75027043b4270c108c124a89f3a3cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee52021e36bef637c1fba6e53ccde5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad462f8f95442bebcd572157cdee20d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299affe522f9864a816ff136054d12f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2546d8c76bf619dbe4d26f3094c01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c24221bddf3194b16c0b99156967e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18ededada56317e118e8bdab0af0a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe280895ab2c1944453fffbcb609dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d006676b686d0c5517fef2af26ee2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c7e7489109dc87540ffa35a3c335d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2cc5d3082a2ef84167bd3529f9f96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d5e8e2f78cc93e2e3118f770e023b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8660c99169d13fae5fa7286462dc3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba356d942419df13327da2ac992e7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a8fda57ada9ccab81d3f62ac515fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e393d5e7618c0b3f18acb711d2e8c0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c384513f436f867b5151f03028de58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305b94f40b7a4602ccb8518942f97ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d303b8ca6f4281b6deb085790de4df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e582760f4695f1bfc3f8aa3c02c789159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef79866e29d87a1448ed2a2172347b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083cccade08cfc2ab82cd83004ee3f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c13a5e9b2948f269c7fe34477c0e46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0631488136e0c79856c11fdb3c44207163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6851ff68d3f508e774b9ef03743cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3978641a4e6590b301058967ee713165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e76a4392c5a89f409607b38244474166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471764816cbc8b54a87260e31d43bac4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685cd32e81c59c2772ee6ae1201ea7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a1a1f228a99470e21a4912b98c2bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7a35e9f2f6ef0967648590f4b2016170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cf9e014caedfeaa90258bc48c7b95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f38344cd5442f9fc80a346adbb0af1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea585b117d571ea6da689b32847850de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548ea9e190b05ed8388a0c40a383650174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe4d28d6fc2939c1aea487a68e75c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b91089bf7aee3a1b0072e09dfd751f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de64ceea9433acaaf0d6ef4fdad9cc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9963a3a4b744588ded794bd73f5540178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd287313af6f3d425a164bc6f9a019179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0336a27e2fa09b560625f06442f9268180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf425cf8ad55be76c47fe66c73d75e10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca7cf2fca8d9672042e70347c286c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0daaf78c623791bb3c9f5dff0e7747183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1c582501f78b1fbed58fa3a6f04d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea604c6f465158bb8756852348605eff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe617d3eec7a62712aec17a1616ce91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297075370ee5d9776b5fedf604529bcb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e368ad3637c11c0f8d8e7ade289532188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3e2ecd4cfdbad2c42f3559049a7a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb617c54205b8b9f7a213d79d6b3c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b00d083d22d1ed3f303b2304a66806191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9873198f11785e57e47e874c0ef51c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1282a1b6b4a53fb2336afb6e45aa6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d27adb847a47086a6a353570dbffc5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e62c3353f08503521db08f3596e6ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f6d6b4548d9ddd2faa42b7a7e3cba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37b254a26f964b3c590bb5cdb6914d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a77a7fb2e669a1735366962eba8bf5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ddc1f2e9eba1c9922114ffd22c16d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aae65a8c943977c6fa408f32a4202200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450856486f710ae276959561f8910f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9eb46467875b99d370129dee85d7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b278c98cc97b2d164b03857a839a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00215d9b8fc1401d63278bcf0bf0b77b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fadd844cef7e860358dd98c2d26d09205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655080a7ba7f984e2431806e5d1112e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954ef74ff55331ce31d46aeda1e017d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa733448fc603960789285298f4d53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6c4f88f262a4f27dbfdcb2c65e6c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9faa3314c1e498cd037b853f9eff73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da775bec7804093be3c2e92baf5056211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4967d63d871360787232480d035fee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c88a0b63f5800443d1ba8c821383ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db437822539422052fb4d1e7215424214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaac6e8a4e2e4ee9d446250aedf6960215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccedd9252859aba3f23c2869b6dee56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537cfadf79d270f5d2f1869f426e274217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279430a4963f9b59bb1e65a75d22a823218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57311f233a5fcb73723b246847ee44cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7948efdafab4bc7a7bb1bb1bb8602220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d6e90c92862025ec550862e296456221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab405c28059dd52afbe82f0204c506a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ee9609ef1b8fba6db28b289c723ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaabda74389526886b1d0c8ad50d24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eae01bfc1c3b384641102a18f99294225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3501b184d135424fbbc537a57f38966226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8aab051963900dc0d7296bcfe49d2b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b970595e6fc24a9fbe954c51aa2d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a273402c4c7ab32e8f98d9bb138482229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316201f09380fa1518b5661f165638d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673340da81f3cf3b80fd01371f696420231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928c0dff57643f647884a6c0b03ee46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6db3ba942c1231a2b5aedfdaa9225233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2adc08974e29bb0b32c03e164c1da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39170562176a3887b04ca0972b3a1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5b8c2f8575be47ef0971230f36304236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5f9f65a24cd2f0a0dd43aad22202b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492b6c8bcb309ec09cf771dfa7aa4f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e93bbe73e0649d4698493b35defae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4c094e03bb6522f99babf92c6d8e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56c3920d72245371a907d62cf6a5ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e839af6e9b0d368e92126f66797b044242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2a9d8e7fcf4c8db258df94c034f13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c8e8ecfe796400231cf147f2804fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf4219e9ea768cecef2a77a64e328c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eda311a0830cba39c91a4708f500f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67fd046e346c0ef8f7b9068224ee7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406122b060ad866517506600782db7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328e9f6b9d97bc6c8f781b866e519f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e6670d361073cd061d498ed43aa87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9ebdace05c9cbbc3e717f6016f31b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220113049ddb5b6a1b408b6f0cc6231252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2c7e53eaf0e23b7adedad85442699253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3292f7fee64914c6b4d2ce1f045994254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1b5fe380bec00f75d19b769fb836c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadad7d496772f15c334a250e9cf9ff6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93e31f4b2d8a45c61f164e17a3998e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cb9c5de22c5e1cbf45ddc6bd19030258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879cfe09320b973f3e897f381558e06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba730a7f1bed051668480ffb479c2b00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b22ebdba3d388d2d91538bbf66f02c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9a71f731f06d4f6061fb1cdac3705262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21665eac15f49957b2c60ac51f39ec48263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594da262385cce5c391c37b6d9b061c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d38fb560c89219e61cc86f7115b19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ca9973643482c2214a7cc402e931b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482c6d142eaccecd02a9c72275902cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5f11da71f0ac26effa8ed9bd3b0cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d25b2f1ba484918cc73860e0a02b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca46d4e19bf42a0779648c85a560af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4526c7315b09520d08e459bbb1585f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e056c836518b63411e9fb2a4d548ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c97cbacbdb214231b095795abbd58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d4cb54d7b6b90d812ec988c1630eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd4b5663f921342bb149fd0f2a4883275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7c5631c72d3bdd374291bbd20df3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1495667e564085ef1ca0d04e8ec333277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc970e699eac1c2d5d61c2bba58ae7c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524e2fd19a5c1143bc41b94448d9e74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8573ffb8b312e81cd5cab6759fd3998280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5421747b36c7974743bbeaae6696758281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad537d906958d27aa47a0561c9a1490d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17208158a15a573415c886200138587d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68472f51652e61b3fffd343186d15a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9830297e8082d8f49572ff4a01471ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc63b7ce2c5360c2ac1045c674a194286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8884d6b4bd55fee25d98b2ea4ca13fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d74676a41551d9d384c7a388f95539288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df933434a4fca65910b21c5c81573eba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65ec22a16fc336a275952e99652121290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656060c18879fc3f38e74f3c675c8bc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab7ba992bb8a0409883d772c70c420292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1175981745861d7685f1206fb2a9529293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed646ab9a516fd993975609564165d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c5ed44508e9d2c0c30b2fd6aa7a89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14973c441e429efb2e6b874eadba535296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa333bc95bbf6442d62e47c8028f5c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d149f791b217acd17ca7bb8b0f453cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10086edd7e0e34d671d7fc7f0a6f48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357746e9ac6427f29187594ca536e6d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea78286504eff8bd0afd620de06bf1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f0b8e6850b080b9baf28b71e959dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70329336ad661109f515299323ae1a61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517e3b4ce5e8de7bbd3cd9317434b83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa48b4f25266934ff20fda7075b781305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf8be606c88c6a8bd6d944a861003e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad697ba2e84a72ec50630bb4e9e3a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51589fedad38f27b7201de1389c4e47d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93689c219b87fc2dd53bc23061dbd9fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784658356314bdc9dff706afbed7dd13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07aea7712c0119c97f9fd94605539f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0ea39863f0dbd2206191b8d42a543312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c161839bdfe1c37773644bbe03a86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e871bb324922af1254bc2d6628fc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71d293a487a3121d5baf99d844f199315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9032902021d1115c8e0308483fd35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d685880f29bdeade6aae5b7d46b02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd47e5a2c04e86777b7b52853ce9271318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1297d2c1903c9e68a7aab45052ab62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b571bb8c61f36f680f0f0246f0d275320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b588ab9109e5ab8ae8b8441c489c9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a3e231fb659ce7714c08a6e470b41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25872a09d6103df601ca1ee9974299c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f534f1a0aa05e72bc0db4e8462b5ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a15fb6532ba26204af9b95abc3190325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029054fd08d2398fc422dba9ed957c48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b47e3400bbf07c9972929994e20b7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47d3fcedc986b3adaf8f779763d149328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f5784fa1b3d5426f1092d3ef6b451329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d073da4df39e595f292f104e682df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a1b206e6ceee2cc920e37c277adba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f8ad582d62094ca404b49d7de2fda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcdf9e978508d3f65e729ec0c787fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bc22cef70233f0d5cd0bbe69a4391334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfb08ca33fa263122cb93a7c787b1c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d7ee632d269fa515e7d56dbad0c28336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672da92ed0c8343c22017ffaa9482c85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1a79def4be1615078a1e05979af73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21408b4efb4bc66dfb592239b6e4389339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0a67f2a09330fd48fc23126ae5835340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823988a048e99221a00e2b75af8b0029341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9735972370b100aab276f549f0f0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb2533a0ff6bf75ebdc336a515a249343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98e1c0859e7a80ea6536dbc43d953c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76657d7b23db80f4a1aa780849a5850345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42fa3324da8ecd127bd127969d948e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac3444b49dd43a0b59e8278261f376347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddd72a398a131f3bd3b99e4b3ff83d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f91edba28c6fb05570a7eef6997c26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb9b723be40d18cad4ad0edbf223a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe232e5b7d436ceccbcc7581ba39472351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6db927df551e4464d3f355e6a7b0b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43439c6181e6f8557ae38a024f96cb8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899c0ba9df5f5d14fe7dbf2a81a65ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2753ca2a9215eb18846155098bcf6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccce63db559642b5859c24ddb96777356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e76d7c03468f14450b3cc6348cdb7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7d94ff3eadb090c2182648e229067358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e9f97a1e71f066d909845df47193c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eccb6e24f8f40fa0944fe348f6442d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c512a1e7658b5c088e560fb7d028926361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f93c46a9af96c0668252a1e10a20a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababf8da5dd3b17f472d0a276652c1bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d9be3f40cd7b24a26175caa67c6ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034023be8f0aca5288abc5d808b3042d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45392ae2e7ccb71db8d2ec219f810b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc107f0a6cfb930f894d5c2437a565367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed45e2e6ee011eb0f5f8712669556ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834abeab143aa23dbfe89ba31a91c919369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eedaf4ba5f154774ed505870763938370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4b6250d7855326a796d464a864bfc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743dfee3990cd8f61b48a7eddc4bd48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d1cff418d2b7133ad8167caf497d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21865728558c0015c07311ac30bebbf4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05641a42edb57c1e04d3edd7d2485e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d0f20156dea55e9b2db8edefb7da2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a2fa5b97e7102aef3871cf57a50dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4cd8cce86ec3d344009244e806da9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdddf349a60ee05e2f05715cf39acc5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105dab57eb20d8584081a743eb67e52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be7498d725bf06bd54c7179b4ee6a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9d2de8474b94e8af256830d1eceb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d95da7bb6acb651e1bc046157f086383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5242c9033063645288cca456c359a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a73d5957e8f26106b5c1d3a4bf5e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce47628ca3a7dd699ea378c003f3714386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192d73581e1b5833f8e554318588e39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5719dad0c9a5562465163f98495183388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de92a08ed633539f8f66efe301abea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4bf813b69775c3997373ba569a25c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefc6117bd96487c6c6807273d05683391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271b485bb60351c51f1c107df72b716392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fd2776edba2a699dda201243212ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41e6954aa403e40793788d41c3217a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c61750aa55250d6950c9b718192861395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa79a9ca19ee95889be170f26fce0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54935ff549c60cab1d6da47bd18ca4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fbc8b745ccfb371a0d633101257d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5599dcc092679e3113775ab94217b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ef4bb6feb8b896c2d296d7da72776400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97d2f58b6f2bb3413e90be2292a499401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71d13cb84fb230f0efff1c7eb8201d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c9a661c8228e737dea3b095346461403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062634c5b96b8db50dc40665c8a8f1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc72ef2c4debaac86533e31e0ca204f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfd2da38e9143a0eb2bba20f7773d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3f8616fff4002d46deb63b639b6ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5d9120c1aac2623ac7d3fa82fa155408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02e5edb86bacad96bdec7017d9542a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974df77d9597459bc77ded040779371410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97228984f72aa4d5838bd4c89a659202411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673e4dc0d56f1c27724ea5a79ff464f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2deba41a2f0fef86c50a23ea54d00413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcebba5b37757f3a130c6d3e7c6aea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0153a3423febdae6bd39997a576be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c37fdfdc01e0fc5f911cb726f0875416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1919e8f6e7738f4ba031c0a54e739417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba61721e4b207fd8ede38f22d5d4d77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f2a3f0f1af2fc5120516bfac4781d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f85fba78972f668e32e7a73a6a714420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c244bb59524a92c1827f09a1b25be9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0ab6e3385bd38f9f225761403d597422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12fa8a9431632219bfe6eec13317ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57283cf45489dd9666dc3a9f5540fb78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1310de936a4def624d6feb1652abe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07c7a16e567fbda13ea575aa7b0747426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0352f49fb98ba5ddc4781622abf8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8c2783fe1548d883c28e97eccef88428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494f89990cf6711f55a811863a44b6b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a844df54e084270f8eecc1b14c5885430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101d97bb0c906fa83c08f7454e8e998431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cef97f9e58488122dddc5768d8b4d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab5a1d6a30ff7697a075962ae1e4df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927abe6b7205884c53f6039c8d8107aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fcdf0d1bb913d62209fec117c8fbf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a599edf065ead74c6242e57e7253a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cd05d8c7794c78cad62e64c234499437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a45b955cae85f9490c75333e15a35c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f494458beaaf2731a3bb4fc4e50cca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6298d6e0f0a5e418339b14d0442a77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a9f46e3805e807693d2d99e02d3e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d00b36013b25f5422e5e9460f3888442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f72888e6bfe42adac13f20f82dbd7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978197b3d33bd0ecfb7e0a22ce708e35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0f8210e3b279854efa4a75c78ee2c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca99f16e1ebe7efe9e28dae4577891446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72024ffaa5b3be6898ef0eb0045b272447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d56013e3af57686bc49ecf6bac9d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072dee71d04b30eb19da01f121bc789449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a0403edcf13ff802876917270d6f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf6239be94f42f253bf728c2249c93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717aed65b1503dc80a76beaeda3058b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81895cad88292f0f228c934727dfabd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191ee31d85b48a27e5a08c638b24d2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd86b771dcf20b39acd5d43da181c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493b48bb9319dbff680934796fe553f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4275911d04313deab66298b7464064457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445a9d1d95c5aa4174c2918e89d8494458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d49c3cb9b978310f4d037e0de80b3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af6419ea19042ea254860b0fa17f34460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce1ddee71334450ab2f9c502f0b22c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51c28812580d8a43d2d0566b720dcd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fc05d29ca453325f60db2deb57fa4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d292a7f1999406cf7f8738bda66f4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990d5515c8b74eefcdedd54946b7a04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238808521dfcb82b3141529ffb77bf16466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c23059ba1c91995db350fd3708a004467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e33cd83d18cde6829cb59e3392418468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5831254b88d615f01f69a9627c4c1b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8ccbb431dc1edcc33eb9bbf02af96470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a76af1b549d4dd9eb6ae64cfab48a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae5f3e50633fa67f7a0d6e7a5c3b57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc82a35120762778a1c65ad29e9c57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aa31da2b10e1380a8d48be5fcb7a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dc6bf853062ccf204e2cfa6843c59475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90998c885d4fc9883b3e786b5874d6f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92c3ae503786e9f1347a3b8a8854d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7e5a7e648acf21ca1a5c62a6c56e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bfeb932f084059fb2117e4f8f1daa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df901935d93db7d7caaafd417399a519480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94c4cc97eaea614b820d3df9b37885481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ec8887ad5b872c38ef60c2f36b6de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace27107ea5504425279ee604c02ae58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68020e9a62c63c5a532ad85b7ea0138b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d82eeab2688dca759585dcfcc8601485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e15a4e1897b276d9fbfca3dfa9b8aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999fbe2c01e1e5b9ac79bed04363469487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c886ab99df771be2b233d561f5ab52488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea2d17343a8c24b3b110c6060ffaa7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2caacbf5806840520f61ca9c26aa73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90574c53542c81135feed6bb50e0fca6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64954d4f6a287292f5ed313adac08ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8633925b3235c37d8f501f0e33585493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aebd110f3d553fde76746b389a1e6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b42fd3527b196a3d4cd353e84a4a52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ad6e7fa139a5690e8556acc0d37f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09411bf7d1517a2f98cba76a8523a28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf3c369e6240f8dce8735cf1c1d377498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d838934792c37d4944af13cba2c4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84594cd844eedc7f702ad97e2f622202500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cd2164b865518bdc52315cebdad34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac4cea6f39c3be406bd424f4a1c185502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16c83787f3eecd737d5d3f83a95ec3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebee953d00f0864ab3247af9c94539c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef5b41ecac452ec9e340c0d7d89bec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f43fd2e7ee00ddd445bf0c75ce2d48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4493e0f6df8804fcf8e8a14df3d591507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b6e52a678975763d698cc502d9cc3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096a6ffcf2d3851191e871b71ef0216509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ef796d4f88aa1f7a6494ffaf04967510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede572ffccaa2001ba00d2f12030d9ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866325bf6ec66c4cd059459207d7d761512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f444b0559f7bb1ec297977611bb703e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e903fe9a76363ed7a93e3e955b84ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610844195b30b54d1aa2f82bb378e730515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32531eccea4a5d33a0a405e2317b6583516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb063d31f77328ea72c249bb0aa9fe7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb67de21eee716390734731420032c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db407070f47e3a33d1a1404d9a06ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fbf01603e8be8c7177b6d6dd667d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074b9c8c4e0b1d48a38893e531a2e95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b088af3b53b598bfd558973d94cdb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04601ababa98865f5de2a5f29fa89f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a54ee24a5a421dd00c8650358e8780524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ff82fba07e682eaad9263863a0d17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e8566bc4014158dc0797750eb8805526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6902af07df2a0be35ed358f20228709527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f1e371ceab1f237307b05ee61936c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13cf49c60c0f75f951d4682ed3efa3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc870bc578b4310ddf64b5eb44112bd8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d67d92fcbff03e14326ed34478ed6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd531e9fa6acf7c6cdd446dfa035cac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d9c2bbd319ff030e04dc40c25e934533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f23315b79dae89b658117a45ee7d7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d10d2e3aeecda85db30a2da6b68dd5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919656575e4851437acad797a614e8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29d37e2ed5b024297642be8fcf4acd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a929ad5f5705fd5dcfec428f84d55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf806ec9b8a45f8f0437848ae3294cb4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fada82e1759f5d686a3c6a9948b25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb24864fcd566d768d5180e4df8696541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ef324960223d1a52d40dd4f37ab1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45132cd4886c03a97a28cfe3b6455387543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ca83b36a24cee86ea882c2544747f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c319eed8a721a8d506dbfdc0e7cdd3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bf0f6878293312426601374604a2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c8db53204491d0e6b953800af3caa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a0aa359794bdb1f3f0058831fceff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a76cecd6621e5ad3e5ff9098d13e60549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af799105fbbf6f1f0ffb6ce7aab4f8b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab0c3adb9a6ea1f9226e0d9082b7d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125492522aa2e88fcc736688b2769e26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12779ff0e9c655f21e14730618f165a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36842eeca2761a50f36ba959415c1915554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd3612bc5cf6752624c3747775d029555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9457886c9022c0956ed939f8f8d5969556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b33d9ea15ec7aa6193116543f5079557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21d955eb48a325cd72429fb52910df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff120cb2be9ba011090dff030131eede559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1a402f9f85b01929f1a8f139fe2aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8139b7015b0a0fd278d590398ea9c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b7756af9db4eca104a794faede6b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ec14772046f1b41d904bbe6abb94d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce00372b8a42bad98f41ca55f88cfd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f082573395edbb856e730d76b26d642565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6657c32fb4da83fa4299cf84d3edd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cb79e304adf3b5fd6b1b439719ae1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9edc893ab5e3088bf95228b91bff4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f54504aa63524931aeda53d961f45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f35d2495f92a660ceda51d9e9e951570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25bb089d4aa0da18caacb02b4978b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be0e9e9ffaa1166ab9e44bea69f2cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f507f6defe07c77166d0c862f5c1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6beae3cec0fba7de6453c38db434f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9774cced69047e8b8fba5739a96cb97575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7127c0853c1ac57725df7c87cc0228576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f4e7147475f963edfc5e03d7b24da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d4f431ff2efde70f2264dc81dfae0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5292c0a347cc88d63df8df2c0a40e76579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55e3b38853b4e9499593bc5b48ca03580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c9cfa03f5bb79f833c664aa1f2175581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc4dde66e3056cbe43c3214cd1b033582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a18625e66a87f4aa84d49e394207d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566ac1ff20256f0586f82165cba5ce5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908987b19132f994a40a30aa375a275585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f977ba34e4f3ffdb05c0df8d2de6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90e94f71e691b5f46a6baeb4980e88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc8a0e8b80426b66cae8f6a4c85bdc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229fa869d96a70b3fc0c6362d0d1947589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65c6cb7ad4376729d8bbb027e3ef0b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2e29f5d9079c8fb5fb28442c00be5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2ca9f973216aa8070017a0a8c0a50592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec079813eb883720898335120a42f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e386058d3804cdb6de5f8373a08dd8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b6b862cc054e32c5a21a1ed14a452595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce8d094e5cd1f7a02cc02f3b9a50d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e2800c9028527abc9dae3ad4ceafd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eaaba31c5c6f62b3d29804c771b8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd4496892cd0e53f7cb87dba6eb17c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18687c66f456eaad917439e450abef8e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752db3fbebf6d2c0abc44e23fbd95a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d81e03e87dc622f95e3117a99efa4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8f7c4bd631bbe6981b741119bc6ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca042bc3e3c2d56863b3d3cf0adac3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf598432c2244468f68973d23fe2b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc3211d0ea88ed4ea2bd49c0875a33606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bfe35ab21549bdd053ec2479146d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2cc9c063ab9a680c83b12959c54d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8247a4837374887362a7f4af2f2c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931fa8f772c9102c5f8e88b4d252f81610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d9eebe15aa27d2d436f6bffe33248611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe47d0ec5cca3615f676167ec47bed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efb679605820377a940c8f18e0434f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdf9a818826c4cb58468a942355dd7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512e4d560383ce3dcbccb72cf2b0d95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe189a5c34e6241e3f7d336493dbf9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306243832f291550270d9f0852756e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19ec594347599f11e54eab795c637e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea393389c27b4c26cd0ce1963f601d99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee85afce3c4296d8b12090cbde675d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121ae8c2320fd1159bcec27ea3d793c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c8439c16506d3e0ace76f7c58b747622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd2dc4bc7acd2f18e7f8ecd21907c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2d7211d5c2fbcafe3dc04a4960870624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f68ae7b3b7554683fc6b23f0033cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561366df91be7c75f502dd828ca57749626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dacde898f96b404372d86f8938204627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7712f7dbaab05e2bc8055812f3157628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c63ea456b0e83792461fcf5f86f8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553fd5d23746d065fc23dd46fdd3042630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4926ba5b3764e5274f1f82f97692522631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3efe9eb3656c9f6cbadd981fb81b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2b77a14a710527bc8f2250351fd41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f023fbd12e071a997f1dd85bfaf48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100da43b102a048d2a42ed474817902c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff9ee4bf40026aa456e82b523f38fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347338c714741742a82b0d0d36e47343637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ee04c4ed167d5d483c11d916aadb8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd1b4151a7ae097a745be0bc8d3ad2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d0d2dcced0862b3e821d2f8ace332640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa412c95633cfbb17396fd4e51e3780f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906162c01fc6e5dcf20e8e07e6c61d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210f586aaac889fba276958e6134ead643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c043f6d117d3215625963b20f1b5c2c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cb1a85b3d4793e5c9ee460a0c3f84645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40f17240731cfd83dfeaa277f4bf01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae748cb48ff46b9ea948ff19a262031c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abda4e886e606de36bbc5996b11263648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ea39929a2fa88f93734cf2f4e6800649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7305bd3ef1054aa6bc5cce3c62b42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4c65df18e25d824cba436ca96d6c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a7aca7b235d6eb943ebc17e496e23652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8dc6e94643644da132dedf085a7b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1063b07f7827048be5874cb51cef7e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119ea4aa24af458c647c92a8c6c21b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e88c800c251a74da75a39b658171d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a77429d8948c381c7bc1e708e9f6eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e8f25f91e86dca57ac46d6677a7a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9130dbc62dca6371cdec726db92b5dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2fc67de754b89da55df7ea0562e6b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6b23463f9faec31167a56d2dc90e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fee35f862367cae5d975b77f0d464662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338760e0ca47be92608196def5cf9e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dea1e1e3bb3f000faca67dfcecfc9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7042c0168f781687e2784d7415c31d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cd702fe234a419884a1fc64f0b8c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada94e5e2604e4f5a76e31103d63b69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ff8280b09f0189def505949141daa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb42c8de49416e7fc0927947f3072b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd11266e19900b109cb0bfd2010386670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a024c86d951a794eb5ae2ca6869c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b78ded07918a58ecd425acb4eaf114672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b9b0d5074bfacebb828306051fbea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a461e4aa0673717943ef522d423b5df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659deacf9170709b9d82afc63d750467675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e31a7eaeab5cacdcff5e95870762a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd30d1dd2ace218f3b69f122987573677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e315814f8cc2d24cddce303c29c10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83620127fa545c2ffc24e719258551b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7c8accfb5ca5cbd82c6e1b53a0f88680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc416b87d0ab3eb2fca17dbd39f48101681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25782e4f9db755930149621d4f6408d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066889d5d133db012386f5944bb7778683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bf60c6a8f56772e11ce55a5563896684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8671fd2622f7335073935635bfaba84685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca58e191528cbc87590c9c99580a01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d2b027345f1c9df9cad77f42e7c86687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace30abd6a48ec938cbe3f3b78debb1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b0bda61a54f88bb4cca8441069529689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43de3a28a8725007844e11fd9f99694690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb14b915232a1380262d232d9b445d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a984dc89836ed8257c8c50eb71a05692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7865f42292de0f2ad4f6133ff5bc2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c78dd1730c2ff5d2e56777579abcb8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d1cd52a0abcb4a6a062136d27afb6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126b198b36678192f458866a0d29264696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867be3fdef3d68778a3b9d743010688697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefff3bdfeab8279cc487c2a941d830698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d6c92aee2fd0204f83ffdd1bb39d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93264fd8b01b969b9cd3374270497594700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ddd5908b59cdbc020e5ff7385d83a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e7b1f12c557b04281c1de3e1eb3a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb948f1a19baffb199ded9a016aed7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076f5f662460ed710771c034d78b025704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df7f25041b15abac731c5fbd9bb6a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1dc40de4488116f56e7eaaf5683cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53c9ca3825a3284991f45c379d07d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3167945b337e549d794f2691147fa85708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39907bd6a9653236a77259282ed7593b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef957d0dd4b5956c6f0896521e4730710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ea614ea11f0d0fd4a294495b5becb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d247f10ac34b566f775749b3488dba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbe4215ab4a68ecd957b88e7b125ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ed64caafd7119b106d65f1b5c6910714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfe01f0af4301c15bd4c8524d2e8aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89cad6d2d63a1fdde5a5f9f15c13a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387d3ea015ada8e016019927f9c3f66717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965a53b2a1a8588c048b964b3b57e26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf001f3ca4ccb8bef4a00e9294c48384719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd778b95b527ab611259d5d6e3e9b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3501cd0fb6b88a458ef0574c2b8cb4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2638fd641181176379ab6df0e4f09d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce631f635d17103c6e9fadadca08ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790460fe3d8b1e7fe9667a28892b8da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9df7ca950fe35c7993471dcf439705725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3d81267563e8454938b17cbf51803726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d26ebb20e9e7b2da7afcf76e0daec1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d8bf3eae6ca427dbaed10126023e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95247e837926f88832851e3d5679eaf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87a649a1dafe234ee326b5db389164730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294025104d303f96c8cede86bf8194e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bc4b62e6384c64fb4f1610a9bb536732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541fe9d293989fd25642bfada8bfefc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a408f3281ca8ac8095d0674635cc2ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54914c124cb8898f82f713eca9c28c2f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee25fdb9167fb2a22a4e18f368f74f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e406ea5a3f17fbbd5e70c9910a28a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125ed03c84e19ba1c1884513b3237f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b31f2198bbf6a7d0cfe67d766683b9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ba2ed2958ce40f0babfe219626054740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1364d584b901c845308739243763b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14686b8a5644207d0d3eb4eb78898a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aac3cd7619938f393c62aa792c5549743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c64e18299d27661ef8f7fd0896ca3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9669074c3b1c1a4ce720f89b25ef05745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a44c2eb2813f9845abc744a477e344746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f059bdf2c3f5abc3ca12a6480d06c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc566d22485859b52cdd3bd26e717556748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c17c267283aec0baa5ab5bac45763749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433e1ff718dde9d97e0d49edaab524c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6a25e28187d12c610e17de7b72e27751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243365d793f715ce6a48c9adb55e2f54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851f5a923fc4ce46dbd1df71f6e37d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6f006631f756b4ed90ebd1f12adb8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc15a043e045046e71a46537ea5758755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd24f63aa6364cf4da2b38f6fd5ff2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e7289b98d2b583fd45c13a6fb3ab0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dcd57d892c3a1cb2f6e1df5edbe2b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6b430518ffe419a1406234a1d1426759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774885a846a585c19ba2a5dc35b9365760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2ccf0b0c8cf0b644fbaa528481f16761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cba4d920b471b902737fcc993bad27762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d92873c38589f9f06f21670439722763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5243dbf19c544c8262851d4fa11c607764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e3aac9e8127a38f176de0812e98a8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9c02d5a3ecd5224909486759f77a9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216f15b4fda87a5d1271a8207c9a667767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c5248fba46e6924ca9d6cf9561ec8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9954608932dd7753527d3114970a2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817dc0fce7dbaa415edd9993054db9f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfed8adf7675554507b57946c04713771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014b0ceaadffee38cc1df08bb477816772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f545688f578f11b4f1e8a993460b28773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597498edb18fe447d883e704c25836f2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6597763d78d9ba0399e1623beac66775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94497baac30875906089e15a98ab69a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409e2eecee2194199b1e80f900e1b89777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>