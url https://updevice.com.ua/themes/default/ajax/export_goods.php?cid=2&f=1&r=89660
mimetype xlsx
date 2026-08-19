--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -3775,51 +3775,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5078cb54d62be4a09bc09b76ffda4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756530cfe16b29fe838caf2d3341e282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce01bb496356edf62cf3fac01e1ae1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1be2b903e8c12c8b9b03e974ac32a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3c1011a799cf838970e430956b5865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb5bf45950591ff6d9f55c1072ddf66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf1e9adbfaa7dab3ae10f6e74f4ef07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb75df6a5151a2b58e5d36a5f2d88a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97071bcdb8546c1c45617a1a0e861e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1cf00f2b69d595b89b37eaf48fa4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1046ce37ac23d1c8685aa096209e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834019ea190636fb4ef5f8b3d163ffa212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dde01d9e64d87fad7a1f3a921e12d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d62662c2cecefa0fb1e7dc0509150614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099e46c6524fe2badf4a0fe82a668a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afa40db2bf2799aca0acb37cafe58716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a059903c81ce054ae7c50f69b4b5c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2783a3766e85f81fb2febffaec3f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd90947e9f09b77aa28a5e7f5f6e9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72addc61777851ae269d2db3d255c45920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09937949f23e31b08f25a11bce869fd421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8e5a536302f2785061e31430915de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a759dce409a528af9399c4b758eff323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16f3a3ee3ec6f39bd5d4984b0229b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517ee5194764ebf26ff8b060e07ccab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5f68374b8659231a1fd83919a048c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517d8b2d546c9c75a2465e51d4103ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d507012373eb9473ec1ca75c33db5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c258fb3e42623091e98dae3d12c82a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94f78914d60af0762d7fc4c71c1a2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081878d94bd003b9543e1f07eae1a75231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8df67942cadeef0313717ce3f61e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e3f96dc15f7a90d72496a131cd9b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192a66bacc83470377d627ed6558d2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6800e67167d830dd14bcc7fd9be597d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9859ce5cdc54b2a872afc54c0956bfa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279321f18a0e1a2ab47dadf7f07fa0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a51d3d6791c755b9eb7d1d9215376838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222df9dead5482225635efd87560ce139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac66b58362e5a4368c8866e4f13a6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60768270b2878ccfe24061992ec549841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ea091095ea450a9ac7c91078fe91342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39278cd94c99947b18d21e020e323a2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166220181069de4b0fa817d1ffd677744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10149d783c1e7f9f9a55b90f13dc0a5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb0730101400a82ac8f711fa1f604246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e90c7e92c5b545d71b0c94ac356a7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86503fa00cf00320ae1a26e862b2a8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf1d680bbfcf6df1586fcb4bd60c6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76db99b45fe5483df9fad5af39cb1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4309990cd7bfbd73ede861ffa8782a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010ab6d26a4d56c61d21ae3436e24f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8a2a47ec487c58a10f32c6ab6306853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46070adc923754a8247fc5d7365489754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718bda112b637f9f8c8de7d8070f79e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee1ddac0a1f35e32686fc0a6384af756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4f419c9bbcba2f894463b47e9564257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373f03ebcd82c4bb2785c5e5e7caeb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b6b6d83bbc7be8e753e3a39f212d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5663b6c77d18560348dfc518948f5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea39ef6b43a8e912bbed0eded83e6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cab884aa0a837134f190fd5298c6aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f65b03d5ce3409c68c4c2f0018359363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be957880140a88b0f4fea4147e49d33664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083dd16fdd3a8c2d2be147ed474f78d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fbf79b0ae7063b130d2bcbe162c1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9132bd980ad9abbb28e30178acf4f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c1c1df16348691186c5d1de6e2b4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87911889ccbcb9c8fb944cf12d520c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d210e2ec49352caf443a049c218892b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6015a78b622728e08fb603ae2314671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78768b856d1426bc8b58ade4afb133dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171cb88432cb771d16bcca4206afc8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135831d9923e443c96395a0c4f8c43ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726453d2caa8f78b528f90b43848ace575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720df2791540410c2165e7e27a411e7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd0d99bf020ebb4c97f253ef32ef1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57560355cc28e8e334f89939f70e296478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2461987bc7f9cacad8b6ac9f8e0c5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1ddb1b78b57c45dd97cebe988b21580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99693ee0d42371e74a7035e5eedc8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dcebbd1d8a886e48181781416b8bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78234dfada7e99ca17d51761b1721f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02acd20cf95ff8b3c715ba891a3ba184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ceceae04ad18ec9dc281470c49ebf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c1d7643c56f95a3fb97ff128483ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93597a16e1665cce24fcc51a61f41fdd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52c2045632b8928bbcc9aa9bc80ca588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f24815fae74cc2a6323e8cc4bae49389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685c7d45598961110c215ac9960c2e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84664badb096fb234c9b8e57ec15b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc456be07fe83b975745968f1ccda6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562170b904d9d1905361d2d58fa9ae593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653ce28eac96b951a2f9b839ac4b98e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26126ddee79b8aebbb28aa30f4b3371a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd2827d17ae8a3f56811550e87757296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a0ab66b72b91f37a0300bbba6d3c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce099c3edf2132e29938a7de60536498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59480a2aac005c562ac1db6fdf8c1bd499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3f63d20f19e666b678a28c25eb704100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b7308cab2fdaad5c53ab0d9529633101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30fbf9197b997efcfdbea5e43a5a4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139d28e312a519e422554a2fea4f0c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0818932c971609f88eed9a3eabab4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57305831e1636f1f4e5d6a284846e99d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a86d7061353fe5e5393528212c00f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdf29ba97594902722c41ffc1b68ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5300ee16904e34fa3c3576389a6d11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce84326f9a624b26e6e1966b2314ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b1146add232e4b5b2733bb2c49979110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e98bd9d94dff94febc1b9f033f0014111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de84c9dc11f6d772146666be887f894112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573676d25a5366787391e70ff5d0725113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d57f3690daf402787c5dbe20be1332114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3358456fb177754c36bead79257af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2d23f9e1ddf1cbe94cd6121d58d79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b20578ffd88c6854b47d81d6a041f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a59ed956a2c771982282125ce3d6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632acfd0e377d58fa3696780ce7f68f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4240ced0158102451e3a9153b8c1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d4b35227e4a8099ab06ad590f88a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd59abc0132179577e8fb8b0235df5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf860558a378ea750ea67ae9e465ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd74fe73223680e5ad61c0db53af48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a26fabde90ecfbf9aa3a9cacc539b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9220ebd1c6c086c4b057de15dca0022126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabad36abb8656adcde66b0b300244f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c72e01b426659db5b849ea16f1e66f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c97fb100eec8c02f67b5f2461695d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc7ff8124865e7c2cb3488605852f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bead0cb064ec3a84c71a6459ad6c4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7b30999bed3ceac74a59ff34223e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729b8a293723da9d0beb671a1113b26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd56344fd757fd64861f323caa986ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ca5ba73b06ea930ad50d2fe530436135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b494402309d93b8e069b4e4da9905e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5235e36b730b44321b1ffe89a92bec4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c62be59be0355efb37e87662f7fc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6f8f7edb9f43f3c44d3e57c92876f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d8cf0da49fdb933df3592b07e3dea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db13474bd0bfc482eb01557a42d0265141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8301b42e3d2d8bfce661d706dc8ca6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c370b142b14b1253149703755deb92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2be104f845dd433e214e141561bd69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc28c80397c0ef57c23a8120d2ae81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bbda08a662f34eb3dd20f698ba7bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94528ecb001e35c54bbd6de3795fa044147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54123113df92bdecc896e3e0ad8738148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6bce6670cf8bc57649dca765731bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bd8d258a81d44a74ffca29e4a96dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7333a0d9f34f8ed6c9db0e1a00c9510151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f995d5c3981f030cdaf44d0980283152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c48f3155dff87027a328d6be64d9b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c62cf9764ffe5ffc52251c838d2e33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bad15655a5bf4f09c713196dd69a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e59980a510703384cf7eb53c595083156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90976ab87324c62a71734d125252487b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e616bb2f3aed3beba90a5d4614ddfbc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06148763713868fc7117a25c7f2c02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80e2bb87510e4fb70ae57b5daae2b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6985dc2987b0763c951697369b0864161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38208b4bb126cd2781fa9a4839b331f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40292b2709063a050677a442ae580cc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa0d621b6191e031638f1f0677884c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e97f0245266abc1184941e7c8ff62f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474c985b4a76c0a4ae96da37c7d13c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e9f63b9c7c4fbb8699ee1d5be09e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e6b6542ba06b370673d8c3eae9daa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e56fed9bd8945c0bf74577b0b1fb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e81fc799dc446b0d0c2dd67c6d802170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1888d088c8240ee3bcaaa137e7671171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19836f439e6c6422d0d778297dc028b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c231db1cfb3e5eec881f62e03d981173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666db8d9c7264a69c269c4adf7edeb34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbaa5f8e90a51dd9cbedbdb15f31eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f5fd35a3ad6d6369aa7bff2400bb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b31ec70c0c7c69f1a91c0285e44ed0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade536b3bee50e2c46cd85a71ff95a11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308894d59082c9e2aee9ff20f6df566179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81b54d5b0588eda5400db864c6d9ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b315b89276ba18a7b31bcac5236f59c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fc8f6961cadd44bc554c2f9af47e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5f667e79e440c6b8c3f3762362aa1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f358e7ffd9eeb5fcbb25b49cfe51f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0cc26079811a2c95e955e5c713f3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f2cc33626fcf676835a0b43a355ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8c6bbffcf6a72b33d81f1d694e71b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9918eaef305b35d83dece8e216f35c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7014a39a0de3296525938a8653dd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb16f40e05321373ea8ac1c9f4bbec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e114584578075aed2508befb06f337c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0859058e8e3c2c90385b48e2a9745ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f93dfdcfc3d2ba106394c32790109193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a22dd895cad637643808ede78fdd6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e94bff14d5d626c1eb52d911bd5c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7555740471d027656c0b17a4c91be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013584111b5c7792c1acf8c6d6da4095197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae3ad820855a4919d355c48a454864198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe2bacda206a95038c236e5029d340199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d65b2cc5dd99b4dcfc02e7ce026c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67931f8aea05842679e0456bec239d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3191c159c4de53b5e08e5318c07f16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f160a907cd616c6ccd89462700a56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94440de8c85a4d0196aced86e0a0cee0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e503af2ca4f48c7cc658a086c5ed0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b422f5d389e2247ea053bff820dd1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d06e55f9bc6b573801d7bf8724c59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb2c2235dbb586882e83e86e98a623208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bea2fab330a58f80dd70315298ee3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9d782c828639769a94c946b739eaa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7753a1d4673e3f6b780a2600cf49d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e5047dcff534b1bfdbf883ff86069212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b19d88776508672c2ed2ea2eb7583b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4272eaf96f7a00906db0c589ed2336f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ca62b936507dc38d906b89da56748215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f6a1bc197805c30ea3085db0c05b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af157c5e056d537baf3e148fd1a632217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e1107e72ef8f35d93f1d82c4244f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d15287e2a0b2e80c5ccc3e0c7679c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c699360727f7b155faa54a351f2ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61d182782defbf377be21f251eb666221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31f696c994784dce7a1bfcd3d7f568222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f0946cb99c90431f8bcf743d062a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646da03efa6fabf0c099f1a3a515496d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70fd2ea0e93cacc3908defd9e294ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762ab701fcee7af1a50c917b97b09eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb87dbcf6cc6557fc8d01b5eee932ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289ed11f3667d622eb8da744f0f8b0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023f895b9e6bdd3637bfa8396c5a628229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefe04cd2e1c0be81941b81734788dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a1c9791d5344332ef8ad3334fecc5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd5c66b0a161165f07fb0bede5a47b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef67a874d6ac7c4aa8c22341d3d3acd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de0d817a46c6ead67063857a5c8a77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360da7cdf7f83dd2f9f91768c790a67f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d032b8c4841a481d448c8b7961fea1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e50e7d37ed16f254814954a4556d85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21f0caf2de08f3deca8f7b12666997238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269642158f2f4ba2fc255baab2190e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1c8e29ecfd853768ac4182e2746e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e54a7055d740a241aa8ff23106e762241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179e9e0a56897c197f21b861ff29391242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48f275b090d7636c2818b6eaed86fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994213b5c9053cf05cac50558291b8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7791ec55f127fd111c1416679b3e46245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b6e216764241cc6f023567d51457a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fcb96fb07a5368af67ee8351f2c2b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54f0a839043eddc22aeb079daab2c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038eabca0e673d172cc36bf145de7ea8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573c5e841dc12cec693c0bee86833c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8496509c190ea72b4a23c59bc2bf76a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb15f90d2ee790375fe9e129d118b30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5a73556ad63686f64bf6609c58ae1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa79e862b9c0f4093143d4e0bd2c38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934fe1b82294947f000e01c49a5bddb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6443ab662cde2eaebda4a0ca45a22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019729bcfbf177d0c0bf91706e0100c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be115946510f24ebc820faa8d2ea9d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd91154faf12e3358fe18fc4683768259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0f8218e458e345b0f98001f783746260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fb628fe2ed141eab6ba88b3831397261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75241934d0cb3b237e8a1de7e1d07b60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75970293aced17c39f2697c2287ab6b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055fc9254d24fa11a00552856b58243264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8879961dc92a4fc29be46c7766d1312265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c6855f96e93e4d0f9551fda24c5eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76a3d029ce2912aa44aa0fa21026d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33e5e2869423ebcc1c368281cd0490268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b58b33f01af49ba3e9e5206ab1008269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2d87fdd7f05c9ebdbd5022314b136270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060f803fcd241592a15449ac6c95631271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec416811c8cd630ea9026621c2f16c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476658f8d0b618623cbed8257b4244a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1dbf8d0d65e1e65ec130cacae8650274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45ac38825ec4aadb2de233e81efe0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0370955280e464298a2b5cb846f1d3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad80089ef3f6dd646ea5fbf8418f19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7a0fdf037d44ea2d253a11178b60c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c28a6acc1cf17528f8ae13c2b4c2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972898e6d22291f79e44e4c5658b2c3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd341837a8c6431517f24a376423c42c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500eee35f9c841feca21791339b93142282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a805b5a0de85684fbff01f00541f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c1bb65330ca5549055540c12e9f19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033a8a8bb1c29a576dcc3950e27be8d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71b5f2436fcce7a447b27e0e99ad8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cea25d3c388eb344cc71aa6527de9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e400dcd6fa053916355ad6f56fc5b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd9b5ad2375c6458bcb58a9bc972b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e539b87204c7965af523541bef4baf3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb693b76f9517d60a5dfcd1b98eb50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956a93f9eab67b57056116eea57e6da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc5b9703232f05a2be8b6141dc1c50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fc021014c8950e04bd9dc7f80ac81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326243d3e32313cc71d64087b35ce14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f6796aac3da91a62d70367353a094296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eaa8b97d429e474f2a1cfbf2517fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd781a6ce1e77b6ab76aa9a35dbe2111298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace057cccd43b4065bb44915124e068e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12278bdc0e8d610b75f87d6b1761888300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366fe2fa9f3286fc5d4ba8ca81883e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd01aff83370c914f9700b6bf718e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7639bda6a20b29e23d5635734955ad3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263fec729cb540b7cad1099390a8e8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cc68c6f767125d7244c4e52cb0c69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061778e1b08e5f63c47d618cd8fe3c97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d1a1add920e4780b6b97df0a1d41f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c205cfd3c021674d691c6043482825308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e5d11c62345584558142d7bb61b90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0703c0f0d4d0e759194f9cb840cd9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c89164a0f432e29c0c37697fa7fe8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3a778a26b0262e58aa5da6abb491a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e1335f419e4bcace5837f2f4cdb3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bacbe5b93cc468ffd6fea893ec88f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560f7ecbc9ef22acd8d43ccd7ca7c38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d54136d0d2209693ce7e1f4f98e493316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70178064984cb3f42c9a796df96e6d05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f70694f4cf62460b39cfd83fdfff30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e5981e413032c0c10aab4d3382ca0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f48537989892d38fcd5a072f1dd369320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac7da4307d95d657e25d3ca637be27321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5981395bdb1dcd7c8399f48a9e7db0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f551d00bf25fa7625b5ffafa29a5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb564b17623397a5aade3c892c8b775324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5c979a6eae1e38362fc54df980f3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f68ef88a15b2b32ed823a6dc906e98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58e37f6ba5e617168e32234fd95cb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123067d06ba0e3727e7384569960eeaf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d248b2034d21388d310dbcac9748f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae309f8eeb526f7e3c27bc68fe7c7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb165751e80814d348888dc8114c307331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f399d3fa9c1020c2e8f0c4ac4f2aaf2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da001a360ba7eac368edb163590d6bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2e10ce642c35f910a03b08ff62cea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25fba97a86312b1cd8ae6a68173aa7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81496bf45b420d832844aab11846f6e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4d4bdc4593b08cd486e04b6b2ceb7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224eae46599711f2e516e6b5f8e1a741338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b49d2f2a4d46f44aae0743d80be0c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f58911f0318266c28e342bf25cbdb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d6c53252e784bc6c2c595f07f3811341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75564fde337a99a0f3f9ce4b0ad13cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b66f8266cafc83216acb20f9bcfb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84260c5ad30f12df37bbee8efffdf0d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06e3d12da223d671cae63ca080e827345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dfee584b1b2ce83e88fd7cf279008346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ca330605ba9acf027f719c0beb9a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3b3d6b69399458899d793dab18043348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce3e11a650ab6d42a4d5636c04d200349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150de76916ea9bbfc368175964a1211350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588aec24b8f1df6686805dd6aa5e35db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfd65a383358fb48f129b0ed4de8c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dcb1491062c52c889d5019a865978353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264bb5506796d37a3b8692b7d3d688f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4ec14001542397415113b9003a575355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2945c4b66247f42ee7418bc4c0a29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51c332f11940f016607b3937972635357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86f27d4aeb0eea00e175dd5b05a033358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eeb52450638893e0a64f5cd2dace9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996222b8b157dac23c482b8f1a2705a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00289cb2b505625fde490c76f58c5093361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312ca1aac7e42390dd614cd1fe2c380362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be1d6763efebcf6b0beb7f757ea201363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bcadbbce3ebe9e4c094f6e9b234e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a07ffd75fe814469ee7c3874bc67d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1829fb1dae172a461ed7f2225b191f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25865db053f18d1b5d4f44a97877e2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e0a407c3974b2b450ddc265d8e469368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a610bf4a74028e2fe514cb17f2b30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea525effd29f0069d5c7cb4acd121e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8570a0563aab118a0a2905eaed02d74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645339457abd1418b464cf981a7036e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e350ec21ea2783c94985c9ed7c5bb2c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d0cb7bd88f091f218c7392db17a01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7fb5344b7de211b06ee73c45c84a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290cc68c6a616b87152d43ec8f17cb9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335e6dbce371b8684468016cf1f6a7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536c5eb913c82cdb02781990d467616378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af395a50e1003ded674f8c5b99442ffa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537df754a224f287d34e398ea0cce5cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687cd7d445a216e1074f884a59af764381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafd3beabca882bba15fef35ce0e31e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4746848462db0eb6cf3fd26beafb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0148fa6f1434735cd19464c37531b47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27bc5422e813445787d21ba470c067385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b35420efce4a29eee2b4c940e5b18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916a9afe82810a448710ab440b7db8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce77c7f2f217cf39e93f62ab2031ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a3ef21daa20a490c32818e9598ab5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a778f43774908256a592b09387156390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7f0aeb75c0b2219acf7679b1e48ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec20dbb83e9bae541090517c7744911392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602ee19b56118b6c8f913b3dde94bc0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c580dabb9ead3c24966ee82c17f38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53637b8be9852264292a93fd7834511b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577e35c67e74722ed75e5cee8866556396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d61fb20cab535e27d6c032fe33c41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41a1bea7772ed8bf67171812091741398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700f214e5a0140e689641cdeb8d58c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012c007b96df9a882e9f78634062c89400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663fbdceac19b17f8cd8169e308aadc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f81bd57081fd72f5eec8af58d0e519402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7fcce9164510680336ebb02c6028b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba25ee3a0230178ac820c2fd9d1c192404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225cd898e29aa0b9ec7ce60997ea332405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887be0cef6897170861c3e59d6342b47406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338b00c378db932dd27f45221bf63ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a677f7e009c19305b53eba75f0838408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb11940a0f6401528e2cb35aaad0d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca1f30ee0eaeef6077dc3ebacd4db5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b610e6706b94e9a5c13cfeab0fb15b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95615161078dd01e4f526b78031dd83a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6e1f5d6c3215f6fafbaa105d751ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea8f405c91c5a9ff783e37d27fb402414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4873aa01aa5765582df004a580d31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c6a971b344d5425851cc25b2ba72b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507f5629e4cac766e45efed52210910417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5aada0f887d4adaa43c8ab4d8daf92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db5994fa0504a3c3077bf8d3e917bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c2ebd5393cb3a9526b7324dc67cfe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbfb39c0d26044923f6b88d7acd09e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf64cdb2af1907c6b00b0ca61401da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990381dcffe2a5220064b4e20b729ba4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183803ba5d1e0b983006bd773eb098a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d27fdddea920d72c3d2e313788182c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fdc66c5cb4939be5c4a35d48b6438426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec657e4628e961762b91163be90c7d00427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e7940561709957f6af08c9549d6fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a5195ca85f9aa8e144593cb77654e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a7ab1761bfa58dfd5dd1833f5e5af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4624ebfcd336120cfb006e1091b0780431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fb871ff7d40919610568dddda6aed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc874fe400db4a764c6ee430b60ed0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9009e42cffc4510001166cada3008b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d02d603c9c23bf01ac0cfabc79fe3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257fa786727b02ffdc4e6b654f8fbec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b97afb6fdfc421f2721b4d6392f4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0706cc7f6d9ef34d2eb6819d642dfa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94116dc755700752de021908fe681ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a04affa8f4f92563a125a916af1754440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3ecf612563265e34418d387a65ac0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99934af757c24ab5c8ebd3bb7b11c229442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b84a5b59b89b019bf8f299aabaa77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3985395e670575efbc46d07f49eecb9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ab16b720a8a38c71d6d106bdfc79c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ec67bd34299c3bcfd986184200209446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d647cc9d63201d839b78633eb4d50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53793ece28025f5c5350e483254a9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdf085678f2e540a255612ca854cc6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ff33ea0919a96071f5f094054c94e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd8819e482e864d5e17f1d9d80af39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef97d00a12ab86f5817174e3852fec6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4e2fb9eae654e9698c30a087c20c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2b20fbe9e08dc8cace3d08b73bbb3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5559e47c54cfc75ffaa163cf7f953b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4b2887243d00cce4a7f625c07f9e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30286aeddf6caacb6f544438a3ef39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d1eaf13cc2d33b206c74b2684fc21458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040383c6773523437d9b557f21a1996459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cd297b703f7ced9eee60e8b2cd8f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d554141120a6f8947dd69242aa2f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d54df62daf655f5c04967fafca6d1f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dba2be5d114a3496357983fc7ea23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfa128fd11707c05a895407d38f492464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ae557245c147f344fe57c91a0f4cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2911037ffa745a95b4ee764b69d0935466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309fa34aaf631425032682f1da3f47a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637500bfba35abd0aed53130d7b47677468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2247c7d3990aa3c100dbaa4f60a9c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f47e05234b7627887a8b917ae637f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fe2a5cfdd562ca09e20aa6c546b10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759e23625efd59233e1efe6b9b0285d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0857f9637e323e097ee35a2d0b2297473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc2077c0733a926c3068aa392b14bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328a7c3b489c1ae25ce39f0f7d0e093475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ed748c6f8c5718a69ff497ff71a5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1e213a1685393a37d6acac16c3fa7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538eb0e26bc717d994e160b6daafe1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012de3d1f579b4eb3c1a8063c2eb60c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eed566ce88712897059cea95315f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff37adeb7e1ecea81e4ebc96bfdd2d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b4e22a739ea30a59d1b044f3032c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703453574a539211178b6a9262db55e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b94553239e612a85ab024df9cd54a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e02807c719ff926c1f39036adc70b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc86a0100d6c798d6a9d78c03a6ca6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e056ef01fbb0835b53bcb871317bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f547c687d3f90cb93ff10d5d3f9ef6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bc5af35904092bd4bfa175f5d16a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c598180d0cae26a00b3266923317ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea866a43b401a4e033f09ebea4fb3d33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922e0991d2d77122e52df2cbca4b7e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787996f809a749b8d93102af51750f80493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64866cfc0b755e916af67e3b1e49b9c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e46743b53caa303882766cf39d76c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a5b24fb7e7c952e8ae46cb04e5e70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2a80583b6dafa7e93d39e436ae6a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048a8ba00a2f96daa9e5f6a3773f090498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ec145f774a49295622763daa96e44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaff665fb0d073810ad1440b8600c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44516b0a904adf4de0c60c48987d7fb3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaa8167ae7fe18d6c885186ff468c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fc7315edbe497474f9a9dcab62d21503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb652a75a9ae8a64c0867b15ad896a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dcf43018027dbbc33e444c0b73696505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341cda691a13ccd12e7d6c63f6e03e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e887379a00ab298cb7186608e6f65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fc9afe5740f3a75dbaf5f07dec9d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409390395af3a544f523b275e43d4439509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aaa0783a1b06bd4d4a01cffea63da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1db6b50a9f36b532b1c4720e747d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340bf64fde3331eebaf72860c44ac29512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcb9bf1d9d60239c9ae910d8daa758513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433d7141b4ce9093c26448ff460f43b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126d1da12fe74e7bbe851b0d7bd40d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058b3135d0c37221a2f19d5284d41c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79aa90524cb71ed1636d954fdab1a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6be5c3d52b99873fa2af6551de3fa3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5660205410bb0334209e83b4626da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b68bea027ddc4cb4bb5f2d28acf1f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f42b4ea8ae208bc99d3fe1cf2be8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4601b1621ebc193fecd4548a2a51dc5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998f4d24560f7f1d98b7e5c12b549a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe52765d2730cf6c362bf7d6529bac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281ff3df19dfd2070b442867b440f6a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a07bf229bc550d35c6d829b655213526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeebe7692230819f7458f29f63a7fa6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46468ece039c26bffec1161484eec0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79094515d611edf6d651cddd90bef566529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec5c455890fdff9815f8b65e81b5c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01dc97180d2e8ae857bd2085f92668531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af342d69f7adc5490ddf33dae4b8c730532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3c41734babe3682e4afc46291f27e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241574774af5a94ebed6a7686d3e324534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f954856571188a1674925ab58227a2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9332dbfd1a00a82d2bf59a08da6853b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5c1139b2adb61830c4349b099f015537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2da3791c80e06c6e73c70b79d2be1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b6262ed38b572617f7683d4fef584539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef8bca3d3c0e511cf7bfa9380cb95e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dee65be44cacdd5f0ad3ccb231212541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3cee2348a0fbaa1e4d3d6c0bdf984542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7f23e87a0606e2ca726c031e8b346543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a3e8706476ce26ee461a4fc8578e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3775009ac72905cb51f74d974d6eff0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d821f0698784f9b812bc60e9f6069546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2e44716021c9e0069b0e7bcae8a3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545eddeb1ef971462336145cd3803827548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e01c67703ff6aa44d259968037cb12549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8a16081c62a6498181bedd340aa16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101f18716ea9f026829ae111c4bd954551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd5cfc4ca28efe47294b824b9c0aed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09583e1d760a83c9319e74aa370d37ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2be5d0773f0c661e736c0db8029519554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff14a19c27cee3451139b6f8afeb54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e7c7c320b169523294bd96705b8bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73729de3de10c80474b10de7cb770f8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e5246f345dd573a291c287c5b6501558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275cb2bf8dc965e35f4bfdfa15ad6f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ce2f69a64f9a4552f7d7f078d36ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8604edd8c72344b733fdbf2d651743561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb7dc9116ecee36986929106f45938562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b5e4f26e9a2b2ddb9cdd8c2fea6e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f50b8bd0b749406ac8bccb31dfaa1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff4a15c3d1caa25f7a2060aa435acf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e03215b2cb8883945486645967464566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a388a4554c130fc4e3b68fa05e98235567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8085a02316404072aa609651e4c28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa70977f9035e6854c1a9990cba7861569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a15e76d8ee5dceb43991dd3b24053570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482124f58aa0d9181ab0894d89a7efcc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd163d7a92b0bcb2868eb94f9f621e64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9f3ddc6e87bd5ea961b3d6544a063573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb444863124b3afe44dc7aae56a7837f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea0a6217ee724b9858ed7c2ded76fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df5a33a927d47f2d2ee5ce9bbd8709576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533971c5ed59b9e2128194218fe5f699577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38ba65cde4ad8fd70b4eae6be277ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c92d05e87bbd8eae4b36a277563e23579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc1d0017a33fae7a9c47d0e2535e8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71131743f89b1d2a5e13940cd00f6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f57f4362e2fa2f510e13a38f87b115582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589fa0bbecc2a189c02c3d713a919ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd7ed470f46001f0b8a0b144b3a82a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aee8bd3ee6e2b8acc29888da73265585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26cf60c70886718865c3c54d7b99c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ef530ba6f459c36408dfce449ea58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b7ce5303f5fc01e970dacc9f6f65d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4424bb4caf0ae158e05627c00d4a58589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8dfd093b46f1213603b8456039662590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a73a5f73497ce6671a17165bbdb66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d2fc540aaa475253524e88ce692e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41112e6092bc48e0f95ebb0e40e56da4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229a017edb6c8a885570fd4443bcb5d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436462f88f52056e191f67efc4581598595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6c407af6cfc8e5e8937920a0beb5d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7368d1cf8bab5491c74557614e0952597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef51569930bf934f8da30a433f7119598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945851cadb94afd6908cd558522fe340599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99685bd315e3509a26277f6f2c6247a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e63b12651573dcd9867f6e8bd3224e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f16892b2df59a7880830579d9e239602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e3e09e1245cd9d535cda360d452e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2513f4e555e77562bea5d1802aa0b45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbb2801a8414999ac54b3188e7f3f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9c7e2c791e037d80d4ddbe28d57a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198b882085dbc79ad27b8c3fb693c0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b87ee8919f4552a294629bb1f8fd1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76da3f3497c63501b01f5b99fa46423609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259fc11cd4e824b0717da4c1f3a154e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b948b5a57794be5f331715f8fadcb7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7607bad98997b8216e1801ddd5866f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810aa7690c65a07e96b7c1967b6b1e41613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54b917a568ab1abfd5ec559edf80f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08cecf43903814f28a526ae90a38e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78f48ba5b456d8d0a4b41e6a459a7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c1c9867cb5332c21492effbdaa98d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458d8fdfb96521a0aa690609db8adac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837f4d76d6287657c3083780d082650619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2da54d5702e17b503812bbb7398d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f751f5b0e30edba42922f7e375e33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47c45d80267ae4c11acc91ffdea019622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bf47260ce1ceca094744eedf2dd9e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c299dd58b763059d7dd3905802cd577624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15705ac8d40061dbc03f288b6e5ae225625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05163d961b9c51f0d5992ee780dbdd8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e6f46c8a86376bb2b7192bf62ed94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d750ef3c34b7e9d0e249966477ef2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dba53b28c872141fbdf6825a281dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af47c1c41dd508ceb9e14eeafb8058630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4c5f4be3173717e075b050a103b65631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fdc4854e079dbe573195c97684d74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04616ecc8bbf6c6b027d8f124f41ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2aea2603aaf1999736d057d468404634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62bb6280414f70d6889a6a65e51a3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d6fb14ecc4e0bd17ef38d0ac6d99e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a41afa9ad55bba2bd1d3e1aff39290637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8939cdf37abcf9128240603ca8713638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfd826ea68af8a3e769a863e17e691639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37026660f29b231884cf7c8747bce587640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e225795d50ed7171e438cf7676d778641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98b78b715c03ae89c295db15b9901c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc483cd6c07e8cd891dfefe01473c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658acfe4b27c94813cba534405f2ddc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba3fa5dbd8e99cb935e437d72c1bd0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124acca3d580418d4a08e7c6af3b0cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f432ca626a26e924324a3a0d1c4070c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd54837860fdc7fc410e95bff682e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8606347da7a62363f664630051205a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd42b2b428f61ce655e3027990153c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e54937d3022e4ba4b39a5cc74f0cf1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be38e17149e5f6895494e4776dcc5f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a1ef8307fac9bed4dddc94a23c0a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2406a7e613c7136ed2761d8c5e127f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f47d31673ff1209c04c3b5a832c114655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7ce956310c6c78f9789299a95421f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1495c607a36f98bf59887fc05f0b306657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fc6987884dbea608606b9e066e15f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cd01da9d2dd6c59c4d4f7cef7f16f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e7e126e973a14352914e60320d045660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b853107a6539793a578e883ef9c20b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ddc92beda7918f5c068f81d10db0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5b86d967d5d209c200d04f4596408663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdc02011b46a583d253fe72e97ba8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b1c6a1b8022ed008d7499ec4bcd43665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2893670a51a860ee9ba62c778a53a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11935d3c8f071258508ac3a8b2315ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4d68af3dcb7e8dd24ac8584d31c54668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44442a1e8a7d9fcd89a7f3d0f88633669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41d96344e4cad2ab7a372382bbabf4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9a3d8bdef4d6e9ba40f747262a6d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f83d695212234163b80da1e94d4a2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9739c3e0241333ce5de06698f19074673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e340f5e63cd9c4189fcbb0bef27aab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7df29472ec2817f25444229613267675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944857a18e9e4534315a587604a29fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9352682e0e398456bd2128bab0271a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15430bac4c7c7a191d7b5accd52f2e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edaeac0fad71db4f3901b952bd5b83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376773360b782642875fe492e42a8f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855240235a2a3969918717780941bc8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0529f97d9b1f7efee440786b2c5e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5687b7986635ec9d1154c71013ed5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c429913d9ba43db87dfa97d964f911684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d45b9868bb35e642c58c5603d1d33c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552afbfae8ac4b39802d43165bf6768686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab223a9f67ca1f43fc146d839a4029687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc0b2357ac6bf8432f1493fb6a6c13688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0152c6c9042ea2c8027f9ae05a6a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8ae46606142fa4b80c7f61fa6ccd4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7863b19511795f6eae1abf5af3725691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80096885c7b104ce30aaa246242e8c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e42730544a059ffbfde1595183a0e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888d154395d91ba39f791cbf6748b05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280ce037d27e769c63544af2c9f4ebd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c80fcf7384e2742c4a4a7ba04ce03696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51e1294d8bc177f37a0c4ca9b6b77e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f104cc27299bd0c8f6d147be1b8711e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffdff861a8b375e6d8a22e5bf42b14699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c9070ed3d8c1199fab3d7cab8e171700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dda2a6e8fb423f2cc73cafcf0053f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc896d64b96519244e0fdd19ed93e81702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0edbf0484ff8d0b053ad427398e4e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431a15739b2ccec6f748ff795570839704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c542391d85e8156e8aea1a12f9479b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2b98fbabb094ec2b0fbc665d28231706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac55259f46f755ee2052c0ad6213bbc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811816dac11871954689b21d436d920708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbeb1152809d5a5c750d5b7af578c00709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703c5a4671e6d437cf56872a242d961710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e5fd1831765a6e95baaf235b542af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d052934e3e80fd0341e886d45ffad0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43673a2d52e8c301486b94f2d99e7b6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631d448bab80114316a37eb75e5024e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c40767f1c5ab744fc7dfce5f7f702715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68de67fbf876507fc392b31f397bb4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8f240886330fc3186463a83c999d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c88812132f2b7b8fa8bb0f4d07436718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db31d7625b92e09f3cba5756626bac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6c2fdad6c9e35312f326a298ee827720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a121bbc49431520db994ef0d13cc4c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7c273aa0194516cc30abc454b83e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90226832d7f6c7028647828acb82c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8759ddaa17db5846f6999f72a85e7b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438c39f1087c54d93100760ee4c4621725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4631b429cde8afd1ca8fc5484f14f21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d7453415ab3802e1efa20a0a06ddd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21910d02cf811df3431595a8faf3eb94728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf57738dbf01173c66fa80fc82392f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fe5c2b7d4d2982969f6f54b0f634d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036973d949c19629af7616b5bf5a616731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6e81bb0494446dd52f1ef79e5e417732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54c82f83e421643c75cf9fdb7f0360733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb52e14f7dd7f61dc2bee1278de083734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20304d2fbdb2911dd037943e82eea795735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d4eced530993265aa17f9551934f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c720ac7e6b575e4aba912720a28584c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46604ec6bcaab42d8c727e531333a9dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742725840712dc58a99aba51cbbd502739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73f61870804446eb4757778be12382740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee2caea74424433d86b492ebc012e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb063cadcaf447ce55f7a27d720b71742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1f3dcb16445455481754a47cc3bb0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117901d8e18832670c3757bb9ee139a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5baeb1727169504e2021281e325330745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bfebd4f270aed8fb57168baf31574746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131f1f11f8b35640c2007dae18f26e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd092565c4f82254169adb1b62ebef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938bec9108f14775983009a1332e875749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716ea39b32ef3f0dc3485ca0ee9902f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fd4413b555359511de543299b66be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545f7a000ca1a22a25604b213f1a99a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f830f581992e98ffaedb92cf503cf89753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb2060d1723dfc7f84aafb3ec7cdd6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1136a1d7d945d923cfbaca4401fbcfb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410cca6c98f24c8642cd132989ad8dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773ff6a2e4000ef86de397916564d81757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ec84b57e56d2dc3e524ac32a07f7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7e354ff7ac06faf0f83d6e48f353b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cfa0a480eea27c63f43eb573e104a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838120a6853b7c72bb56af10576babbe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bea0856fa03f42eca4081f920c732762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39c34685576c6d1e4af3de993bd4a3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec75cd169bdacffdf6432e6c1c42a5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49124a6372879b950647d3348c687056765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9056fa55c1b0ce59f980eb170727f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42957cbda8dc9abf45cb2389a879a450767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7df9f97a915031bdfe6f5aa5fdaa9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef0d4c93751579952c6bd38a7de697769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083ce9a6e55fd0f9d38df6b99307342770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bf90cdac4830f9073fbdce0ddaec8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23d33b302f56cbad1987500e5e3012772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e94191fd62e85290a57ea10df9235773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0312845e8fb4b4af363c86225af5d0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5d3aa25032565bd054bc973c01df6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9cc4afeecb33575361395a041a90e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808c8c34cc70be4b2d58c1509643958777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c508472b7db9601465cff4b73542999778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cef4b18929b5ae43de86564c4c235779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0b941522ef231377989102359f0f9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7aeac2ff57ba36c8bd2329f7874f1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d234e04f1f90e1077226252547c3f92782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416f4b8ac3baa37d96cd7c2c43075a8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04fd3f2dce030cf22dd185ff1f22ff784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b225b97772ad7963a1e7e4e7dc617785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15db6bebe342f282f0894ed9059a6c7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c3b157d68317a7963da8e2de5d676787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5e4a3a2baea90be7e875c88b82a43788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bce4d4e68f89b0aa180020f8837fd8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9701bfb0de8f3ff4d6d104e068969790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798d292a40f86908cc588d52c0fe5a8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344e10c194fc9be7670beb8a80b5d58792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456157f937f2fcea220d6f258a7ce59f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9e92d8521b5fe8cd953d5732eb53a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dac0057df39d04e25adb24f524520795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527db25a3d7bf500c0a36bb3d619e93796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67934e20529978f514e53a245d200c28797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e466399fe0a922d0920c42e89eab44798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6764d8167dbf484445094abd4d3599e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c71a1a5c57bea053e47810a5a9c78800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d23a6fa0caa3c16160223d258ac61c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d83aff5bf5ddee9b12b5b0f6c5829a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b657de7052580522272455ace4009c7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade7eb9b6b4314fc131f1a6c53e80f3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86cb8cb4034b3c6c345e8f5cf241da805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dec01fc320ad6b8d5c56effc9a86e1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8171fd3644cb1d272a7ebd197158773807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95695f63aeeef3455e7db447bd3a2fbb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb30608f5165705c7227194a5e9c384809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20525eca4d46bd22843c37619e2ed080810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0f57a6f4e4a74694d0308b3505a64811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df478e228d365cb20cb1009422ea54812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39603a5e35be58bdfd2b430a13d7ab813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d5f6e58036ea66bc99ce60a476019814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022ceab2fce39a44d7257cc58c5f0f8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdac86011e46cb59783ddc8e69b84c8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b58bbb8575ae82260ab5f0c5b460d8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98fba34ab3f1914255eb30f01c2dd9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2f1426211ecffeb97e95615f86e94819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf6567521ba8eadc95efc0e0748e46820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23516c8c21f60bd08a631ed0a9c4655e821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f62bc616271fb0a6b4beb7b500ea691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d341461a4b2198df1ef3e7f633daa052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88feac369f94b0c68e0ab98ded7ba903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172170f49f73a15cd4956339da92bdd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa360d13687a929c00c75859fa812925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79065abe3fd3444a46f51ca8779a255a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b91b73945203fba76b7270f06ed5637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1c5f28ac88ad878a4e8d613a73a8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfb0bc53686661a0208d6613456d249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc9b18fd676529b684c02584ef50b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11a0907f62b15bd60da3c6e048ab0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a9d22f53752aed8e2bd6747e891f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a66e337dc3e693745d2bf6285bdcaf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b5722a34e12083355181a58f8f4d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70802e7d49411c860bffaa54aa8a5da215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7923f8f1ad2f16559d4fd1c082a4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf132584aed995fa9ec122dd3624c8ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad9489bcca94a05cbdcbce34da1ae018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876bb367d42fa856205b07f4134095f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ea4a208ab3513c710dc7bb511a25f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49030c185a39cc4c95343c829d7a4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552e133fa259c15951771e706fd0bc422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816dc7ce4dcff5c42529dc35b15b5f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd485017807076b2964a6bc7a1d6f54624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb37e31596ac799726f50f1da9a20a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0893376d6ab2c87b40bae4355339126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25089df9c44bed6649c1e23a3c73d36a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fc67f6f94b2850b6a56c44502b3ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dead258e9097258cf22224854922c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146227a9c4eb558d8962b64fc1c1aa9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b732328e90e6e439a50292d9f978ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ab747213f6eea304134071ee65d9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0408622ef597d7bf8775fe5f9dce233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ba2d6a0ee260fb453bbcfffa6f32b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f78ec6337d72f7c410b3ec2c8fd42435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee578eb4155b521eb0cb84c870db991536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88a60aae5b63899c94fef0cfa1827c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7490ac968fb8e8e943b0e81c5fdb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4d1a401d348c576e33e5e9561604e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce26b7ea0073c811b6d855e0c60c5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64289d4a5b359efb0ce68868fd01b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d647f559f1ce6544c210a16b1376c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba16a636acab44e61bdcc927dac9e6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77622e8de50b3f3b249fd57c86c8a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520b25a77d29618ff259aa72c85955745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f65f8dfebd22ed3c65e7297b24780e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba65ded68829bec8fb69339d8b341fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daab9bba100bda74f60844d1b2045848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4767d26ff3c128a6c048e471956bdf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f53b483bc167ec96acee98a7d361b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3a0fdf119256c933344b995973b4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324a5a1f22faddc29f4d219415cbe0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf31a603cac8ee6f2e7221c6ab0d0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6a73e185d15ba80fe2f37bd06c23a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5be5c12ab8e3555853ea9e6817b4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079758f9582f6a902952777b21f4abe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe852cee4748a4832a68a753c7b32e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981077fd08656f238108b3f26ef4b6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72122e74b8b0104f7ebb21e83366924259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7394d2ee7aa94952d7247a80adbaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443360db5c17e5ed76d8faebacc4a10f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c62d3a6bab5fac8b1c746fb39914662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873d4a6faff3f0d0764e817af701b3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4ef5b8178745881ae4c53470be85e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfd35caf9f898500e8444bed6e31e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65c4b128f631b8c8afc863d58cab9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f0615e3f228216425bd1cafbe172a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97efdf6d2c4adf1cbca6437e135958f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd8151ac1e32786c35004c05722f8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2dadc637234cac2e6ec9caf431e2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb24a0a645a94b714c130bb0dbb75871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45210d1090a39ab53fbdc4827588e9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02401bb074ac07d4f5f90392f65244df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd4ab2b964c0873608d9b7099258d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b552556dc793ac8ce8e71e484b70c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af927eb5445b1e4be2b6203209fbca8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd23e3b9eb991c13bca993773692f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af798d8b2690858b835c5a4013c61ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840fbf571a3fa8ffe6f8c658214701d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba48866c27e733c15af636be0deab0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e2714dfbc0745cfcc0bd0a85d778181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b97ff66b89c1d8611a2d4c145bf8d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459247b10851bab8ccf29fa6a3b94bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd559ea753673c78e4888cb2147cdaa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94f88d5b1095c9af2e6e04ab01eab785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79ff48e53af78c404f32d4dc64677a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f0afc69f2979fb1e5840b586d686387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbe5b3de083687d8aa998b1781501188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416254a2e911e95b11518900918e0fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b081222601b922a62df2328cab9fd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bb9b5af63b30dd5c389be3232683a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83512459457296fe01b32deb110c9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508cc75f86861748056a656a8a80dd793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f39f28ffbe1048cab45b0ed0b4079c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31b7b0af4fe4cb9159ce5e2e070f9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917e5ea7a4a2403b1a0e0fe18aea3ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d0cbfaa20d10a052e510e3acffcd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fe589f77124c539bf20866657ff1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413f68b196b4c7dd2db3dec3526889599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc669c5401bdff3e010001e505d8bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b936b7eab14bf16ce709b28a29005b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daf9625ab7d5063ec6b16c3ade3b0c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b7d833c3dfa5d6c104358f52464f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e81ac7944972b9f0e16a7d51fcfbe3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d469ff67c43af5c117893d8e8620a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f943dfe5508aa598e39eb92d995ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed839f8c88e47095b92ab3cb6bfc93a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aedde0ccadc910477c8524afba675108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d990cd384eabed2a65f9f00f9b391109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cd65eefe2d5899879733061c01a62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622ed9f9c1cc824d68963aa7eea908d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5faeae6d06e22734c8545508b869a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb077420aea176dd0374881925b670b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2583db6558c5f828eebb45a71aff2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1f88a8dfb649d9d441bb0ebb560de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29ecf591d28595c65cf9f4aade0e74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5cf41b2943a6e73961bdf132b6e81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31031ecdfde95b6a8c35e83e876507d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8544e1f2fad186977bcfa7dbd43e8f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53abf6659acd612ac8e6bed596669b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0629dad8b7845405db303ad3fbaaa12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5224f80f09060ce6c9ff33b8bd885c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46c283239eb46b91f806b51ec70810123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aeaf4d7e797a707683169c90b3b3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d843902f5869d29a19d544547a9bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67150e530f48a6f40dd94534a12bbf57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98701e6214ac3a19404ddc75f3a03fbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834877fc5d84885399e121637660050128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee363ecbd8d50c8c283538d2c14f6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763aeda5b952afb5cddaa7253be14b6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7322471322222e76e1c2b4be74fc28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197093b8bff4272c0b6ce5bef20d901132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1533323ce528bab38eb30a11fefd8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8fcf700c904b048e7b9934cfad9a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6151ff8e7f158636d031b1c6c3c257135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380d1c7d32798ac4ad141fc6ef9e832136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6016d031ee135e1bc7e8828abc7482137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84bcaafd55475611f4ed3f7ef8e2a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a241dcd621a58836dcd53f6bdb7eaf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b0b803265bb7469d9596c6fb58586140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62bfa25d7504d342adba262cad7062141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced513d6a767018ab0a9c68256f7cb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df388fc280271b3eb65ad0a203d9871143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f054861bc6fc1620c1206973affbaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc271a0c726af5511eb149a8513e44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98279ad765c6f6780f54ca256a4ab77a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448b42bac525a8a47edb8def6954de5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bc1f0ab4618d4ed537496ec701dcc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac76f93e7f3e601aea44fb24849e90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c43c716e040a7572786a1d036df484150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b40d5a9032b3755059847549c97f74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a7b36bc77999b03a88b4310fdbc3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51532e8f1072e2a9910505fe919279cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb4784a058466d9afbc458d30d8533154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c728b4f34126337181997e7bdd3b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d6a928d25889fa56cfbd48ddba4a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56db9598811beb9d8411a3fe10b5e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c49a3115735b02cda556dad622b0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57c97b2225e2e7684929887232f7f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc63f2b5f852d92b2ae26736cab3a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c213a18bbdb99debef86ed3c847aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca541fd2aa56a8155787efa6b5921531162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e86e16bcd6e08b4e3d9e0f8bc89a29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a39f56320c67cfcf67b80bcd5f062164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e2a60f3a44225d72bab4b872e0732165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5551cd074bee7ba8e7aa349374e5dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947bdc0fc4ff6d496284c058a1be34e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d579f098f7f3cc8a90ac352e35c1d98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd926cb678cce9a9300fe6ea871df45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c048576d65fc434fe0520b5d38788f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b46c9a5d2ca96aedc34b7f473a2fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afe37054ca8332c1c271a715c8bfe4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4c921ed5736c564e46d2b1567587e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363e4eb4193f8eb1adf048ba63306e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5a2588261165e21755ce92d98cf91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0412e0500f632e3cabdd55dfedce46c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30185db28b599d36a3042d14d6aeebed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743d64832afc53d51abaac9e70e7aa1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18876d4a72c6876bab9ffe320e965977179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ebaedda489cba7c2f0342d8cf3ccb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef53bf2378f0ec50bc17f0d348d496b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db877272c39126295c26fc93f3b9b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4caac0e7db45fd0dbc436d0ec1020183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cf405d5edd46350a195b432fe8466184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643efcf2cb9278683d82153d5a115fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e4f7fbf946c4b02309802e4f420be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a4e72ff023c38087a8f06a1d57ed2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7310df5aee7dd768b59aa54fd279c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945037edafa55541af4028597fc6362189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c73312dc7203bd954bfdb686f83b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8710d70e2c8739631f5eabc3c3cb9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af03e44a55cc8b5bb2c4c0c35110cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc29289a6ff4e041a4de43b47489105193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5eef671211270084b0e7095a1f0510194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea73e2afeb8b586b180d4399e82dcf8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faede0b4e966294125445716f04a0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62f6faadde151ff24af419a084aa11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8069aa4414e8ffbe8c866680c7a81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24477a0ce968bf631bcfb55e0ef68ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aad1815eafedc4e3540db4047988e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168905e42271aed6148a8481fc9c206201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5994cde407f24833df0557bc12b2d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7bdb73719612e8d759ed29af646b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13edd240749cfaa39087dac0f367c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a104ebb11560fd63f7ead779031a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb8b5f4e8eaef21c22179f8c4a20a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40345cbf51e81282cb3ae44a8472c442207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e55e9e1506a45a22e6986bc7062c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e9f7f35c4a6b5e84c05f6b951b28c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe87256fa13260e928006b7478d4c54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788465baccaeaac89faac9c81cb381d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709718f953ae6a71c6bea41f679f5db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48675f780d0c5b83b670bc47f3f48081213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4abd436be3382e72ea7fb7cd34eb84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549825597312e79c07cdcb5df97e92d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662a4e45376f12e952ade9b7e0620b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88852b99de0c299511a5ff627414cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49964cb8b98e7962356e137e880c63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912e788a1fb73eed26db8303a76d6b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f047f4bf7c95eb232f19d9a953f92a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90134a29175ffb7e6f281b199c7539221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e7240efe96cc6619eda80c2cacafe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92dc5c5be58b591b2372bb9fa7fda6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a276c627effe00f3fbab3d7228bc66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26a37097e22313124bc861a626c014225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985e6a25522fd869593dc377c046b94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52376c105be3298d791da893f2944a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f748e68e8a0ec44d1f4c2cec7769af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73393a104670540bea86e44d38d3c47e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4e6948c81feba3debe96e9b85fab1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66553eef701376b19bb43ef76297b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2949cf00d4bf7a2a56c78228a3ffdb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa5213fbb4910c2959f33e6588c310233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0da3ef5a18747e03a02d15a932fb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59623108e68716a1b536519e2cb506235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee2b2593ebff9342ac1abf4bf6dc05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6316fd943eaf3c3396591d9bbd7352237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bd3e5f8a6fb952f864396fc4f0ba2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed390109a20df0a73ad9068fe3f627239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94154af436d5706f869ea71c2485978a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9497c5dc181454683da38f3e11422e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e686a808f82c1ab5bc7decd2c73c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19f219f9147b09dd48a3672aca09bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436b3d1ecb9b3d71b3767f5a3e8a9a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d27ff94bbb1eb2f3f5be69d390e3a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dfd39630c31e7c4c9e4120d569e98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32950769fc716875712d3fd3e47e2a83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75b2b1cb8453527c754baadf00077b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12a8b81a4aa5f6aeec70c6e69dfb87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197570f8e395d14da4f9bce549402b5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8089a24ad6d29836d13687d998a4bb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37b67dbf963aea70a12b25db406f5b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89917e6148479b21369551c57f9ecb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbddf098afbd467106492b2deb9a75f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc246ce0252639dcaf377ef67aa6204f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097d0cdaa4424a64b061e7f5c486842256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2051a1b76d7d7c3c8ff0c62520842e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927262e79768b2555ae262ac5ffed85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22597ef6937cf3b3df1e4fa297df8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008561701825ca0471c723ffe94124b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f165c84d69094e433b9439dfbbbd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe282e3c17ed8d0a229d3eb5e4e39f57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bda44d0735ed4ce02f44c3fe1927a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58818fc8f9442597bbb88a792438a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131b813adcadc69bb002c275197b19c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e346664bbf92d3963f63a6a4277f28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118cf9ef882c08ee2ac2b9c7ee61094267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6f4cadb08a4c6ab80bba44e75e841268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cecb5284a48ca3f5f2cb1e2bc154f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa025a3ec7d9ba0abce784de3dc292270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fbe756834d9e42443fce8d9a6cf0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0a26b322fc0e395c35d9b4994b043272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10066dc93efae332b24398f2463fc870273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ccd36483c4cb322fe59f69de81539274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886a06e5286d9f31d4b27fbd2b120a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc89d3296c05f68ac8ff68b3d3776ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513a8ead97bd222b4b229580164a77a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb78da8eac2187e01c1138af2e63cdb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3535f7381eae8e05af71e8421088f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4c2c2513ab73be6e6fde70813a9cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f70943321ec95aacf07641797d182281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809c3817ea1bbb6fa24ab3a28ad6c5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0501e1efb3ba1026e4bd3291104ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658f2fb03f47e86f675529f0e30cab2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6b8f23811e4f48b43bb96d162c1c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f864b436ff0f874eef9cf168e7e93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e40019517b5356a08e5837b487426287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9863e22bb942bf37735b88072ad7a14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb3d7fe94fc1ee39c9e09f47104ead289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728d259ba29ddb5c00bae322442079c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e169624b572ffc36e2d1e4280d2b91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225788d45327db921f00574b62c747b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b18681f862cb56d5e80dbf34012ec9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72b66cb5e783abef875901c2f592bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6af70e3170aed896df76314690cb3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387638ebb60c83665cf3091dbcb3c05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a4fff60fdb69d076ad970b5a7dec0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb07a05c36a1e930b19f2441efe7a0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2255e2662495c013ee73469f790452299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1e88284cfc23870ca90cfe413c69c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e69102a2bf72816c57100389eec1b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf447bfae7b9b23c67832e699b9818a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4157de137ed9129c4a07538a33f3c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59c8f6f855cf93b928ee4edbb879ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354add4b7b6f3d1e863562444e6f5d51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fb4a1e552958dd2f18d7409a15b39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd710932d42ced440f7fe686835b739307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011814ca7b7fd478ba0765e009b1267308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139afc1b2928ce7168730bba6a1539ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c27819ada188e8ba89c62fcd0a75b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856deca8097ad168e67e2100c68c6bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50157bd76d3d10094d17917ad12d232b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22898b49e481f4a40d6688fa5303fc44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba206547a20dbe0eece2fe766e283b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb80757874d1dd854291f7fde7507f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8d2b31b7ee26ce398ac7b1b6d1de1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01683e87b04c343a670c435898875145317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f979b436f1b7791a3629d7b0da06f7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a96312177c89f1976afee5ccf047f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990d61bc12ce8d99ac4b63d17dbb993320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf027955d025b72179fcba81807d692f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f0c0e4b0f48e652f8f1107fe05422322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daba448d10c1dd79ad875e3e5abfff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fc3ae583973228038deff9461c65f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644acb5f95fc6c1d5e1843d1331296b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eda7392e5de251e090cf5eda409360326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec181b3059252bda74a8d15410826497327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d41a7fcc250e5eeb5261cc8a95573328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9d01619d4411289e3fc9160e26946329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725b881eec6940a8ef328df36faa03f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b6e1e9317a6786f68c99437e665d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a3f4dc238dfb62d1b5eb191a33d90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf204fa0c559b2cd9cc0da7dfcaf99d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d0ecaa7c0de1b604b60386bef1d85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02008f9e6e9514be75e0a50fb7ab59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41a047ccf8d0df6f27b5dc256ad468336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a5924b5718fb5f9cd5ef3a73f1dbf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa85b8792ddadb6d51fd432b53e8c7d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d392013d8ad8d6cf383356b63d1c263339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d43498380c2c1d78681ece4a41f2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa804f576171ac4a6fd49b4b42a1af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fb1d8d788aef1e67b15fdb3ca0c9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9137c0062911afe11e00f468d9bb2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e255537bf65ce53de7c6f57f30b5ef6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0392d6699536369b5d08db37714e40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869697bee9e8ccd0568cee0a1a1df7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c60de6c663314e7250aa36b99433f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2687acc55a89f44d0fe3121127b2fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5c39a3cc89b319cad3c8f0ae530a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c050508b640cd5f2488deb546ce9008350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878ce8542ae53261cfe407d8b93af69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f4c72a7ff882a71c969ddbded6a1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e095d909d8171c773d04b2d4eb90d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30638e2e04cadd60906c4ead7ebf8daf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b87ac243d6a6818f8d4ddacd7d3c4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b686a315cf64817fc308b5a2dd3b83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfea46d6d11d3be6054853ad5be6c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5122bc37c6f2c38ee51e1d5a51ca57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f0e3f32792b32555ea3bab01a134f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54065f36c1838fcef6d95e6c348611d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c814a73b84f4327a906ad342e5909d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e7663adf7af6a69f1757d8d77b4eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce4321de66a90b8ed4646e5d7754cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073681a126ccc801ea82861e86887d9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e953aaa544fa8cb40916d755ee38a96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c05ebceea4ee742e5958664b890e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb56df0b2a59f9175a1af75f2518b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f78237311c5d0319ae89c927e59a98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55a3f330c63d5164b3d5292630616a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354bf62fea1ef17b58ef179c8c73154370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f44ec8e5915adf20a79e0d3f15283371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6960265ae240f81f563c9cb131908b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe387a730b43b5f7ad2704ea01fca536373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a743478028024c1882802b25afe281374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b0dd304107c3d6f827a85c674903e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a21b173a760dd5dd5adb3c43edb312376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01784cb3d261c15375948ee937f35496377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412161fd4d71a5bbe9985e7237ca3737378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792bda7b50f43f1c7ec0f6a4ead7ce1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4bd76af4ac9a40114d2f12bb49138380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9652397b6d3fa9ef7179d106130742381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e4a1e8e5a96a2c7e44d2b1891c320382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a494bc5da5fcb276c20aa177abff0d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71114e95fc9058b1dd96a0fbd2cd78b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27615991dcf4401b1a1dc540d38cfb82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea26a4fd75c850befb7c430db44c1c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8302c0c620ff38096eda4a498f4b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7051b349830277d0962dd1371c0d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2ecc5cd15680eeafb7646b03cb70d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e68361a5e44f953f3c63dcb6f9e75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3a4ccea2c860837e39a1cd1829fcb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21f2855683657e3e117f377600e0e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d38dfb54fec65de42016a24587658393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5946728a0e34dae044564dd8c3b631394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64616379baa4565e1b42a3e0835fef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fdc0126230d5af5483c8543bad3b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d954d9dd947bb11e83cfda964795c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7cb8aedbec3da0316130709ca90d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a01bfb6bfdbc6b89445ac1f360a8f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113f5d66c573272e9ca82a351097c42400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4149e03e09ffaf423638c0d62bacc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93efb2af479ce8e32e07a4f3eea21b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b74be7f9a33913181a269882dbafc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41666f3b4d83fce00a37ed40e0bbf05b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955d256c0f4646ff490114d2121c614405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef6adb30aa0829cdc31ada5e5cd290406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc11f4c6ecad8ad7ef1b304a78f047407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef797245828f05a151af21e201122b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdb50d07966af415153d0224217d3b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184bb9c3f7b28b5d9a13d83100d69bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc252f0f8440d88ac36adcb16c7d11d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4018632c8d644fe02e88b3489fcba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dc99e242897ecb1d3f8e746c000ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467519b62d8e987db596b53e48abea8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000818d9ffc9a05d3694fb26209fb21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56e64ed41f838421d4b26c2340da3b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ae64e31afe7ff4b1b5257b6ddd5b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdb541469fa8981a86562947f5fa52418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df755ea44275c3fa6ed79fb8166418419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7069b232e0b28439630db80d1fa394c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383db98bb11af787e741c336ed43c3f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b05b25406c005f7d4556ffc6e05020422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db28b0f1988977f4d6981f11bc9cc06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5b0e86c375aacdaf94ed2b09b9284424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845372725da326d1530f39f9b01753c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a97339be182df0af54aa7b65c06f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567989bb71166fb2b8b5d03adc0e811427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf9751d02a0146e183089474803a5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6f8b2a88cbcbb1cbf2fb398106c8a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f4468c36ea60f39d6bd92375980ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf6035d40aa92ecff6fe4f8fa73673431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fc8588e00c9a0716b0c78146d4e94432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148c955d85bbab47a874f8ebb703f95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86282f468cf40b17c538f4e14590ad35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b93027ebe6620c97dc6fc3f9a36fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a309905e8c2e656bdccd4142a57e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22450a17e6ad7b38260735b2a1d5f06d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc844f0114466ba3225023441f3ae8c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b37fc99806a8898eaccf768d32f5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef4f212f58100155ba9dfa2a8002bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bcb462153d9c54dabc10630ba9541441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6de0390dbbc5a58bf2ec0d33abf92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895f9481e37e3e1cd5c634121490948443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c7efb403c3fcc5c8fc2fa4268b4e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919638dda7bf16e68fd368ef81be7363445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f632ec3a9fb10002244576371196ddd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da85cada672563e06513dbbb622bc43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6e9e16fe996d00b4d504a3a68d0fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb3cca93198586a9c21e7a8ff953ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceba68420f580cce50a92c376f5c75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3b62b7444dc0c54462d54db592c5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ae2ce64c11732dcff3d1bf4947cc0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c269f3d6ce4670668f0f045f37bfb97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87b5fedbd292a3a5853b47b143cf42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb300eb16efda065327980068185c440455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d8741868bffedd179abef58e71e86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577370ee58e374a650ced5199da7b5b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f446162a7fa20893c50c42703b40f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6bfc807f53e4cee0b4cd0bbd0e2f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea925df604e3b9f13a042a5d291991460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f6b385c370c79d260c97bd170de18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a36bcf65ed1ead127ba7611374b86e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15905a3894006f6f820aac2367c7ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c5a1026c8ff616870f075b42cd0a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e004d4b6a59e8e58c91690aa455a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9655c377073efb029a24b52eb455f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23198be1233e0a359d82b0749e5ab4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a8b3a62a26b9a6f5b292dd9407816468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694702a872b5945c853fc956bfa2659469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826008a6e8d16757ca8f342ae7e5d7b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdeb6bc4907546247ecdc1d79641f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ede63a366497d79a3f272609283dac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caea5299f7fdd56d0a69555e0654a87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7865b329f25d1c229ca58eecb64b97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7803db7c9b99fc32c4ede6d48deee5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78cda70cd837d4b14b28b0328a3fba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dee6c1fdb64ffc1beed852d322fe0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d16cf0bc5462988bfc92b179682ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046ebba745b5224fa53b2939a4e2988479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6da613441d364d005cf26209ef69a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a77f778ac956b5aad18b5671fa39e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc121169aed6547884c071f89922de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e162631c96c38364aaef5e5ef5f43b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9307acb4992d46ef71e59618c1d5f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44aa57785d85fb9a4a644ee34d2bfc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b649316b0d69bba2931a22076a5b04486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ed5c32d9d2bcf8de03e7c69449ced487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b545879545607841391702f4c21f155488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0996d880d5e8774e658361b6d1e700489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdc093953b8f89b42cd048a21a7a2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c23660cadb0d7510a16e3198772dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e397eddd4091a4ca3618377424e8620492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30618a78a84a5b4aaa492480ca03693493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7e865bec8c46096808e2e487a5fa4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49314e0732059f1a126619a8c60b7fdc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cc625fa2c58e31931a674595c48da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f4bc26bc7832e90b937059ed0ef01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75035b7bea21140e59f601e6425b937e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5ad77de686dd8d083038994fb99ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1738c4b246d806e234a6bcd59426d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad749c04add10c39bfda31dcce2d8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eeced91c20f976ad76dc711693997502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42239e7130a94cc051ff9fcf45f131d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d286c869770facf3d3f774e8dcbc6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb1e3949cf87258d05498dd5a4b501505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e582dda6d5a7485b7585a724c705b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e64f70ce0a1c7482fd69bf9378d1d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0b9098acfffcee4c4926af0e966af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c69799da3dbf314e75e112f98e15f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7b56a69d7d2b069f750c7f667b5bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bc15109e877156731da2692cf6de9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419871ff3dece8a592a011cdbfe703a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecede09231c936ffcf95dbebd0f984513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960b1aec08621114fe122578ca78881514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997519da88e983f599e1b3e8dc0bbef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0971b80c1913b895344b116319dc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce412e2da9200904f11e513c604dfb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d8f91719afaaef1d933cabf95d32f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fc69cfbecb460cf0ab50ecb42378a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9115e3da0522d24ba27c6ced4175651520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac5056097220d31912802d7de9a7ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d603f6dc2eeee746a915df8be8320522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78931bc9aaf1b60c2f3326730809dd75523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f07f3457d3d7856fa2732c6ee927d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba174260d183659d0f0ad6f854dabd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51b9c64d0535350488f4c2e45cd3b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041fad124c1dbb0e359ba1449bd8364527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f217cb4e1f363ccf7c455c3bf92b4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed3011a266ab8e49bfbf1c93f0272b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395785a1d124ffddf4298f1b254974a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddccd578faa5d1dbb27c59e458112bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca2e0fb3b4748d5531c1712daca8fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e455580432cfd389ad5f9d6c9fda2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e5e28bd168431fc29722c0ac468dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d705d91e0544926cb38f7458a40b80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe5d3cd6753fdb58612da30cb5df49536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace3aaed7410f771565f0f40a5c2bab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0888614f32c0df9ff14bfb4ef91549a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489aeb1c06b1224a3ffa618c2b3ddd8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec391027ebe2d2504a4395c2a99744e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ebcedef8594ccb42beeda3432dfad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd057e1e525261a8f4032db10c52687542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c11a2fd1d4d3b3c7d536a6cc70acf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a322f332200780ccec498543943575a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde200161bcc02c32b10e5a9ca8d338545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a61b8398dcdf77bbc1a53ddd38158546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab2b4a91cd6d89c6529fd130f48a6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecba4aefeada80427a73bbd6102229548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9e6bcac7feae714afa794f7b97626549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ff9015655fb0f5be956e4dcf9b0bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f838c3e6ee1fc99e8be3c0747e64f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2adc137455bcf9e413db6ca6a027fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc968fec61f6cf340712dd44d66832e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdda735bb19328da164c3d09fd5309c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22def4011accc8fd11a6d0faee69a9bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c236c6e92bb3b06fb5e0f04b2098648556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44b39d029e8635ccf417acac26eae1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a10ba50a39507fb8e37ff1c9ccf45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcb88664f87a93170bb466385d00c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b0ac0be65985e121a4fb679b4d852560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dee92d04fd43cf88248676874245cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d43aff3759d6ae1b4a6bc79907f02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1303ad17e69025b22ad1ca6718de8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7494e9d45644d9d2d9ee3f2723e716564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf4addae0711c1d6e77ec5faed2be7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6c921d51b0c6c686781de2cac2c88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf51a90d7ea10cb675f32e0d6a1953f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb47484d9e8b21705c0b4d9ef26d73c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef863da8efcf930848e6348e7bf350ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8136e11156efed9350bcf5822be7dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29243bf7127df1741249ef25a0b9a7f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e6a9cfb240146db2ee29467fded5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d62f6cda6c871b8aa2c15dc001dc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28731eb6138acae2ff87f1f2603a954574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779f62fd1dd92d185b6868f999b9f39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc2080ece7862cb1c3da3575c44d3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb479c22796f24e960dfed9a62eda11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6397144896878bb5eb380a43e1f4e38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570eafe4fa91f7e5869d4165a84ec2ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd001796d0aca582653de5bd1b0082f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f3d2ee5d84500922b3f6c1068756d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a233506b99336473d10690b7f5f9f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1af930d42615cdbfec6a1fb2dc676583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544de3b598fa70dc18b630f3b600a067584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38c4bc34910044c7a22013f8ce4c29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4c01fcc501092ac7a6e092806575d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb60662cba658692f3d7787631c8fc9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37ec192ecd6de9290f98cfde89de7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f765987a525d4fbb5e6ee850395fca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f540575ae454dd948c038aa7a5add9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d23cd1af7ae96f6b5e6350e10a9f4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b634abef7fd7f39261f780ef780210a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a739a807092368b1f20a00ef0a610593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa2ad4ebd032ba9be2329b41d39746594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4cd0f2923f82fe610a5e8057c20c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c85cbee4e7d2fad9779d33bdb8885f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb897085667d9da705c81c8d4a829f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfb7b78bd86e7c997dde4acdfbf3f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5dfe576dadb9bfa186538aed25b62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b59cb0b7c3fd7075fbf8ebbc8c37f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fdd3fec6db00c64322518651c1519601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd699c739c5eda4fb582875f6321d8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611586b8e31bb113a968ecbac9f1569603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1488df7f11e6ebf114d8bd0fd2b3337604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce016f0f797eddaf31929a5d738b8e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1d9b702d8a8963a1e7411348ac1dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29586b312965db7e462f15a779e21590607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1139285fe2cc7158bd667999ee7f6f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a41f02ea5a48ac05af849c8ceb769a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8806738cdc2affa9152e626d6d0c8a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9423d31aa056dd1001c5265a1785ad5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660b26e8801d79f6a07e1c34f61ee7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349da63f907ab495ca7d5d2b052305e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28d6d0768838975f89c920f48fa843614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418edc2df9c86b97e86ed12407fc7b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5a7e70bf2bf3e47573c4bafa60832616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f97f99b209851c6422459e04655bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37d566bb7dffa57a48ad56c7a215e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6cba02b67d6e268328030da21f4e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bd8bcc2d71ec78a4ad7d1a264713a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43b896853f51f512ed5e35bfb27e51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da449fba7cb083010067a3f86a3091622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50af4b9f8b04156a678a0117695f10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea1f8859c5110fd47f957b79000c48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59140fb87b8b1eea5fb74d50d7449fe0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcda688bb3f36dc7a40af347549dc9b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d898296fcb2395c67e46d2e4e85c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa15a5504bd16ab904a9963450ca351628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ef7f3867d91576f014139f99b3ab0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672f0bc6fce9059ec18687c7a080bae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8ea9437aa8581f433c8d340f02649631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709703f0729e26ec235a284c161d56f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737636d8498169b8bb41504dbb912a7d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481d01cce3974e71135b7c431cb8308634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f2a73b3fc58501297d3f27ea2fd1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07603f5ccef6c95b465d787bf05fc64636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62952d11d22bd2bea80b3186885f380c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f45b1d6cc4a53163e5fb4eba09f8d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e13565c5db441560eb04bc6b333c2b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c46e85ff53dbbbac9b23d696efb0a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6d651153f5fb0fda94e96e463db73641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6889e629613ac551aad4306935d4a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88264a273e4209e175a055b127e750fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fe2a736dcd8d4111b8cc1cd66ad5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c68b7208836e8121d0b347f73041a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d74d3ca5e46a36c09f5993e74277af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851b68fb45b0bd137cb62a92bd6659b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab22c13ac04808e905577a394dd9c59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d8226fd4ab94cfeb6aa896e51e9f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434149a7e016297c5f1865c1214a0f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0885441c2fb66ef4da531ec32d0cb8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dc5b46bf1d7dc0cc825510edde186652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5477c0af8bd6b7e9f7c863e9e62181653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29156474576c71c4e57cfcaa8a573e12654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144d0dfcd53aeb57bad25809e530555655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33597caa3c0936a6bd549176e6a997656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ea468f97f6a1b2f5fa0900c8868a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd62d6411b6c0565f1662859e9c37e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8e173c8eccbae6b9ff988c0206759659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b48a9dbe81673da5251f1c89cc8f89660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac53c88cfd09bdde7e7f0279266a017661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8897c048fde91330d78f867b3bf1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c6dcece0d9d7f9c7a78d2c4768c9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e8f0a07df56af71f8fb2d35839298664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d605136c6695c88917670b5ad38cda1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f132e8eb7d5e38dc7ba9d289810421666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c810e920223430a9184dd18ced27c59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a23e434205ad03079a887e2f9f76fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38dc77e675273a6d06759c0b08d534669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537be02c900013963e106f8770f6d0e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f78ab1190d7d6e5c3adc831c0edd3d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c7d8fe76aaedcd7606c4ad58b9718672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdffb97069fad65f2290fc75a225721673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755a77d4d2ba18ede7f2145354f1f52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa5c6ee991fee7b5f8c1e8c4521a11675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb3fd9e4bd3056ecfe100ce28c14e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbcae2d6aa625275a1029275b2965f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe88bb3d139ce6708630b2039623cae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725e0f4c5855939f84013d4fa88a2c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2644b3397d8fac23a2e6d5898866d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4140caf3fd9501406b6d4a379b425a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a408510996f7f160d6b6226bb876b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941b9c982890bf13c3d8170e034fe5f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133bed4e95ce4781c648f0b8b0327a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca820d3a35d3ff18b1d058a93f9dad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cca92471fb84a553e8b469fa0435bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3560467f6a9537e365630432648db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608189718b2705f9a99737cf4d471f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7abde9d49662acfd3fadede7e12963689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a373d3d185386d1c951281ffaf02d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba60a65141aba66bed9b5a13ad9980691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e381de013733922d5d6496ff9b53b47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb74e921a40d62e8f2b6843a71c94b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9c735ea642d3273b1d397e5d1acd7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b75477399db360025a30ed040b6d62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc87f4ea754c5fb3d4f3d09f45a48e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb78972b1a57fe9cefe1fe0efba8a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a689c17a80f214747e0b42fc215399698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0bbcc8c20392a82d0ed6adc3e2fdd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13bde9263e07988cc854e5fb3ed357700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42982c9d200854ce0c6bf380b54c5b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1cef11301995bdf5738946aef28b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11346527e01e2135a21ffa960787c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965aac1be6894331bc4c96d42a1e833704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1c55bbb0369ea213733cec3947339705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c629f0786cf7ee94c27001de152f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3760b87fe498172365ea3b789db68707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77046c9db814e481e469ada33874fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f400b82f284db10f3eceb1c3665089709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215710e0bb3c82c1bc5e847103dad42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f2c1d90a64c6fe98b12d7d7b44fb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d4622666fe039d89e9ca82751a4f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eca2c63839ca0284d3d1351d5347a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed04f4752b6bb0663d799e06b836c36714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963580c48d247faad2cd9972759d9588715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ba9dbfc2173de27d0eacf2e33157b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50944301f280b36b5888f668855081a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610ccaaa1ef8807b7531d2ed72be3c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921998dce8c5427f8fa03f2add10256c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba97b3372c52a1cad4674ba151dd4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbc709686d51b38996bf7aa024eb27721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eae26cf62ced722165f39bdcff054e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6de45a0177860cf76f68157e575e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71f1b75b0339946039acb9b98c5dbd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae940f660599a99a035baf7f636a611725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e773f7e26cb24100c5d76cbf08bf2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4495279f88534667c7cd51e0ac90fdd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffee81f814735bf6a93543e5562589728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2204b7152f50e1ee5eda3b291009e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f0eb5bc97cf16a456ba375d43194a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c23c8480531c02a7a48b62be8da1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff6ee19b283a188d9ee84087a7bf50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34932126f675feae59549bb1bffa6165733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd5302abf1c740fd5fde74936010e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed2fbe1ee1f2e494c40fdf67ef1f1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2fee0b958e6b02549792e007a3f76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f355ea70ee11643fbdd23032032d94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd2d1e81829f63115c2a9d3cc26942738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3490a67aa0636ad41fe21fd9c6bf8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90208aef0808e68167c72d49a4ed6d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8b746aed0c1e0e99fd4d66c8d1cd1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007a3ce080ad1b36dac9f23f3ef2901742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395404952b5232e0acc8f75c39b673ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41052abb8b139917c2cbc4d91273d362744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95efb644d39481218809df8da0793a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab47cd514db0da91b67f7805952993d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38226677aa640cf27e476085921ad10e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312b7511de0e9ee7fa946a73e5bf79f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015698bac63be13354a682b4847e259d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89139369431d152abc6856f8bc71b0cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c90e1df02603e42a248836bc6dd77b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b6607ebfa38783f3e5996f30064cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6a3314ce91bcc26218b8e0357eb72753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a8436ae445f01d38490764d368a6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc8cdc9a0b1989e3866a32490fa2b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae629189716bad1ae3f3ab73ab928aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795535f85bccdcdb9ac77ef523134218757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ccf016c7dbd77c8797134e5374e44758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e29606be84408892ac5f2a9b71b958759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63dff7d0eee3bd34b8a2173c9836c4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082c789539346bff3108b2f6a3b7a47761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1b5352531029d61197fb399a22eff762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39796848667db6ab0563bd3af520e8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1089a2377508d21020563ef5e380cd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c96a2be2e2b9e61599897c7a8ac2f0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392f473966570d5ce2240678f3a2a18766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3479190e21bc915423794bbd607a9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d65c8a1b57095fe439ca00789366e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9754a360b7558bd1742a9ab54e8495769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55da8d2355ab4c713cfffab0b2c828770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d36037e4903a8ab5468e6008a0044771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dffe7ba42e4d95b1dc1420919d82ea772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1bfd62763073b9ecea67d3c8a87b8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4c54a7aa4a9f623d0d798d26afae6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b1dbc0eae84811426ca89d629003d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb872eb2e9eca92a60d36b22a16ae6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20330fbc9ee12d351d3edf611887d683777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4f7d6c3752cb9fa26c175c6b75552778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf780edfcc21b2bc1cba26223f8ebb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3172ecc61dc98203bee720d4b59198780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e83bca8ed83533c39090511501931781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993ffdc87e7ce32cc9c1f7e0a82d249782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5699a53f1e76e37afc71735d1ea6e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905cfe5237f1784e5bfbc93c80bf8a0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33df9f9e2a69f522dcba2212b26af70785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf78d0f3fe0c313c880e7bcd12a3d8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443091864926c67024a60854cb32fc8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceb2101b91949c3a190bfdfa0f74bf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4033937d1a26e588fe4dc8d3d9635789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5948c9313bcb9bb48f65caefc41ec0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54746d6aeeaf7ebb301f5af9020a22791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9e54c8bf9f844ce1a589dea362e79792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1af375b45baa41814c15651622a41793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d40b04a78fb0d9be3206b6315bcf3b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ea5c577437fa9199b4d26e295d3c9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b516dd73928f1ae32a5bff2a456de46796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914572ea4a70a2e231ce0ce23984772797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68e0937b4da2ba1e56b13693cc2268798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b50ded12b0730158a5a238789db59799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44496e7c103c50345bacf32c1ffd6a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467993d85fb65f9a3d440a7c1230307c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9e7f8ca37667995f4546d2a4dbc59802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd55dfbd2892a336342bb6228a53657803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c72fc7261f78254dbe71e3d044a1e5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3a4b891332d321bd03406ac509e6c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40176ec1516d22097d11c8b039c811d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968ae6962df4edf5c8d45e87dff3d55807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8affc9b9bbeecaa66ae75c54b791fe9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64214c977863d039d5ddac8197b41f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b575cb02bcf01cd1858c7ce010e1162810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3410071a84d41f4a53b225ff66c93811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ede35a5c710a71eb0df4cf74d5e8d2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba9d9f2f7d53fb4718f9d5027d9217813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e5f8c4c8c2998a6c7b4fc308f77ee814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043fe3873edd77ee4cfa2875dcdaf06815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ca4efda17a25a5e09b809c98f70f5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff761b7d735421a851ea087db6c09e5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182866edc67f9e61a859f6157ba4b04b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111663393e9bf64503ebdeee2847fcc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204fd5c20d51d4fef43e51377ed4716820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd014a1b570e7eba8d6fae0a90a31d821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>