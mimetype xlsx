--- v0 (2026-08-20)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b679f3e14c0c35140c1529b49e8d6ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c719dab247f71dee6b3a7699748c0d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bbb9b5c91ecb6beeb4a874327f7f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2c93b8f3f482bd68b4f0eed0c4b254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac5b01f011d8c8ba14d02563bd4d885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ab901af943074619da127d929d46a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09be67147fec3fc19d12da8fe6323a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2c1a7f6bda20ae9c5936d0d77c70d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e10dd78f948ba85fb55b1556312849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b776200f2a619478d0b86db516267fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a542b217fc0988a6ecdbf53f579ce3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345990e402f1dd5528dbc0cf3886db8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6fb8192113c8a20651cc4a148e18013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eac91575e34b007e5aa2385f5af4a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30014d7c90f1d70a523e6f88e1f15c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b26b61e311b2eb8ad6a948c15cc2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567065234b1f7d9a404b82c5c868ba2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b06fbf3b96b8f6099aa75456ade74b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d24b68f8977ca48dbb8efc9ab89e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb3d74947e77639af8559ed07efb1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba76866b47a917aa9849d0d4a80eda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a211c2a342b63f758d41547bdf82dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd4c2ce6bc927588d06f3b2b69283123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194f7c27880a5607e19479982189cdb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d48c594b5e675b9e19c119d3990fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d82ad3821a30ba9e7993fbc5dcfb7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf51bacec21b17bca564ca3c838d81f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878b3262d252f850b8b6945efecbf5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a4cd7bf4b78a23effe5a4555f38fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb45f4883be8067cd5df690b81eb0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e81da51ec880220cd00f2459aa2ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca7a70e62cdbdc2cdc7dc1eaf3ef3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f5fd9880e097b289cb7dee85c96c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cace94a61d560c0eb953d592afc8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308394859c8e8eded772c8b36630d98f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25ca44090a934ec6d5850cef20638c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce751836b06fdb090cedf12d2ac9662337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf355d247c269999dec4b837c778f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899fcc4941aec86634b4c9b010d320639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93649f25603b0e10987d3cfe1840f9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385885613e1445e39b911fdaa5be5e7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eca33ef5cbf16373b7167817cace8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f8a8b8352d884ec354a2d06b0982d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459893c4d6fd6b7b9eff38dc59eea4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ae8dae3ba07b8811be7f14002f3e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04379574fa10227473011c8be3ccca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96c2d72cf59251c874222544dfdb3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e1a994ae581f319bc876a67dc7ad148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8701b1d2b477c964ede5815f63a82949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f676c59773ce40144a43b5b7d4a198250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc3f71592916dde2846569a9f68bf951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b093d15644aea06f9ab25d1ae56ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33a221f833dc11ad727008f55ca26953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97de7c91fb21905f09bb81cfceb929254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccf083f125bcd8103e7184f9637b9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272341c96ea95b7758d8f1cb31a590bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f47c76e633e40411a8ea0c2e4d84e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861a242ba9955e213d50fc6bc5a002758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbc7572c38be37d1208ce20a6fb4be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193730d722ac9bf1410b3e4fbf5236360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c36cb606cdafc048a06be7f266b8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708898bd07f0cbbd583ab4fc00da8ea662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da661b21ec7bc68ec0bfa7d5ac9edf0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49c13d960da0ffea8977da121cb2b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa62ae9ee3eefc53fde6595d4b3db5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0f98743277d388241ab1d053f6d3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a85dad0a6fdc5237d11e2dc7e6b41d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044d1964f2c818e9acaa67101c436e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd24d2039584b64f8b37019924974a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7d0c1ee4f2e76cee49b16c6e9a03b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef90a1ba1aacf89b1be75294d49e7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be68378741442d31a372f9f675f2d9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d365b046b0dbf5a325605bfbec0d6d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73f49e1f97db62da57d9ccd5e7cce374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf817cc71583f94b5ebeb1a4ac862e4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21eceb002976987b75d58e0b8fa1dea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ada22a6beafc97e621087e73214fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f64f5716d119b1d54dcd4a6dafc0578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae2217b7b6a311ec74775c76b49d7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79903abb358924616ec62f7506bdf83580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4954a09906c54957161db8db91d41281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9706153a5c58bc59063b05be49da282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0c07c2e76c178a3104cff99bf006183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48897171e4c14edb522ac7f161af637184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f542f19805a9078b6ce637537ce2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d206b40115a43710dd6f82fdc6b2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c206521355133705b6c83643828d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c2f73576ba2271491dcbbea21bf6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22b7f57e78ad144fd0a3807c66eeb589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1732b94efd54c428feebedb7997fdc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a195a16daf6f65ee3b5d29e1afe8b3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4c769c6755bc93df32085f2181e7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fb4770d22f75954589dd389b32ec293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7b586c55f161b77956006ba2c8d2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ebe32be368700d7138ef5e96a782695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c6e48378ddd6cd657d47a3e8562e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ee910bf03dcce181e909b5bbfe2ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbccbb5e75ba10409529fab46c347298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca001bf64e96cc9d2336a7324e6b0bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf775eb96e3a47b2abbf0a89d5c715100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7912ac82193a2cdf3f0ebe658578a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9a53efb1d31402c6cc40eb20b9137102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cfdceb3e25ab611141b5a93a3e7eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e4498b82eac1eebc707fad01e24e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc1e373e9dce3140bf3dee1ce684a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d5f2d5780a131b02c301bf198a8dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094d65f6bfcf2ebcfabdb8c29035806107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56356f620a057d94639ab004d3ea45da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fb11e44f93375ae4d943886915a5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5b343d32fdbd1fa61121986160bd3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec68ae2e341874f367c10965ca353d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f711ed878a52e993006f2360c799273112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd3298902f29b69fac337aa6a10b69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15240702db6978cb19c067bde6770f34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c602d8e29064de99b951472e4eb93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed928928d5cd0c50cb38296e1d7243a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1546934386fbbdaf70e1fa7e59380117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025784cc704a2c64215b5bbef22042a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7e4b5c310ecbb77ae015bf3241f3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cca3f827116241bca3b62c5458c90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25130716ac6c0be29aa2d96fd55f1ac5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300300a191a3a99366b4f24cf6fc4096122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cacc50f85dab2a40658b2d70f8ab26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005098aee6a6d14f6d65568159568e14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ab26d3e3248a07d470b22af2143a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885a0c315023f5e35748f6427129a1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743794a3383f201896775d235612e16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271ac8f24928dc5321b413973389e74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ec383f0d04e8d46a394542361b6ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d1fbc5687942ff6df6eacbc54d1bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c47ec861f2ca7569e15a3475fbde7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ffd741ca36e0cc04f30b8957d834f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a9c75fdee2824812313d48a901504133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7e7629b964391e89df4ee73f182f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8c44cf5a781fcdb391912e22ec90b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923614e4d0f23a36fa04af53fa5176e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cf695b1650fab64c108384e151042137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aee3ca35238a8350b41f8716e7242138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e4697c6b830575d2f81f7beabe50a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1cceda235d81d7fb16fd561be3314140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8076c0b70af225431ef4373e6d691b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d95f4de1dd38dc1aaaf1f97dcc2e26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251874dc2823e35987dda1aa1740bdb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b759f8901821a2bf31b7139d2db94a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151170247492614ab86328bc377b7b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c46c8426285ce11196cd5f7ea200c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960c69615b386b2878b1583476434c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da6012a760302375377dc9cdc4484c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb791c984e8073c99d6be2724b1f1a9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a0e0c26f746e2b6be2ee606eccfd5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945ac4dbf73e7c3870f2d29f77ee3a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aa35a8b58dccba3ef0708f75decca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00787e298ccdfcaee74252687c36c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763036324afda9ff3c29457c6e5b706e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac101074eeceb61d21e3c361e8f411e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12cc0b192335c7974e2f21a551008f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57f9b6cc6abe757026388a2066cf90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d6d46043642790203b721e5a5b586158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c25bba7780ba33b96630ae1c37857159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24afd78b2932bc89281db12671026ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9792016bca4ac91c942d3d36952957c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123643badf4bb4b01f7b16bcb7c144f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b5a52dcd917711312d9f2268fc4e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40144804f0c0b3360b171f2f672c8b93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998508f04b6f2651141235706ca1f4d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb9049c2646149ebc2db244d8e9b9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed496137535f2aecaec20b820f598bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfaa20739cab827cee1a5f3fa82723168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b12586bf3632792ab7bdca69e6ad7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456d15f6c70e1e4dafe48895728c84b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1403e75e6a9f29add782719c725f5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aba1e0991c3e9f6d918f43b523045f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a9a974a4a077753ab53eda8ddea9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf2ee2f7356589f933a1608bbe4312174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e862d957d3e66ac89df86ea3efdb4c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a134eed2f4bc19a5de5705add868f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e195b53657c27407c82e3bf10c937af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf10b1f95ff4b40fca9e0fa3053c252178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e16c07d3234b15120cedada9cd7978179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f767d84259452c4c9c15b3b32bc29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e2008f75a6ec273847026ed4a6255181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6297fa151d5c4fe6731588c6e5df19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97609e6a1d23c4d41b7728aecf264baa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd51f17e7000d116d355a5dd1b1ff55184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1df3f6d7a7643cf68fe8a04694960185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59e3a631699c7720e80e689818bccd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d742c4961cb09461f68e3cf3427407187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40809d28fc7b5d1b82d9e1755af180dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e800ca727b7070aa7371cd17fbaf48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388592fb0a1d2a9b37b54f72675949b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c2caeb446724c0db2b34b8d257a7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8a926f1d122904a3dbf1a7b832571192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9dc4ccfce729b9a23284d8b00c727193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eb9e4479227263f50b9cf5b8ae725194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c035f46ac6aaa62e622c3ff21b1b875195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27d804f080f50d4e0ab0c0275ce72a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52051c8b97f3695cc7fd34c592188e74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7de8d625247a49b192a9506888196198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa78ac32fd2e18c6b6b6f63d116a979199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46587f3b09bc59d99bce11169a839642200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b8c5e8e4a93afa0e8109538ef7d03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885014b29ec4e02a3e486340b5c9c3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18d698c535381a0ff670c14ea7c13f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b3acb7a8ec24a93cdba83d0b00d40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b66d3c1f473893c2d547a7a94a3673205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21b6525b27121a8d505dc9f3368cad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f711b57828ebe83b924475b408a64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450e19ee91c1ebdfbd22f09c7d2beba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31145a8ad52acc96b311e2747eda983a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e550f7869b41347884d01eaa234acb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a95fd1f5dfb2ec5e610a3add4f34d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ff765093cbefb07db446f99819041212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cc1152536bfa2e2e686582b11c2e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002028e1c260af4750fa4ec2c6c86bc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebb1335757349db12e854526a8ae88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3954d73361e37a06807e915138e86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2686d7d2790a2861a81fb8f475b7ed2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b6ed68c47aa8bcaf82a99a5130052218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b52bd68ab61f38f128f2696a1cb1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5af24d851483b53289cdeb804f072220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec14a4aff0c8e85eef5361d8797242221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69a62ca5b160abebb4ea5f3ba121b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488d28bf0ed159c6f05bbffce04a16d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9885fe537a6acc3d88a74c0613a2df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7167a614e084b75692ef0da02cec7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585684edd29fe1ad2e19fd82b1e371b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a13e79c8fd1a5caac182c3bd241e4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292122a46da12ab7259d32c1aaa0574e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf90a54af5b1c8c55e68a4c15d7aacf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf1d0757b6dbebbffb7d0030821522230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854bee63fbe43df533878d802b95908231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487cb9dcb8f9b9be9daa717814ffd32232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bc1c9c7a9470934a4fc7beae824bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecde9df3915804371f14f768d596420234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df71cbacc7f10e4344a8e37d0ea99a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d037768bf496d130cb8370d1e9ae82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ff4b36b5a47f10569ab33ca804f07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723a356c32018e696c92616ef369066238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ca898816c7f32bc1b31d597bef7eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824bbf72020ff9bc51206944b9bb972240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f08c24bb4cf19d6f42bbacc6e23f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28922c934ab2b182061c0620e78cb1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcf18fed4d7623a25c7ce8120e2d5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec918fbe226583b7b9caf2ed7f837d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2617360caddff1d6122526f0ae83f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79b930aca2e0710a370c0c3d67a9c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556e5f1c3e364c4f020958238c95daa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88648383a0951cc385813893cf66121248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97244556828441ba2786ab34fbd7b9fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e55f982c7f8592c0785ccec0d6487c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ad17001facfbbeddcccad0ed5322251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dd1d9ff042e12514a7255107983bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1a66e13523dd904126f3459929482253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c74da42acbd2eddc7dd9f8403009f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a13b77b3ec3c713f63c1bfd6d703dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a90b9f5608fd900876f345d5042b6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ea780b8d3113599b636164122efbc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc11aabba627b1dfeaec1f31ac4990d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec0ac943eaafc3b92f171049af18cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eee526819a4d114a8926c5a8873209260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd9fd0280c19c115b5caa5612385fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa202e5b6057ef550a92df857e6a15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56123e52508799f704333b35ff5281f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc556e1486a7a9f47958498048dfece6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360bbf8429d0b89a35a061fd88e727b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ab48e8d058fef09fa95fea8d2eb70266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5cbf2f956dad789439c12b0e0e4bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aef25ff830b6f9c1785b0768f1d6e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff111cf677780ac60a8468038d7a450269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227066ec3ab456ef159a60aaaa2c1db3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1c89f5361dc66087104114d8caf62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19dd129e146b145f5b2cd7cc25e43d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f100bef8d82955f79b11ef1e534cf04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263e2c54eaddaae5d78950cf7f1ced6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66111677b575326081257d553f123ca6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c95db501a1b7dc9e74b50d62eb6fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34390d9709e3a162e4f748f3276dd1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236df1e19b0c376702957958364240fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ebc09b48f7f6ce8535071067d2d7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed781fc7138e408152885bc5e6de15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b1cf100e2d9668d60a84797e7e282281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a0e0a2b1aa84526e57c4df5a39cc4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06583526523655279130d47704d3b284283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fae9d481a6598ece1d1b1ce5e9447284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7413e80422f91490785ba702116b6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ec9329654b3cea28d80b56b1eb75d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d927688240e0041311fefa69e1bf6a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abc37562e71cf579aedc93899a584b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a881199f3e78f2f5c9e4a7687d3e525289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fd51395293c56737d7f44a83e49bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde26f2133b494460b842e26ab30e453291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84906388e170319f94f3013c26dfaf49292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd12a847c6040558903cb024ff303a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc063b7e790516701132ae41fc95551294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8854d9c7a06d709b81347835cda10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936201254f22902d60e136e22ff67984296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5e6356055d7e6d0bb7af9801cead8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfafb9aec41a206a9b91a856afd1a33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6b8064ce7884a8bc3ef0325c87af0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80b21c5fe35f92f4f0aa9bd63a0fe3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2a84a21c352cae6a014cdc1671f07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dbd688da325a5bbeb13038485c54a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a12c0b490ae35e6bf5b51fec61529303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916897855c6f7efc32408ecdbfeb1e0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a911ded138d9cbf322dbe7b83df7d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d7dd3d74df2c220c64b9986db406c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc525bad27ca81382558c214af0dea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62134bb9cc2616704a7afecb5c64a265308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8fa20ae7019242f139a1a28d69e40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a29ab01a51022f97360ee46d4f422310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ee7b4da939acdaebecbd8e34643d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7124caed9f92ca0ed84503e5398af9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c569b849f0a7a3bf96bae5e7adfde7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b332d8f35fbfe02dbf9ebe9bb09534314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c13d3c38c9c86176974dca3213632315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4063bc301b1452c3946d45d9073833316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31955b76661ba0847004c11ceddb5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0fd22e019267e0eb05a2ee2cf01db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87629e6beb634559293a8d44249eda9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe1b092ff7362e6d33faff5c03223f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be776e8aa1a8b30ede66d407378fe3f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf87101416d09fba0598ea7143d35a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98748c1df0ffe206bf634b1ebaab1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73647dac77115e3cd0acd23eafeafe0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4f498285b5bd60e7af3962d33a9ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56fd1fd8227132c8e1f7c10abe3213326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9388141a2ef91620cdc13821333a36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940190cffbc328f41994f444ffc893f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22921e953c02067f6dcbb90c0df8b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4d05d38410422bbb82c577bafd8b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6878d39215fa9fc2720bd94de3a41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a64577fe74116326e1f4c06212b2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9a66fb8422ad3b16b3185549d3ed1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023eac548b9815f329d77b2bada0c70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ce13f3b41f7552ef1e0872ffd513c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f954cb75fdf00f65a76e37e06aeda6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b211bfb3b70625fb6d4bda5397371337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fa8b19cb83cc13208f06c3cc9673f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddd90e17a3a4a91099557819ab719a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cd64a993d358ffad9b56cfcce8063340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fabb2c3a9c9432f11e4c865682006f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1c835a923087dfb03645ebb0ef22b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837fa064e469e54ca576020096158f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2745a5cdf2f7219022a76bcfa0ad8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a179ac3c5bc996e7df83ec5fe63e7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d801365c440ab768cb3f33e683e4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d591c0cc254edd8837d3686866e4fb0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44643bd5a1cbf647b8d90cfa74445d2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd641e0d53cda8e9cc702e938fcffb0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97989da23dcc55d978c3599ae59a10350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e313f3af01e9b655cc3b5e0cb06ebb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1224418b41c6bcf5ca388951ddda9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886ca7e54f0b4b8c1f801654188fda6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ff61a61c04b98902e25860195f15d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1a1dd49c65467a8786690e9f20e88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a8905091b1be19c3bf1ff419f3c33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd69f6a187346e11812899760a8913357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db658495318a78f42c03968de2d9200358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7caaa530eb41cce200329b9056b2d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecee4a195914a2b3366d442e2aa3608360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed217b69e5733929f83d97d1d2f639361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0c59d9109fda7e1199ca36e4d5c9e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a408bdd801812a2082c869c90b80382363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc265f61dfefe3e5f86f644f56c37f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d755d4544b0f8ff69105f3381efad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e6b0f7dc163ee3e723d874fd242c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe42b61a47a41bd67c4eee3ed600b80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005addaee0936c3d498c4439f1ce4f54368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da66054165c2fca85b2a911fbdce10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9738aae09cced122cd534404b4e8d66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbfa16aa2f02dd38e2680df063edaa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f0933ff23bd455d9fb96d0008e28a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fe389214c1f6326eae9d1f9d3ba0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712c30379c09ece25f315cb9b2a5ffc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15ce95f03140bcc86e28b1c6fe60aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfa71286f1e04761f670ade470585d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d71e9bf730bd09c20efb611109dbe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414914b45e7d301d519ccf09bca418fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101342394262e093ad3b07e528db48f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53231146ab89d80a36af969eec8318a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3902a6f683f3d28fa3785589438a2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef556ae33da2f2aad50b509a5486c80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f102c0cd470a69d8052d1fd34ac7e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd4fb55ac23267e448749a73fd56a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a64859222f50881b23686b35e48445385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a08261b6122a491c9bc76a917171c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc34e74affb5e0fe855aa4344ceb70387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a85575916e6a8f5a2752336d25aede388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64275c70ed4e020b65f63f25a52767b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc54e82087bc26d850ba8d14cbb75b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbc92dbba6d798a0ffcd87ac68252d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af742b56384e3ec571d4a9734b8080d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74224411cb6dc1306e8562e5bd59c5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec3cb8e37765f166046a67040ba2c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c46bf76fdfd1a560e72f9afc423338395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164c38d6c3465ebb3f71b32d930542b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0b6e300de3fd1333b0bbcbbc8da4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02acede45a5f1c77d0b56bb88ae2cce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411392a93fb71f899c7363a99e7fa5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdae99fdeb91eddb761f53374027ff7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3385163e0b11a20fa4591f2afd1e678401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437074cdc395acdf6f59899a58b4999402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e446f35d37ee9bfd334c4517a3a40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b7ff178ec30e43ca457e801c93a81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c634e0b95ce11e334ef040a0d7daa65405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d60e1ba8b395df98a98a47a1b4f1b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f52b02c0918cee9705d17087e7dd2f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee014d0ff60c1df955e26441f0dea1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92208cf44864a1bb347a649bd70389f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb394f9104f1d76178b4bcc5080d7c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d3eb32782c2fd2a349749e6bd11ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f82945ad0e93a87c3e031329c7c0ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250c4c62bae0db8eca8086b761fdbd9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e22d49d2bef523bb76e460c5017dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc155ae7d75ff52988ec29552c7ffded415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7b59d6c76259a3541c36be834e8f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f208a967fdb1961ecb48e7e818178a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34978d5eaa52f732b7ce125675774a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366e7a4253692d92e2adfd3334276d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8ab81a9067f3a38e81eb620815770420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce86ff5bd3e9591214841afad27d4f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24ce12048abd11a9bb2c59ff9ae275422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaedb5ba932daa6a89df08513781bcd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083e73d0d686624cc4b9a55ea36b6ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228eb19aacfaba31f5a5f4823e0bac6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508695a42928cec3468a25e37e1a7f22426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18e90682858166852bfa85489bac67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b777a0cbb412f4fa32f2d1fa5d8f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eaee4322357f9c81d2ee48085787c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72b8d8aff7233548b7e74269052780430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e6368c355022347503e6fd0460542431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc733b4a2c1739e5f39bea15e24a22432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff1579f28d5409aa90a435b04e25c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c130699828b2a97a7f184ffb1c635434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe39b5a56f1f4bd0b09361cbb9eebf5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a5d4677566ffa976bd7af46c9fb7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7839daa934dfd84f7063a6e408744437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef303391580044920f47786ecade8492438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517f2dc49c2c0dd1e9ca66910ac12cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019694d9309bb8d66d6b1a95abc0f2dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1639578c630f09d9142ef67bcf0198e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e01d919fe04522d77d7d2bcd7d496442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c43ec515e0f955b6f0cdcab83082fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671dd73c7625525f74eff9319b6f397444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570abbe03f13916d4a15f21415fe7ebf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f9b22493c0b48fe9c67b1445a1de2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba809c1a1acf35e1fd3b3e82541b8e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e29dba4c19275d3382122c7f681b8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ee7022984cda43aea3a09288ce7a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b59c0bb0ce25f7a00171af7e225f9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1870cfc9f797f0cd83ebf2031a7673451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c954b9ce8c4936d28df7b330da935452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7287c276795fad6f7ffb4f3fc779f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f8e9f49a3a6f175e3a0303ebda5cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3f2b628b8f311e6aefb34a896c1b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb8444500ee97aa22b71382076c2c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe934396ed7eaf184848a2237d402d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f6d25fdf910b87de13a8d1941a3db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51fdc8ec915832054219c0e18c716f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8763aa68412a8ad220ba9379477131e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0973bf2b2bca054755b4d53ef17d146461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051eb47e85f1ce7b0b774b0877c51fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91913e3455dc1f80d581167e8ed7f34463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ab464ff051eafc22dd32520030196464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dcae714fd7bd4c29aff66d9013f0f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4302ffb29ecb7f2607653e217ca2a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594a0b81936505399cb2face9322ff4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddda6619d00ca83abcc964796a67e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744764b208d4d1a24d7942eb751fe02c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103a138777f7be34c3dc3b63eba160c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff2f58da8ab0b37121ea1aac0ab939471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3090fe08f19228b1cac38d0f1797bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d199ab8fb1613a0676fe6d8977ec4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bbbabfd2f9e8c29650af43466d69c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1714c9517685c789fe42668af1cd7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cc7563936fd9bb36f67939088f6c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6fb7671a9efb04b78693afd7f3c83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd712a21bb094c3bf5384ac46088eb7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed7c78ff0348d3a8db8807639c3d48479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc11bcee8fdcda5050911fa464ccc5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b189d198e6fe064dbfdb01cde063dbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5f9dd7333e6f3823d5fb3dd3bc1e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8d6a0321b6be3b946735034b5594e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511868fcdf27f6e57e748daa98c84b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1b5dd56b7931448dec20122bc74f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d1a20269a1f59e541c30a50ea89bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec9b21f32d7f529267f076d6ddbcac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de92135035a73842350e5fc1b7de5bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215e7d0c9ae515d54dae22dfedbd0e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559715dfbc3dea081fe003a15e42fe2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbbe657bbd1f5c736f084571d19838491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d1281f853d5c0b6d2628c6b78444b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddff365b2617611ebd665cb6c9397c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060c030a871b49b876f2bc7871420df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069617bc39781b69c5b119cb29884ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666338af94e4e8e263594f2826524e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ee5edd630b60481fd8ceaeb1d7bb5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4db08b1f07a6e701842324ab168a3b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee64e5dd452100d99d81cbde4b9bedd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb24f5f9e84abb5ed6cc2d60a85262500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e274a9b2e726fa74633f90d61e36920501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28245360cbdc9f67c141f3d9a77c7deb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bb63d5d23d50937a309d31b60cd9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867ad4e28de10d794a968cdeb60ce45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8ba7de75e376f1a953387c3d9d6ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce837048e9e1646b9485fd3084a6084f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a9d4153040e93e2c8c3c1fc52569b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ca0c6157dc519f30e4693e739183f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d19d943be6b0505bfa5765e4481cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f908d3cef0c4e744984d445e2485d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275352504d0b7986cd16690266f7dd4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2c7bf0c1314b09eaaf88a2a46dab3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585e7ec7f795d388adcd1f6bc28ce5d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f2bff37b76fc83625ee1b68855c29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6e82f2aa402d16edcfc046cf10ea5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4c6bc2ed0d167d6e86154e40ba212516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39c25a7c1a92eb529b38d84ab90da6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd66d012fd218d9e07a6c23d5c44203518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68be63edd663cc29ea5af91e52fb23519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d120c99f2e8789aa16ba3d0d65cd9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734fa994025362a5e8cb0d7516df41d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553e299a47840ea9b1eeccb4bf95efe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196fe5ae18dd3bef0aad4cf07bab878523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b78930b1ed333f0db4c07a1536a4cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171553dfd42e19bdf756208c0502272525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874e4b319e9558673e8441b7bfaf50e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472d08e2a7d1f0aaa0c85e2436caafb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e1cc798a36fd5d649ae6d59abefcd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d350ecd8ea5144268bef9178819e1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091f1cdbfb7f20de0ebe051116993c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adba893330aff6df40c58207bc93da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb5c1c58d386c5608c8b450ecd006d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fadff388abb6287883877a08292ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76308df9dccda68aaa0843d2527c7af4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220c92aeeec4b69179b7a837b46793d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47d1278d6ae71937c2e49d98d608b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d094644c0049b5ec225123fb2355ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc863d2ed0a86d52a52dff773bb4df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fec2c4244adfceb6f9ddc60b2d4e58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411cfc1e3661e8d162d80e615d002cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27450c8f33f7d0caf3d2976b3e311ca0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a76030ad02927cfb85003c4099d1c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667aa29cb5c6a4096716fed0072bac5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb500fc61ace79da928b0d6203a2aac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cae30e3183fe93b416de176b45709d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8b871642fc8286b55a27550028c53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b52748d19f1fd4d09316d6940d93e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2febc851034bd3bd95df8c6fece5ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96a35b2a7808063f3c7e41facc3b42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511fe87d8462211d81baa66fdd16136550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0104aca4e446fb1599b8b9119ffbc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141981c610a525d5dfadef3fdcf548ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f4df4f8df930b5fb9d484ad3eadd6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205922dcd1e4f86969efd988c2ea3ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cde6f0cc2658523d1d104a89417a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ae7ddd4043a01c52cbeac5542116c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad86c4245f71891b2871f0228f7c30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66998076620b8357a5b22fc4c1448313558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8010ae5fef0fac40710edd74c6a0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522e137e9c0ec6ba15bcf32f94bfd83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8d7c9eb756950eaf6a38ba559708b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1339000e66e8f0f0475aa161c62c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1a11b40a0856ee6b8fca5ef0d75c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a1acd8d9841524bd8f19590636779564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f247e26f635726ac4e12850bb1e3064565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce2689dc7b3ad7385629802cf5b1c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa13d4cd3aa76ae03451aec52daa78567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44880fc13822e79179cca0974dfc9618568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f407a643a05ff026106df3cace2a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282b652de3f4626993d99304b449b8c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06c782f8f176cc38847f653de9fe87571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2322959e855dcd13cc73c8dae8a9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24750c258f7a07c07e63b1a4238d49cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583b8b88082b6ce85c8ce2647047c9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ab6ec204768a0ff09cc32389efc1c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6ff19d671b6b5305609b430c188a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada55c24dd6967cac54baab24b510751577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30e84b3461b09f37264d8102dec639578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0513a6750126c2b9ef75f001b8e91d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b2fec3b616e1577795aca8b2b7587580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c5f4a18f46d1a9544b0cab0d19b9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a447afd675c89ba159f7f0eabbd04e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091469fb736a55734394bb5b2771543583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461185cf1266f7df50aceae599b4878584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b4b5cdd02849e941d2cf7f04fd401585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b67db298cad01a343a2a67cf32a151586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5e903dbc094d9b9529bcda47df5c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492959d0fb7305f4f3db0483f445cd79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ba13649cbffd5bd0b72adaff2649d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89644afef3968035508459fe559e52ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92035e86e4d5ceb004b2bf623d81e147591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d697cd040fe109d9ff9a49696dc2a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c59020cd3fbf7190596bfd7a99ed61593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852a1ed1fda0128ed25790087b42848594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fb02eeb4e04a3377aa797db77519e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d4a795956fbbf7e843dc1d699c0af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c248d816e49dac20e0474f59aa523597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6c68fe6a23f56da62c8a10e09680e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eb3525650b523adef101d5ab98cb0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b27e286c2606b9fcf3e230b53bd8d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ac5f6b2aeaf641b2d852ed28c694e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999365d3626301a12d220a3204edd424602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361b6147d9ba34d1e906f358a297ee2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caed65d6ae6c5527cb3214ce119a8bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87e814358afed7108526d48d2cfa05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bb48773be950021bb2e5502d73821606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d236ea05d3d0b12a6a6a38ffd100f8d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd831bc7d7030121a71594c7cf8378608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef29d5694d4f6cd3a5a64841f9d704a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a536d921aed73360f744c863bcbeb3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0420d8ad787b2b2a2c4de18dbc8dcac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0470473ae97c2b1db4533a5888ce8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587eff5c285d07da57623f73153dcf2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee455346771d8bdb56aca6f9c05c5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb619ed73f1901681a995dee3f80bf7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2804aa5a8a21bf546ee590988b200616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c568cb554e6c39b8f1cd619f1de28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5ae1d7461956f6ee3d461012bc693618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9ffdbc4c3c2bad1ddfb915f25f40f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b846cbb5872b8cc7ba38366e184de0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29434c2f51323c141ad6521ce68156c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33dd14196f2fd392c77cf3a6b860be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc352424bc9984293f127d6a39a63f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4feb3176670848d9159709b38edca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423f2b1477f5cb3fab3b7f027b38955625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06773019f38b7d273f7f5eda0e4753f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6aa05e4c37d171b413e555dfdc38a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffebecbde8554ffafe05114336a46ba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e720390618f4b313b650f34412c3a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe5c46f56a49675e38d9f977d3fa50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb6a714811b4eef49d8973e1e9287d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0c24836f86ed437d37482bf2a5ae0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f91c610a4ced3e13d7a283e7f94c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471646e96045486a1704ec4bd71f2bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46399de80a5b16efada0efe3968bb179635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0c0fe6acc56095ffaf4378fd77f4b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cbf2fabd14b4282264866fce8f167637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e564a0c896ae5a41c1ae1ac5ccb042638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4289916d680323ca10d6d3c80963a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b63ca34a8e73b48a554feceb18a1f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a630931d5ad6b1fc5ff6840a46803641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8fec006f7873c2a52bcb1bf410158642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ed72bb3ebd3cb65cd5f01eb908184643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f5e5cf337c64d4771bed92af7cdac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bc7ff6e370d3019669787d6cfbf09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f367521b0011b8538fcabae6e48a5ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1503e8e601fcfc45da164d98d721d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66598d5ecbabc6fc3e2bd03572c03b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbc773b98d0722c627810152583140649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2710a41d6bffc3c9431c6685160b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e179a9dfaea7a3595002f7a3aae942651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a3b30637ca48acc58619a661c25f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf75be980948a0ec57cb69cb8df739653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b88c398d4bc2296a47aa70fe2da8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad002e5ef5e2171a714ea12c5ca71cb2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d735796290c78a2ef6215ac2ad0be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6450dad3fde5db64ba1c0cdf48b60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612dae1814e3af3a637b917da1e2cc6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6f7a6ef87ec734d884637031758a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dc3b74d033f522a67a5fc595abb41660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655afc0d4655d407441f3ca020e8a29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea325e1048cbda5393e4e6bf36b0b85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d260a73ba7a98b514d03a8f664bd9e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e4d6f7d98421618137932b8ab19b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01cd85d0425e72a11390c67c3c8202665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da926bfdec926578c8e824187b09d0d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25feace065da03e93d528a08edd178d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186f82f4b7da67ebd3b972f0eec361c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47520beb80b2b6a3e2346d31b69ad3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000df9ea34452c2236a7b64e3093222d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263ca32777d8ee6be36b78dcd7f861b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27852f0531fa7e6caa5204c48c6fde2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d04f276236aa9a956a7f0083e25b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3109a868ae15e23d212e449695bb63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd617f6910e3e3bd2e62cbf52201af5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613b8e0ceb8dc8baff8626a9d2b5817676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab88d2a61792f3dec0ed2a66c67b6b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1a0acf9d2d373aebdca9dab4c63a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2946b0f9abb1d7184a13fcc710d3a2c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24179dbc748fc6cf140c02945d759bea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce553e382507a63ea78ac5b14a155974681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f18c0f40f25628c05a23e9388739c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec08183f2227a715fcec33ec518d0f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce8b3a75497c85a7cabc4f4761e214684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24444c751fe4b232169575c5f42fb0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cff5bc77e410f20b299abe174eed2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438e19e866b6f076bf13872ebf9e0ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bba123b7e026cebe9f4e1a85baac92688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1a72d6e10d307ae726846de662727689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6094efc65225cb8ebfc9bff0b8b99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0956ec05375fa117cfc032bce7823691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd2aa49438373d82c1c65a9516ae28692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a6c741a909be8af1802dac23e3463693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c23b6636b3a53381fec1b752b9fda694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa4d668e2d002c151c9f9c1fcf3f2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0f78b623b0d93a234f8649b575f1d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a26727dab03d8b7bb4b2c6e5ed6167697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f401c78bbe06164c01c0738881c885698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b6c97fb19d6fd3a57554ba8619ee4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b89be1e06fbc0b810865f431c6657700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cd81669e44ac67a6647acb807d1e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799d37ed489a8ca61030466826f48fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bae285e08d333b58b8723f85b2fdd8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce310efbb94f69c9c0d177278f22dcc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc0ccb880eed72926d8387f4550c4a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95435f0efb415828cbfe2d422b923e05706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c772c679fdb3f2fc46a116a84d882707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bac5d602ff84bc77f455b81263048708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d04b28e71ce6278311d9d44825d9e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e34a286ea34cc73a6779ba93e43479710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d6517155fa8d1d44abd5fd1ff1463711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a6d9cd8450b27a8a19d5fc0ca1aa8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cced2bd7bac4d83f0b67967814028713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ed46637943f51fc55dd59cabcf26e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef638c20b10021ede56405731b31797715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232fe3299daec69f10a3c866fc52d1f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb43c647875e8f7c1874bfc2acc8a85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0c0855ad2d87cc2e20d76a12d243b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4086a3e4146e409c6271f46cd722b70719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a315e7d7487e0c3c10d7a2cf310a123720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc9fd69e5865793abf744761f62825721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d90742702834fb470fc3d66465fb5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130f8ca7a3de1d63f952ade25cdd8b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782cddd5fba0d029e8258d628921fa6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d5cc9cd2e97a75815c004eae09bd8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5914bab88ab060e745f207e1a7cb7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad63e25286af0a27ec6ebff58c9e2b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0565c2bdd108383cbb27a1ebedbd8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9071c5a29e8fdd4f18db55267b7e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924c076ce712dcdd11d742aca1de8af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496a06dbb907d2cf6b39f81872f1858731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80978eda991fa18af4c5b4b6b53606f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dc5ab5a0b08b6ed7a4b452f3f90ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799f8028c4502e01ee90882039a009a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149260741655841cfbbbb638a5ab8de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c35729f150cae817e68cd9d8c807e2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfb49b65973ddb280a57ec157402c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dc8ac36f04440edb4f7e78266a353738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8a473ee8f0165d36d67515f1bf36e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c25e049acba6d5efa5db01ff8ab69740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d941e1a6acba9946abcf74affab4d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c858c634de1db3e8fe43d62c507b2e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aff53986f1d93d92a53985dffdd090743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16c9a3e5858568bba914b1599d78a3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671779cefd848a40aa40eb88652430b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af163cbf45a85c148e47d2c6c424bc0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5993acc4a0d0fd8ae0c350af03c1eb9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6772cfcf388607cce8467ad53067e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddc024e29bac0ce0286a5d96c708da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc28a6fc0abf6ab0dd66397d72b99e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ae90ca7a45d2f0692c6082e37ab45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c6a8a222d4e06526a680f683b68f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef60acc3ca9c87fc403a2d69b35f84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441010163a77b2d68375714a37dc9b29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b09a96e929be945e2e1d9e17e7e19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9897e85c9f77cfdc993344ceb8faa8c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e1535573947815a174a96078b6170757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89983e4d05f775912d249e4c5eb44a64758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99693b6a2d2c8c73f6429afddf1f5fa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e19b1e9a640b49f911d2d459e13c96760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b6a6474a4118753188a9ac6bdb0fb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee276901224559f2e3e4b645e5e9d2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75318e09fc91889300824903bf1bf2b9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa38c3d9d4e84deed298ff4082429ae764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddb908e404da5302119b3dab1b0388765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140877460e370d674ac1aa2c45a2ffd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b4bf2144625feaa0da8f01a18e80b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf270574d2840910783b2338b9f7fee768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21847b725b9286d163892cde92285c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f084213995a65fff09244894e179256770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cc3f6a3a9513d83c2513452b48151771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796e419373d481e1287296738666a50772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654e7e4d38bd5a3889aae134dd40612773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c557c6d0b7348c9491f5d7db319e766774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ff85a4e3be20819ebfe535c493dce775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7e6990bb051e002c4d76794bd9a26776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fac40806e9be67ef1b3a9a947464b1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e881e9eeee94bae4154a5da3069a9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433128c784d058bd79df8f82e5230e3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c486db46d94f6141f95be5a8b2970780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c234d9c21798e80561e5ee4ddfb5ed781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6b249126f9101c0537286fa8cee47782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad67be2ba319b1dcaddab8f7678eb2a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b64157ca05e2842688397e0799dfe1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972cf38920089715979fd5d36fdffeb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bc951cdb78bae31116182f60d6ff1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2985af313ce5a167610d341a79eceb3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce6344888f2f82df8716b2f1f9efc0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9deaa05689c13cf8a7eb084ff34f2fc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7476155944de5dca838dd7bd900e9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93ae511da34d1ea22b079470c881bf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bd13255ec05d769a30a57cdad6433792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bcfec9e801d3b25b2ae936d17452c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c60c339b63cb0e17eb380028ffb4d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36106b20b0654425d8bc2ea17246c908795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd736ae9871304f327d5db9e5708e3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ab6c50321841ec8e5d469c83d53a3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301847650e34e55752623b6285bfce0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1217e1393384aedfa42c1c137ad9374799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb8e1eacf015ff50b091e52243f3cc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956b003d7a104eb84812aa4900b9e71801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6bf4e85ffe04c1af95c62f111b3a0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83b2c0e659660fe8abc43422c6f7a9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbbc9ddd24bc2d4433b2038ef102c8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5431f743c61b18707438e37d1979dc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288f418a48955a3d8b3797d04747c98806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adb5377522582396cdb85c7623d869807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d8c326d9904cda9bbbf6a0f151821808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d8989a388f85f9a333b437a690ba0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90751da42456a5ad912e2b4865e0ab810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5457191d3f33f905fe5110346fb5c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53674cda0ed2906b4d87f73f468ae71812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47bf86b38c265f98e16689ddd081e4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74034a99aadb06b051231b97f1b9b7c2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d421d920224468e4df57bb72dd26a6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5934dce0ef3a21dd3a730376cbdb9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5867b50dc901a0eb002ddd0f501206a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d36672934edb0a84d721611a590759818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4649e5cb4364b99ce3153f0de007857819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1b88e894be78ad2c71a32fbd7eac71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261576ff61a11bdba94849c36fe79ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358ae3d2eaeed4c78db2d1c9542846c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e305a1588d178fd59d49e8d1b97c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae66ebce18e4c92a23739f530846955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace42f4f3027eef6f13637a3721b41a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c864f8b0c90918bf89d32d90c2b5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b70866e973bf02982dc15f98d756078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64134923592b99ccafce85a4cc26d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245af0452ccce7553fda326ef46cdcf510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2663ef9f513567593cf4e540e80b5a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87572c66a633ea03d18d1d347dbd2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2155366b1693850842d1694044e5f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618a3d27ed281561aeebdba5c4ecb1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605b57aa1e240f053486522274ed70915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496fa42ce90580a2b82433da165df0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b2387782d0ea39dcc20331e3e0a1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc8c7fd4ea50f531bafe9a4ca0fdd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c41f582e158e3f0c22bb24d7071c4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edc150737b932d6d7f9265b94155a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424994de303708dc2e76fb668452f8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa178f926ee998314024f6d161ce29f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3231d53255f991175a7ae30dd70b8c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec024f90c36f4bf0301ec1b70c17ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f9a7b68e9e54e68d74d0a57722c4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8a50847d4ad5e6cfcdd0ff170ab5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d89c0a36ebe0291dc1dfa9651c696327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c02c60c8fff0c39df1ae1abc51e8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0eb3cdf714aaba46630b3b20e53c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7d626a51a4dfb20a1e9d8445618e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb73e7d3f763ffe6b63cf677e95af631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d52902a96e2388a2b4078a261278e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff1b163bf9d6d77d8b07233e38daf433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24b878717f750d25d6908e1a3d962c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e45269e637d46d69d844b5067fcd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19783aad7b17f3e1196cce85372625c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b02bd0404512a85ae9ee089a593a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ba8de61e61eddef459f252559d92e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f939e0735b76d3cfbbe3374caa2c7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc676d517fcf12cfdbc3061a39490fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a7499dddf08ae0c31102ab43726d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606afac91293c50f93b71fd46feb191742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1e9d486dc00dbaa69690b90ef31be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39086e2098632a88549141722e3c37b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1e51b57d21c8bf34bede7e69575bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c34f83ad013e536138fe19749ac2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2df4642bccb69df1608ef3995c8ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce8e81eef55e58bd633b9959efffbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a94353f2c56ad4365639b7fd272ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a34d3893884307f632e8c00e0ab5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dff61caaa6f339eaf258c5230840cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9eb477ab6c12e46de0a8976f8447652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505688af3f9ee9b2a7277ce969fe91de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b757e63e469aec225e630fa92f230254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d016c2e19789d171d9b3b1fd88100f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cef800572cb09580de1fd2131b2ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d841ad0cb295e7efc7b2ca98d7e4d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b131be0d1615693ccabb12fb1cf95358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90847abad2442a7f65a802beaca0977a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d6d92e3866da3ef09bb951951002160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93b18125509b1bd7adabbb75728f4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d865e17fff06c7a88dec7fed6774d4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792df6f202902e76ad1f72f08ec8f2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56151dcb02fbb9deab05630c14fda57e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde432d4e421c81e2fa1fccfc09c6fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c8973d1682166e870cf4372b05b2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0789a1829a7e7ed17952e69f8d22e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457f4431606326860f3dd2d7f5762f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f9325a11e8b69c4262c770f39384569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7fc06093e02ca141d3c16c7bb1d6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfb4ebcc1e93e50ea21d484bf962d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8a5ab48682ed02dcd2ba83bd62c2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fc6546f6e761dd050724ed35fd0ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc03b79515a284948a448ac7fe89cbc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aa9ffec16e8c30bae04c961f8c77175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905001651278081bda9a664b6af40b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620f0766fa976302a56c9ddf9d8ef3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23628ce07db6f7dc2cace018283a33a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2721eca3015193378f28ce480e4ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500fead8bd3861dcc53bd076bff506980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993f4c051d87b3660272323784f093b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3d5fde9bda39b6c281a6b7fdcaa6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec1b11ca957610e0d59d62282e8f6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e022769b656d37fb408e2453ab14a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcd9a54226e8c10e84cf49c39019fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d39f598e70362c09a89a99c81977f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f4708f06d0fea7262e245e72af03487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eba7f9be349d2aeb222fc180e474388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d4e38e3aaa6f1c4199c4407c1886589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d2aad97b886c3b2dace208df1145690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a0d4d22cae7f20fc5637b5ab4ce3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9372e52c661d1b28ffe057a9d61d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491b32bdd72a8e4d684c747eda044e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7668fbe1dd8abfde77a2c229270997694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbfd8c69aff02bc99a04919ad2411895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5b31a62f07f2b6c20360c6ab55fbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11746e3509ae0b68b1b7f1aaf7f664d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78003582083c06a8b2779676510f519298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928f594c2e4ec94cd7d764891cdc52599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd18f2b40631b4e9b499d58ec966a04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990fa059a09a5a88522262012d3fce4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7568d9435339a9224e1a15f49ed4b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c5faded9310779589222a97c04a46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03a6f9710fd9df3aa4aa94d17826c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63f3c2d18361db8ca3401b1855e374105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9824252890421acdb2dc98a6c2ff9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae60cc8906e71628a37ea9c9069c51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89db022653478f31f1f831617a2759b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21869bd7d78efd1defe8e2d148d5012c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adfe55861b25bef6b1557701a9e793110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ced5ca2a81575c8ed14900e5e4298111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413a0fef9e2349eeb809b68452eab68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25072b60e8b7de34b15f15b3ba59d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efbf9949d103d5538e65648c681b5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46846015547f673ec6555dd46189049115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6644fcfb662ab058a560692e8a22bc4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75586880e03bc8c90892e122df9da51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abca29e73956b99ed5ada7685bd02ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b43dfb910bb7abee69fc9daaeb6f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0c0758363392ba81a0ca6dcaf93f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241a0eb2220ef34dd6fb1067f012328121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29046ca781d0cbda89c4fcf225ed20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84edf83b4cab97097a45a43be9ac6f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb61135176e857d9b7759c532debb49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b1318f4628d247f81778e74523c51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c10433e8b4409493c8a440e5e0bae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ea65d9f844b3679b728136dce97f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16480806aa0dfa467183df753730d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e2baec55d3880cfc5ec903d4d5377129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f3157586922482b18a8652e143ec6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae4fd2b110428a1503aa9250fcf137131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6808cfa979eafcde705e38fc90fc1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1d84910dce67f14c27559f0fc6838133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60a370619c3b1b801e8de89eacc494134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87121aa388a00720c864086b5c2d17e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0124119e7d28fca15dc249e087393ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1032df8b46b2b63a484487cfe5db4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee9e787b7d10d00563f0846c90f58f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fbe908968c8898f1e82aca91a99fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862ffe798f6f361d6e5e4d29f622b47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7a647f79289245fe7a71677afbaee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2b956225ebfecb1b07e6cad17afbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0b102e5f36da96ad01cd18af469cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32696203be86bd4708a0418c83ff8118144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec347705149a27124f66903e1916df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b737ebc95e5a9db42fd6d4eb0f3c11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750307bdd5e3f4c39f4f643a53abbb78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db40120318e40453646ca2dc4ca2d22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94b61c4d5615cbc0cfba096aef1494149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b98d74f60025406b2318f9dbc3369b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89e29b71c7f0a014ebe5ab2a8d9dae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec647aff31481cadbc0a00c149e3fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e391967e510a80d94c318f90e88c6e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451bcf1cd7a33917cc817af5368d53a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60757b2762f582b1440e13fd8f91ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4edae6e3e4ece418936f8bb2d0c29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507d830b786c1390ba6023f6e79eef4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e8abdcb159e419ca0a87201d24f53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf230800d35b65341944cbbb73eb8e10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08569635bdf24c57e5445031c3898d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505be51aab5afe61c7beb71b68dda84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f8fa29250c390bc23f1444fdddcd9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278bdbaf78f482373c6fbb86f4db520163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da17da610ad15fb309ca45c2448e27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4078b7c14a68a854795583cd694bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e2c92fcc99d15038475f4be3aad8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5966b4c00cd98c257f7b76c035299167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ac62e51d211ade2a0b99ff5e91a92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a78a5aa8954ce23c790604c1cf0a9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97fcbe90a9cae26bd56174bd3b48ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96074263259823e3ef3180bc688e0b47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b1e282629ee997547808a1b62f717172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c588de31de101e6235522772f2373173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f9ac5a2e777186dd72481e24807f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa9d660b797c8d6f3c7ebb1552b982175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5416ebb605568c9f321c8841a46412176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45528154ede12ef312f3584844f45f48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2469e6a5ac1f7f3303ed4427af553178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec18396c96c10d19ad803e3a12980db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ca7eee758b24fe52b83ef817a256e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685921097a39d7cf7b17b22647c76f0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40a97a73c9647fe712027256827bc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbba57b01b0400318ce7d97966dfbf0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163f9566dfe3b1644c5f2672e00fe0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a4c8b2d43c51d8fc3c2e856dea674185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1e44a081b063964141a16078720f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0bc7f7932aa12fee84ddcc17ae25e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a673e4a729da7ec8e90fcadea98aecb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d80e760a5be9d7040592d9c62e22cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff168e1db4bbe84c8754237b25feb55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd22d72e662f895a0ff109373ce80a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece16901edbf666ccf660560d71e10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310b0a7c60f814173ba56fc21f7eaae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaec9385d65d49fdc3ee91d9c58caf1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93ef82a0097cc920e8915605133a12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefbea4dc07346cc2661eec85dc563c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78df53f873896c57608199315068184197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa52c920ff858d195828a02a620dfa7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77616522d98b399cd50ec7e884f3f97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7fe7d9128cef8475b201c10392e09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ab111115d87e43c6f132e9db4a18d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd0f9a69e6ec12e8fd373820a2ac9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d771a23f6ae68fb9483061e4f21662203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc25bd25e797c32cbb2d7bc3645323204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e6048aac99ffa42537538f58ec756205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca181a1a51e85c0ad0e46954c1ef83d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990163e16da5e398ac7163754b8b57d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916113e22b6d4a3e388166739515032208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74debd5148180f925cf02c4da626b9e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dfe53e5bd0302a9b4a1e0e22ae586210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ca3434a5c1475287798d23859fffb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dd283cb31caee9d81985ce1fe5df7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d868d4d41833aa60b2e7d02945fa793213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1312e1cc09e033116a9e80a9e89e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d0ace775841e5d6fa018e62519b19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fd3a0e954409f07cc27919bb58933216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31be43a3c5b8f1af7bdb0baa1a33f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76b1b465009762f17b61c2d6e06daf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b5abcc760f52653f90f534574c8b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e88e286b94ae205853ec32be1419f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59391ebd3fca2e9367a6d4334cf883e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a443aad37ef97018804ec675ced5fd0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec8bfa3a855e53ede2175e82cd4fdd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58ce4553f944c490fe73f31ec5540d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e52cfa57d36ece119b7d67ec15dc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1ce8466ad86b6415af0fbc6214df9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197da88fd9cffc3e5cf0eda7cc639f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce799b0e3e2b871801e2e3bdd6465bd0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304092c5aafa9c9d915eac87a7c7aef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2a62f1fb8a6041419d629f372318c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a815d0c7b1acbb4a715f47d70ec9b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8797ce343f2e310fe527a781bf8c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b76a829450f43db3ca264eb35493f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bb87b5612aec58c1aa1f714b53c61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17239b2c811b2a67043ab7c67c43006235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c40cf3e1ed609e84c357831a41f8b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca29c7ff1fd32a718aeb6b3fafedd15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987b8431ae434511631d139374ebfb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b971eb05872adda2c4ad3ffdb7a4677239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b41d546e6afb38902415374f37ce5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0d12f081fa890580ca10ec8a2a696241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f23e7d40f680e105903df7fe0899e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e32f4a5ae69905f629e6f0dba3d4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168507dba5217d58022501e250bab351244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a5eddc635855a4dd1f2b5579d89b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea275dc6ec27a283355fff61eceea59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d138e44b30122f11d1c6cd397caf46f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23301d2fb460f2eb6a68661e9ec29758248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb9d07c966995a6a2c8e5ca09e3745249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834fc13b47792d431011dc3db81894a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dd6e4cea766d0571696685ef87359251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16b4a7cf2c6578f1ace31ba703a83e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d108101a8134d43dcbf5c9eec5bbec9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20726f9308d3d8d084f01088353e3be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0874b1cafaad882725165b8403e4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348583c600651375e501acfe36f9815c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28347b427b30fe4ba7761e8781a135b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3f820ab82a4fe2abab61afc99b619258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8434312fe388865a006b1bf4faa0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea82dca787d74302e137e517e8f4b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71943975cc13625b847f24bd4844e978261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c93b81b1800142966e370ca0e4bb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aacc6ccd7de2d07ea1e59a2a2bfe5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e1b35e4df09367be16d206de55051264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afacab6fc672a3a1db130cfa7d030c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22333e339317e90f346e6b2bd04ab38266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ade1f9ec670ad6280eab7d03ca74a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65405974cc2eff5d14c86821f8c20a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930003e965ee7fb0f9fd9510e933b41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff85f7f42401b7aa0ede150db84045270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9477e0809a1cb5dd2d679a7e8c6239271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdef850acab80eef89372906506c92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09965af6ff5582d651a27f01bba52c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ac0af4d2851fc1754523ee944d5ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2c48ad41759e00ff5eb3bf154f276275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be8debe0226c5a88afbf6bea811459276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540b5315c052442ed739e243f2823a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66859ce098068599ceb7ec72c7f11d7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f338961688b333aeccba3d684c6d342279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172287ee18ed6d36df27df286951a9e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d09da554bc02381f7e46f0784d0ac3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bddfc25437b44c5c9e709146879821282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906dbfbe241d47423477207d45c07b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f11c76fa8ba7925da198f1af696b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868c8cecca0bb0c408a3b05b150ffad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704a25a00944bb6189b91b330980df5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a5e01b31dfe137ad4a55e28ba8d3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e1f2016d2d779326c1d739287e8fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c05899dd8c4d4322b8d74e9f84e89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba876f92fb69d2fe901a327a3adebc32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4b7a70ecb3efcac425ffe5e91465a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fad6db7d166b97759bb01905e779b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6ae065db5de5c4e68ba7ec6bc6537293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7b9e906409429844ad60ff8d3484b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259e67065152c7430f136bf95306715295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb15a1e848c791d3da7a6b6db55e93e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79130a18d481383bca9ebb780d5daf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e750115cb1ae39cd847bab34ffcb63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fbbbe59287bfb3a9812ea5f0c9729299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44911957371056a2456d59af62b09bbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d3d1d04029a1af1cfc5f41736c491301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007713ab8c1e5fc28d5ab146e4ad3d0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0dacc65644aafcfaf937bb3a4cd6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74864b3cb174ce90913f487a55f100a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67574f8c595bea7b24f7ee0990c83e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86121439287d891c735c354bf70a29dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ca920dfac97b88a1aa9c37a63da0a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dab88b39c08c37607190d6c2f1b187308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dd2d5df5c82b06d3cbba173260be2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a2c8de9a12f690911915ec6fb5585310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc6885a43d789b64266910124edf0e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a3f4ce27d5de313593fecdbd45a8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49fe061072cee43d001a5ac1e4a18b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29cf0905ec5a1a8c765be49ebcbec9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58298e57aeae9e795dad457ebb1c56a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2283189631502ece6c5ffa895fc56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5ae9bce2630f875270499c44a2e8b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efd440d949334585bf266adc69c83d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e9630343b046319ae0c6b59251439319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5156072fdda034754b6b620f2c1f3e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8e76fd3f7bfd7cc1865df042acccc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4237124010dc293d76df32fb30e5738322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483784bb94ca54272081899aad3f894d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8247c6c08c070f0484ce636a6f5594324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046000e99a40995596337697ac010163325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f52c54f508c6fdda5f9624933819b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b9d9161431801cdf766e9ff3d34c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be553101f5805b821ed59906e42d30d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792efd39a20e4e38b967256711c04771329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f4e7ac901eec0c34f315473da3a77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9ca97b66bbdd913ace1b111b893fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053741490b430c15814676853df4811332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c82b597ef816aad226a4ae150c5672333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cb7a95df53174c790e4233c80d588334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f835defae91d35bba99f04ab0238e44335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d440e257cf1f77a833ad062eb2d8dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c4cb10253d7d1774881950e8b06a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93635cfc94c4fb9c5c1ee0731e2abc51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f332eec96875530f6f4ac3c42a2506339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa50f2dbd6ac00e799de8c3d6ded02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e79ab949609419410f722c3c0b31e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93e07450ad736184afe6283405cbaa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9524421eb17b75b10bc4e694edbf4a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35b7c0c42f8b3ffe24c167964d2283344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783c6ecd91c6dc2a5d55e450dfae41b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c3d5eb8609bfacf897784a410b4ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dbf4ea093bfe56b5d847653d1ea77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69ef266a3d5679bd2b721190acd253348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb11ff4f96db59596847a5a5717982349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4800b0cec3075f4ea47cca1e02c80c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17184152934e96154aec1dd269809ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e502b6f961ab87d677e1a2e063b40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d44d4a5160b5e7b5c0a83733b88cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7716b1f7094b062ce0e4396570714354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21407f5f19fe6a667b0afe86f894e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07310016bd9fb208d2efecafef3f8e28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8d645365a3c0da94f6a567a1d80bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9befdc47672f8124fb177fda4c9ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf052014903e5400553efa1fe1f51fa1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebe05ca0cd55b17791f4259d467862360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3d53b1bd29ee5a7b89361d094d22c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61f7c3223961c413729b289a6f2445362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01298a4f1ec4554eb8457673adfc4e1d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cdd9aa46219723d5b282c45b10c72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e82aabc8abc359f1416840d4587544365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660d5b567aadb31b79023cf73626bd2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8cf495caea4f9cba93d84f70f7299367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79210dab32469707156f3f4d400f3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44a168591fcbddf8ff313a5da6cbc4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12494d7a263491a25fbdb77b65a4d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc12d6403612a47253f9711c6937ea1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f8647ae181094fa9b0d37af5e335d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5f63072bf9fc58d9259b633695333373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dd800dc9a0971a4ca442c8f25e89e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad5f57465eeeb216ca9345649f51f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aec64ce4cdb5b3a14e43667cac0e8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c7b3e2007f36d882c59d67b432edc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4b150a2b93a2d98e914d9521e9f94378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4b37437034e2e0aec4a52e5a96710379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0b89821246eaf659d5e0bf9fccb86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73233e6ae45e38bb34e82a927600824381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fc464e0040a5ef4964e9569fde391382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b970dd75892ff739aa346e3239113383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc1400b349f8e13642d5951b779ea8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bf01ec1f9c61cb9472b4669105f09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb3c393987494322622e14ac9c8dc1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead0e52ec84633a27bca43cc6d57457387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230451078f89cc8f84178c944be8b620388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cf6da7225df59044122c77ae9201f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb068e8847a04286400c7598de9165390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa25bf069113f03dbb948df64d1fc8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3e976bdcabc755f20434974211963392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ab9f30bede2a78b0c7cd7f4a53942393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadc4327c521ee9a7bfa719c2958f53394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843d6f4cefe0afb0d4e22900a692b11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3517b0b589e268e41ec6cda5b6162396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1083ec70a3942badbb1b502d44d66b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c5ae1ad2ca8a63b2ec0fb2a598d22398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad1c4971f0da23cada9ff958cfa9c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d030867c0e061dd4fd2da3a6c42864d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0d343e26ca8877d8766723cbac075401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b80d7601b77c9af062cee499c4f4a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5c62333b3927d4528239fdd12b0bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12288b46408d73140842e3e0f0f10bd9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54575ea2045b2822257512ffdbc58449405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402dc827baf5b9b6db299c727c21cac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfe08ca245fba9d071bd342bcbd1d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37908a59d61577be033adb033e0265408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099ca8fefc29e55edba6c129c01eb9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac7fc9323ad28fdf3e47cf773dea0b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5061348b85feafb2522ddc549da46b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd20bbb53671db988a961131187047412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016ba7e7fff5cd68ac9b6221bc6bed6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a0de549c2635763520943cb8a1630414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e8a2af22b7ffea2b5cf8d276e56a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a484b4398b4e292d6cf11195fd114fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3214c8e8dba03cccf3b678e49cfd1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de116cdf77c6d40351209be0bfdf46f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f0f4eb1761e7827d457d7809a5163419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782e8971b4a4c6fd06a4775b638520f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bdb0f3966ce50f75f355a979515dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaa52a975cd6c00138e38a9de75577422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e120f9fb1a02f89668c83a0f3a325423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56a6faa6ca2bbb400e73f46f87fe15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383f725dd7e9ca9df01e79b5ae5ef85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04a407b669f81f3fadbe368b84b9ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a040227ca70435ac22a779d544bd899427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc6292164d3af7ae12420aaba1136a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5ff82836cf25591a1761dea71072d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960d6a7217508347dbca3f27dce12da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe00166256cb7f4a31c73f865f7c44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33106211abbd97879566e5a90054a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c43b4f241b15967d533c4d9e197696433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f26be25b4fe19545ac7595fdceed9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7523c12ae364d9715cf9af68f28655435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea95728bf687614bcd9ca72a5c89dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be31606b1d844b1dcbd7b702a450fb8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307bfadd848b6ca276044fcc9074e7e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c629bba69e1ffef927956ced3c3ae47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e849b51941af2a19872bd95eafaeacc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4323bd0ce51844d0994c2b92ed992441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0dd2a62c58fe0ed04c000f0f61f21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f57c7a791576aff861dc639f1f714443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b356ad37ddfbcbd44ac50f3640f6d03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36f5f8bbe002df669c250ac8d368d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1b74b71ef07b2c7fe1b9ebd3c7286446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37410355afcde7d076165c8534057b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfe911fcb16d9b61400d8858793802448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3932f7e6c9970dd9017b82c1003519449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534969e5db65b63c0662d2196ad182d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cf4809817d2905b1b1456bc41db1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba447e634b00a686bb838be8dcbc81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acde39a3afe2a7594d7754029626c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e0197e44d53f4c35821cbdedc2689454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e85ba7ccf017f006f4d02a5d745699455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25d199b3348f70d1c189c0b8a087c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347758701a422262c4b24c57144992cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc816f5fa0bac5544a2a4cfae797afb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585392dc1490f47c605ede636b6bed6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561c98b3e7e558fa5f5fd31718e7b5f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411c14e2b8cea798facbc5a38782c15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c16c2d335f214703e20b254b619ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e2ce5efc2a6cfd362801eb4cb1384463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9debab0824340221575335371d7b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a33b66263e7cf1be8080357dff4fa8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018339d55fd2837cef66c9625b366ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826fdb504f3ee279f7ccaf367b22acd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d8e5619f1c65b118c465eba15c86c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67cf74707eff1b7d30c4bde77cc936469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5cb987c364a5eb6787d1a9cc041ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8134d3e1c39122bb7f720c2774405e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbe0b9d656cb350c50afea209a203b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3078bb04ee5a4f12fa3f7df63fcc9c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca63dc76b11ab98adc4e3106c0a6d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97701c800318c76247f3936a41fb08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae610b0edfaf3b1abc50ee9c1e39dc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e49bcfbaa3a298c10070906080e2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22cdd0263af01455b9ab1e40806c73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622a56d352074b23edafb836c575eef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bec72192a9789dfb439ffdb64b0d2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075af6ceee6fffae9b7fb02039256763481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7251ca0f870e9c97974d2e6720e7d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0df23e801efe2bf127474e9ee86c59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e41e2a8054c3e7c40e0a8a03ae073484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3930ea2266e38594ed2532b4266801485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a332ade252f26ff5a10714aed9ad821486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68d098dff6a67acadc383c81799fa0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82df884dfa0a782634dc243074caad2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1f23b70e8b305c0956640ae6ba2e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbb83f0cdb8b49988498c83f397a61490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07224886ba14c74aa7f2411c9a6afd0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0044cc7a9a1132d1b8c002f6767b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe92ffe8f134dd5ee2c81f1c83cb9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfab69564169104764607cbb30fcd7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30e7246e231eca1bfe5a3363470960495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef61cd6eac0021c56c6a63040d257d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc88c6566496f8f31ecee0ce6a50e09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fd06fac0643ce9d00e7aa418cc06b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af35a37f67443755979b58db9ab4b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb22ffc981b8feac31f826a29033cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f991f514d8686ef529538628889ba44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fd43dcd5482ce70c0d2830c534a03502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c1c75265cb78177874d3319e5cf5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398cca76b5cea8c148544b91c68367d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eac2a90da3bd860ccdfd94764149b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867071507bcb5b96cda2fff3f82bb891506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de58fb33f19fd567ad87a87e936bad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71320ad16caa5062946bbb88fafda9a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78feed17007140dc2dd546a171ef2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0285c7c7f5c2375e7a425908f94c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae39de344d669b42a37be4bd934030f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111824cd13e13ecfe7b93d896f2d9f09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fa0767642b51a291fa814500f21b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b934c4147c1fd09be7cffc44042f588514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c094316d000674954f163dcc41769515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dda8c417e3b08f89f331e60417027516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaceea5d1a1cf5f71197cf662ffc3d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1b3067b6d65232b3f00f7545c37ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c1a661d43020a18a13f45848d74f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde8d7f1e952ac5a405984e4e2c02b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8e8fc945ac19c108541d566452530521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26754099f9ca433b437f063eaf6e8d89522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8625f9a2fbf7a2088298bd97684994523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123ff1748cfb23c0b5c4890f5ec9e9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b2a60152898d8f24e2ee778f6f9fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55faed77be8dc14c477331d5ec5768526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea376f340815c33d7122e06626c6bdb0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc76bd75961d42c043f7fe3c58732ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7aec8b5bbfd2b049b2269bfaa0832529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70566b4c000d3559c861ba78cc7e1e57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1973689cf9f82f4a7bd0e14de5e1f7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c69996c4330fe0e0870a9589a2426532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811799c3b8cd4e1553b5487023555fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbca3f18232fc807ab9a0f7333582d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8e70a753330139b2338eb6c66536c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5043b3b1a5a3cdd45a927bbea5aecb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7f16c9f6c945fdced66eea848888b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd47c1a1170dd5c5f782a93e7bba076538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5e1b35cb600a57448be451d562962539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219d590f111345dbc0bb91011225127540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177882d58d1cd56e8365fe51baac7c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230aae681dc1b452b74d9e31aa32c84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520659753a8a80387c54a968cc256c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782edb99df8fe14ac584560ff6035c87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6d8b12a14bde5838b56a192730c00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8f149ba55878948c0c0170afdfc2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea0bda788ff1d1aadf7327a5a9090a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb6f21365ca4dc31171ae2ea325e99548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64639c6eff39e78cb3b68d5c32fcbcca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f706a767672cedd4c52231027efa25550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef9f0c4cfa417f1a0b72c8e70fdcb4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a00eaed39ea258d234b3ea610da62552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf539ffa211f85fc0875a393b64ed09553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b41285ddcd7d91967ba5f401140dcf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e08922593e05e45f5b421b6beea6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba467f25b22af3941e107ece4ff35e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c0d7d77511e6b618341d91d535232557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591cca537fdae7b66058c87968e92bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a87ca9d96dadebb9ffb4b4ecdcc2d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11be7fb7cce28861ad5907b174a02d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9694804f263dc42660d190e54b705561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e257b364bba772d8187f37f92c49d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc5ab37a62f7b2a6fdd51eb3c6129b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bee843b3e1980734639e9f1732970564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3d785f1618d9affcbea43dfe4bcea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf570cf7dc0d93fc599dd82adc5f0b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb34cfb7e15fa5057610445e5e6b328567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8f88e6e305466893b7a370f095fd0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715fd8b8594ee18ea66046e09ddd2c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17c92b7b56a5cc7ee0bb90946b5736570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf25e6819899e720838e5a179cfadf9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb785e4bbdeff24985f4e80859d846aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81cefc2747fbad0496c3b37552d36c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80931b440566ae8a6793e5d90877f744574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31207a7b97745246741d84c762b8c900575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9e66106fca48088da76e5aabd0d62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46d61188365aab1f3aad245ef37afa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242cdcb51684185c3e935f42d8d0638578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a25b8cd7e6e0141bd089acd49d4ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89db45716038ade7096f826b5139643580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445551df2817474b18e55fea197017d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcdf26a97a7a0a66403f805494fd1f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ae7ada7d545225d1c162ffdd59c4c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0743a2623e3741bc4be5a656261e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acceddb339e128bfb8e16802a9ac167585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64ed828a96517d8feb06fc91026bec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb994b4c6fc46cae7c1cb6f96cb15de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9facf170489affd8698756c662ea4c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8ab5dc513743fb0e502a9023abac3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b3db2a9be472ca902c4e9a91f2309590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2faf9f2ba0c7187c775a5b8b8142f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72e54d4116984c0c8be5196bed30a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8d25894c6e23393c98710d72fe9f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282f5a561b2df10c0285cd3edc2ae46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f745b51317c97d16aef4072342453595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f585cf6c82e333e5354f409c60977596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297d471b2553ce243de4788685422d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04747eb10aabf3a7c8d9ba7bc2322afa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c57e56218aa2c447d92d334c3bea36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb443a1a6dcf0404333acb735d34846600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19404b2f6f5588d93b26546ea7f4d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2607b28fb210522f83a4aba9a2b4c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ef87f7327e1926123c3d98b3ea5a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bff2f0604c40d84cdd37bd970506d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca03a26c9312e1beae2f80980e6290e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec515a22b9c8a7cb4e35d37cebae710606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c7c16c24984a62116f86068112dae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9252482a36af6b2779ce1285e23397608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c93a303ffb04e3ca31018d504b6df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e2e68b3b4489a376d9bf831f4f3a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c841cfc66715aeafc554542091ced3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb612a387ff9be91e25b37ff3839d5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242b977a023320f71bb54245d3471d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a184caf13c5573d52988a26b5c63d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa25c95e8d93cbaf3a9e5a65cc5764615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e6dfaa566429e93455163e4eda665616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227f4d9dd304971d70efc39f1d1f02f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30bd2fdfff8ff1a615f79a231a608c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d48e27ac012c53c4bf4e11cf2b4851619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c386b6ea4ff53cdca7fc3181d757c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc4fa7606b75242a441267b7ac835b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37745c7a3c7bf211bde73cb14c9a10f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6180a90d23e3044805dee75f9155c6e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bf25f91b67a3f8819633e16c804bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da836cb6f5d9bd009ff2b3aa7e8c3665625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687209809a03d3ed07dde502b40edc7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6d8ca638b7e77a234bbd5fb2684ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bf8228bda78412fb3f2eb24a14bcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f350317b136a23f02ea10cfa74e662629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90587b87be061d7cb1e2b62203bda030630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8953d65d76b1eaaf6ebeca8ea7790631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7e9a9794a6fd1a2827440086b6c01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffe0612beb3e6dab68e54db4c3340e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35872be0296aa995656e350c509f8a87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e3a6b250031c3f47148ca6489d7e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2d6f446d5c24a4c1f9129349a3602636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79701cf56faaecca59cc6724644ca8a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c04d2caf7c10a8a2c5b869b4a6e311638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa4576e3ac13f83e95f25ccb699048639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff25a1ede8fda2e84e9da0865784b0b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c8996f3982c04198b527a8214d61b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a526a3bfb02c8096f8d3308ff2f95642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1b3603a58e9caaff8cd6d7688b493643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cbcbc7d10914d4f93e03135f19938644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cca772a0b5b1d8c8b54db4a3f9c70645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c73ccf59ac9d86de45905b38e5fcde646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ecec1eb21032a5b91977e3252853f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaad5ff65e075a0a11fe7f0f33749e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28810c645c4fa54f83d272f957cf11a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dcc1befb52109f4db5eb8e0139f4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391bec5f164451379af4100e29084ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed8c95d2180ae22f7bbc175e84daf5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f39af4dea0e6b8aa6b56656b967bb6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732ee42316ba0c1b03ad7d7b145cc79654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039d7c2feacfe5d4cec6c818c136240655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a25a50d7fb53b8662434546b38122e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0fe22c19a4d2dcea52345f37f0fca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7752e30517012ffc89683aa20af0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97bdbf28181a3142a343618c0c7725659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886438eb4b0165e879e8d07f8cecce43660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c69fdfeb6c4c7f98d8b4ae460345d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ba91635232cb79c9b4d8d3cb3bd8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636569327eda66ae1dac4ec9c1e3a48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc76e2d2a15f39e7d4b4e3f40d1af8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178db308f60751d8b1e2eb45d2036b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c6005035a8685f397ca1ccd03ec83666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90796e58c81c94e76067826e850eaa4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de331c49d492637f2b64ed9cd32f07df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30db203da5c27e6360a71e188ac2e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16855f52976bdfee9a8671285c944c50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca184045a71812548256770cce95ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74ca9dd05b3b760abec1d46ce02747672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f36f2b1dc07585aa5c9cbb44aae678673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caf8c051bab7496fe19f6354226a83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c195b7e8dfa5a8f046a1dd054eb1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e23ac3a447e236e8aa7266b412f3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dc59d52ee3dd21f3b3613537e5fe2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16addc968a02b96294b82b53258d513678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b523fd952ce8c0b315ea16719a1be5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fba70bf1e91584a99047f66c654fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a527e147b112837586f7d2d87082c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a864038ea71f782dc5e4036c18d67d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bcc6e30a418f8c22bea1609fb43af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ad1b3dcc17b2381e53f1fcd3b568f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfab63e2b5214766998166e9afc29c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8240035401bc786d4f589f696586fc8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109057580920b701006297177550f48f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317e9da22cf691c9700a0bf8d704ffb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa10ce26c0a178f2aeb4ed9d58ddca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d3c8fd5477e3de0bc15ef52ffbc03690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaf5e2baf833780894e9dc7a420ca9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae3a5725eae840b016f22336b38edb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d329f59c63952e967d68a3f1ffd310693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1886a2321b8f2d74802dce7e9e9b75694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df65445376f54233f1b051dde8399b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd09b52aeac99456cb08258f057ca14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6177b4c729c2ef85e864a5036c5330697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15227f846c04af9be7d96cd6291d1422698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f30718bf3243afb58bb9e7fcf026e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06437387dd56fae298405d005558d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c903d0722de29823aafb2dd466051ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bcc070bebdf22a135556cc1ec446f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc0b7a588a6b9346a93a3e06677eed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd05c1cd786de304454f49d2405ec3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a25887cc9bfecfc367740516a96f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d534a4b20b844986848f3d665c375706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586043098f2b16d8a37f3544a306e656707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6b2360738c3ced3f02fd3f10823cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b6e550be965af8d819dd0dafa346f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60722d04b6d9bc47d00a12fec09ccd58710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f36a218e87bee7dd117f1fb883b22e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba77f28c91149bfa246287dc5d6112712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9e45378429cb14a20482fa31dee67713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c44efd8ec314bb0fa7a65bd695d12714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15810e37c4a2827169b5eef3bbb95d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b1b6d76ad3ce9a39b3f9c00404d65716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63428a41bcccccd73666486aab3c2477717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf364f43714b676708e6114014df18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725c38f176a6b66a6c59e4b9a8fc239719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939fdcf9ed3736e8a440d7e6b1908c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfc25f95b0c1b0f293f41dd41b0dfe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929d9eccee00b34cfab12e96b89fc7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3466b6b0e806865caf2c00d4528e86e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef05e8205f6920b9a5a9468ac6c13a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ae8fbd17489bcf9ccab0c8830e803725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d9f6d7985f3e563c1be0756949883726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f249d1150d7e41c58abff943488b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795a8aa6d67e00cb682733a508a67d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e51c414aa9f4a4931e71473a85249f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8b1cfddd01d4e960edbf7b7f3f00d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa570b940fcf1b818445baa1233f61c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d0f27a91f3a5968f1655e84cd93ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae37064fbb82db75e82ba0ea7e12a8a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db564fc0a51e0cb591dc0cd16e4f303f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608686cc9eeeed15c7ec5b1564ed88b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9caf6a5a3576d991444dab7ca39267736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b01bd509fc51fc04486d246b1c2a64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926466de988b670eceeaa87318a5b11738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaae1f019977c3347771a39a43389c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a76b3c53fdc41a0c37d0768ea77e4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d7977e04abe4839ff4725a1ce2405741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333828a6c5f951da1b791ba97321bba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f0339d804bed4e946362b5c0d98d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4dede40fb08e4d28caf96ebb9e09d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0e04f4ce77f419eb4cfde78318f84745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468eb2947a07463aca708aa1aba8ea7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081ccb1bfcb2f63da2326ddeb091ab7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5bab5ece761b9323ad87ef8f104f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15d3df1f843c722eae8d7113e3aecb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97da402438540444f1ca17dee505ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f4005faa09328ba6ee1cc9f84d1f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229750598ca12c5239c758680e1465ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e31eda835e595cad787fd6fc5b8bd8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea18aa38bce6bb2ae694e82fbab304a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a0ae36788ff5fb2596e0733cfccd9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769de687287c9beea8e9bd51b07a051756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c1573618526a6d75961d9989ec99f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2d4543911abaa64f93c49f6ecc0cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979e4491d5b23ce03c00f19c2907a88759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd17af85826c8ad121b4cd3a1e19ee760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94f2b3a692850c1568be5e813c9bd1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a23d91e755a952fa23fc046d2852a4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614b33ccf5a914c5a1b9951d14e7ec3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319e6402c13294c0be6dcd311531870764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b87c64aa444e68088be0c71d73be76765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44066cfbbcfca8a7b36b8404104f6851766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab3be630c977b40f17cf11d24f374a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>