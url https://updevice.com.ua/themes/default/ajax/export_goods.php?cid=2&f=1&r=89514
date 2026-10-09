--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2663142be090e21a018b64598025f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25680f7bbf5b52417fdfc6a2f305a24f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e75a633572f6484e9fa78ffe1fe933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc7ee836dd3fd1a5fe7d4315c60d7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6e940f77e51ce0f98254efd83e0e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa71e859d48a332c23e1b7e39cc5b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58d1a636d8431ff0ee43fd0b5286a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000c7685d21e72bfc4e7ccf337446888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483ea96699af44afd06e854dd5e49e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7b92361e3dd2bf7a26eb05763107010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de2781d71f8023d87271de320ec73411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9731568a6563d4039375cfbb112e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb71fb80ab31cd2acfaa9dde943c7c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1299e9bb1b4e0c86ea2844cb0b865d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49333558d20c635ab1f1f9fb37f45da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32779e188c4e2bec3d3861b6e4516fa116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824b9a923140056f64506e367425f5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19fc53abed92d736527a9b5bf036ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1a6c7aa98dca54df0689e66c0dce019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e575ac0f405811d4c92752f803a871820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78dd85a9998d3b196290c3a234473b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab984f4a293b220bae2e408453a34fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5049b355c145022d6a509456a878523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f097b0eba6028b643892b1627d20eb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da3a351d98066d277df510a0727fb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295343ff7961689401b7cd9bc18ccd826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481492436ddf0cac5b196c65493f9c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106e835b163588f147d2254d588839028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee52112ed11cf4606ffb1548d12d6b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430beb0f8003d5138571963c5b9122630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c5822cf8885cd17631be241478f8231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b9cfc4a4889d3acd87883f9ea89dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64f81633d2ebcc20c7044322566dcc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c8132adffdcdb4a3dbf3d9915632734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d876bdf532d091e23534b28923a2c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4167397e06a598afa6bc518a2718a8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bd23983b1da242adfaf859917171837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afb35db6e79d2c210ed18a9ed9572538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61163ad982c5f13b4e66bcbd8e56d5ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae536021a7553a7b6b8ab9b40e29c9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5277c76cf2c21bdb88f6689986769941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e34cbaeccb78c0058b29fb9461b1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329c8f9430c2c6899997ed07810910843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3480bdb91cace3c10051e206710947944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0eddddda0cce225cb73c97a50ebbc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b4e0aa6d36e1db523af1a4911bcaf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5a80c6e6d3ffd466386a5b9eaacdd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21871e09abd0fc389872dd25db5cbd3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b95f745791ac1a6c1dcaacd75fae349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc13dfc7a9939e7d8364691b3e99fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d886cdb35cc9e5327a68a8d6082ff151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651ae98f7eeab68430c5d51e9546d6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2862f75137bfa8fb8cb0df691fa8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c02aa949b4f2245b463044dfb9673c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2693ffbac0a6e14f3f44c8e5189bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778abbbf52cd39798b3913f75ee5a6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5a0186277fa3d6b8da2cf00f867a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac266f2e87fa8850028fef215674d02e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d8ce64d61e1ff7d2273fd1f22f40c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebac93fd10e1017baba29a2aedd24c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7216dc91cd782beff0cdb3f79373261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6453751b151b97aafc77d7229855762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561866728464d1aded3c733763955c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2d937fb1ec83c32f977cbd16f3c3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6265fd1b411cc911f7ec4d9b1486765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a320e35a1b081304775d1cb91de7ad866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ff59270412c003c94a536b33cc99767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc190d754ae6596156bf10e3f3b029dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024614963bd64dd4871b6d499616c7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c94c6f396dd20392bf655a1b4919e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d576f220e9976db4d6a0aabf6e657a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a305ca91c4f53124c5c07848860747572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55402a1870a2aa02175c0dca266ae1f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a5e34b68681ac1b3482fecd7673de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01cd5a6150f0b44f0205b4e9a6fccd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e6e02e1e3dd27f5cb0e24e75fa79f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5f4d49be25f7b26db60860f24905177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cd2e758a3de5910fdac5291db901778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226da7bd2ab6d7522b9a904d1290d6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54ebe9090a09a565d8d0f6d743931680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b53e49d987601cbb90542ca2b1e0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066090eac467548f7a0a35f42f5d895f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5e681f8e101e5f23415af2d3cd1cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcac1f5d4d2395769487ee0deedaa184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841f0143a556732cc19d9db7596f9cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031eca5d9b28d7c620d148dfacc566786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ec78c1433ad0004700ad552965af087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ec5a003a39fa3e359f9949946207488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c15de74a45c251f446b661d6c1451989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec36e519d9f8f1a3404100a1cfaacb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b250c9d65d4323ff5417e81fd242e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44a83501547e6d10d9f016338c3ac892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c179a6652082f4f9f01474dd4c74693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3ace04661735f1c66bce25c8675d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407b1bff3d8ec6810edd5ca213f28f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25241dcdb1d8b146db1b71976dbefc5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bba7e314bdde5fc36ad827ce99384297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4346a88680b4374628417c0fee55e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf00600737f80d1d405f2538720637399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ee8aa8b2da6897f02f4b559b2c649100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf9146e25695aac8cd0a5704291f9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c001b37163c022b8a190f49311a59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172a2e122a6f24b5989d2c73241f212103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eb7c3ae22ab6fabe9337f2e2acba5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35842e48b1b4372b521b86768f2e15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ab0d96d18d141514455ca175f4d08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ba38f43a116443917c72ea170797b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b332ea8bacb1fedd873622cc1f2c049108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c52acd5db4f558ba350c0988a451ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94279a7835682aa5637fe016237ab9e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816539aeec9005a5bb760faa0507fa2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0878e0d7f2b5314a77df796893f6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51b9974ad7c8cf91ac1a6502314692113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a517689b031c5a166726166708a817c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598d1939460e3861a8768325685c78e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0c664a6e4fd22d278f4268cda6b35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d7531d8168b41340e5aa4e7820a8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd625aba90d31509d1fc4ce664238bc4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c9109b8045c7cd3c704dd6078f3b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02b02b04fd732d03f2e7685d7cc1f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2918d7c9aaf35937f5455e83dc4e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159de6927e847c426dfc143374335280122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777b132e6196283c572e967d7cd2216123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685f28b896b30b06879cf1fbe983993124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae95bdfe7875ef0a1fb227d717949f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2db0c8edf4a2551610e4384cf8c985126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625d2caf481cee53d04327fe1503a4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634d9ae651a2bda27a5d1be8bcfca6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cfaaedb945cd7dc361b08fdd77126129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420627d06b33226522bce4eb0eaad39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850352515f335910abec66f398d2732131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37c50022767c5408742603a20a204f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115148ad89ec8bb85ba6923df90657d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f967802950092e5b8ec76665af504c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6590a53e21a4741fb2f7462c5faf8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a82ac73b9a6ab140e91eddfca05f85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18ade35a85742807a6b826ff7f4cbe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500673252d2fc0d3e26083fa440a1b22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a38e78fba92dfc6217953b0b947e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c230c9ec0ab296b5f55dba18c4fa3c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640a3bcf2ff28af2079e8a8312fbf65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37f35b41a5be81abea25bf902002c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6fe2420bdec97e4d9e9b0cbf917dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3831abeefd23f4151a237310eaac5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6aca135500e4de523385fd8b7768a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afd91cb77ebbeaeb33f46bd18c89a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0067af35ef2e06c1187f53e0077d267147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7970fc53e9dc74140b1fcca66f6438148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b3ce409d6d4315788ae473d5dd6c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1ebd1a4a14b5ac07403cd5f52574e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17212e591316d6972e8e0a4ce7782cde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fe175411ffd9890e7765088c64a69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417183d123c989d2c9fcbe5ef85eb93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6c2beeca114aed9747a1f619f1a12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be734c1a65d626bf95da7dcbbf56ad7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f69f093215a4bb805e4f9b1d25598156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d09f05a586b269558036ee9a16f351157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95065f454cbea7225a0c9b9f3e6d3992158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438b40c2a1892152686eaea2fd3be13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73614010c06f52797fa4e41cdc661306160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36817042e6986608ffe879bb6dd97211161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c95d4282f902c832ac501bf726dff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e1458508cd8d981db827708c229e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f3d97d09c2be442d656eb8f513997164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4b26de28eb5e4e760624a5a283a64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccb282df9fe1a40ac25da139583e9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f5f2786fe5c614b52c042036b6edd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a55c48f03df4087044055b5162d0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc5fcd47c7b5792be52f62a945f482169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee103733f30f6d18422e55142b87a39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612b60c9c8913ba55649b7903714b1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b21b423a80ae85a9fb67ec47865f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9249682b9cfec90bc9656849b24686173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ba39c31c3ce30bea2a0480072c05a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d949b9be0ee20c0054d3966bd7b3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aec725e3e57111f44f1759058cdb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db46134ccbfc200d27f5af0121ba092177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280966f0add012b4f81ddf7e27dbd379178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf758368440c0f14e3c77d095acec884179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fc7c6978a6b519c40656dc4282dd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72dd12bffc9abf107587c05f03afd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f23c1c86b8a1cbd5977d80011c3f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a62039716f016b2d8b9044b182373183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc54fd79eb7c1b7393f3c3fd58b23f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caa3389fc6b72ae8241e7ebc262fae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950fece04f430332efe33bde0c29c25186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e734533802111090335815ab2ee26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49271dcdb04af1b0e30f6c6af10c1d2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d63a3ac08bf054eedaaa73c578083c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031c8e1a956d69e23ce85f92dadcc7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa9510cc2092e578b7d96ddbc44713191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cdc1b727b83207ef7f49152aae7e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5fdc46885f723116bfc4e746a3f91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5585e243b945429ed0b5efd3f726e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d374621228e60ed6183bae676bf9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c2402d8b57b7524d039588d03057c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d12260994971cb6f71655beda17a6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2b8d412f05483294cb9c35cf0440f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126e430064efd6d48b64b56a5e720a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3e046b3891dd64365d2a2ae7a48e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11e45b70c74bed045ecdb1a6e75af7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12fb5ebe93892a273b50c322ffbd46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120e10402df384c49b02bc6d84a421c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029c96f1ce5192991c09ac9c84f5630204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167675b4208ec58681a244bfd22df97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3192888331593790eca1a65c76295d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de2b5b1af5724497bc6e45113235bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd35f90c7e3c9fd296af2cef9c1e096208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd291d131941a99049c107e020dcef3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af323c05764d38efd41c0a15387cf24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d462a43693b55cd7328fe713c8d37f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf3d956482cd255a2fdc659a2ed112212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912aaf442e89ea41e27b7e5c8789a50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecd190cd14e30c00e5f22a0c7a98f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe03bd1134c07a5398ab96b9853c91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dae1ecea81e89047b1f080a63ef2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff736b0832c5ad35423f9b7a34ee066217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176905802c2c51a4c9b731af99ad3daa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f87eb8095feee4f9c9dad17fdb652219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e878eef36d70aab08e6cbdc0ccfd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993384610b6ed21b749c77302052eba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a099adc9cd126659f3a49f9464583222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ded591aca4cd5b1d510c2f6553192d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5ffaebc80f6d184c640b0a0b60a4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3958de6e69e67c681d84909b8bfd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724de1777eb6213e1363562f920afa9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6a227d4db9cfa0f5dbc02bb511018227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a4e3898191f29cd0957bd0a7f5982228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814ea48e00d9324311d3f209d16f8da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7a3aaa47d1cbf35bb5abf360d3965230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f7ee165c816bb725328ae6a4dc709231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c453966b83f7620bce2a6a336574ff6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14054ced7220951d2b62d3bfa8367b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52a52a56696286cefd31d392fb67a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895e47197eb852ecfaf0219ccf278ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0aa7ea264035553d89af60f9615c9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75609b8a611968f62c2f30cb71517e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814becbae69b88c58085a4d153a9af82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e556fe53bc86f13fe675f1acc454581239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d761a02110766c8511bdf5a3dcf003240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179211a99b65b7e6250278b76f79fe70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd10a6144843af262f328353f1e9a9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97882b4ec5f709ec830412a01a0bbcc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb1ed822d4f206c0abc9c1d1d601b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380dac79adb2ac57026dbe04a2eb8fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cb8bb5b3baf5a8a814968fa79838b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3375b678a5b148ab08a69d3500db54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba32cea0ae33f662af567493c3fd034248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015ebb94da6cae3aa79100681160f35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342dcae6b43aae751ce26929323d798250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40e4be4bfd26b1b772d3534992b8f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdf4f1078c686af01524bb41bec249252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d098461a644b29e2003a9fb78b9c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101669d9947896f501b5c6c6686c6dd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeccb23c0ec0e46a841edf27b04a86d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53c7d3b3b471c8cf3380507da82d71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00b6bbf34d7fe4a64c4d2f76e51668257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4647ce4dc7c7b187619d6d2b4729e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43935210198e824e59af30dda8871c2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8ae6f6201076be1a0ddd609936031260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed331e2fe831a463977659d46dc5e04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76b73b95466c82cc2978c432680093262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16836e6cc58bc13c0c4f2e2a61a28e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9172ef7b80b1906de5591173219be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8922bd89f7714caca51b3713dc26d62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8143e5b9fe54ef0774738fd313311266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af219881bef4eba6390544f2b7824653267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a09ff8cf9993701953526a7602659268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecea6cfac6fef33db20671b0a1455ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb50af74aeca625ec2a80bf01e2f03a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dd6337419520b30d601936af236bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d8d41f2703efd76f66ce2b4960219272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b0cada277d8eebeeca8cdf67320b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df25f46d7aacc36d5f138bdd3bcc3a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9dcb1bf01f893d24a4f0d642645bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c278dd9aed71164997a1a9e7d9a32e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba5ec092b94ff4b1ea3c6894c26fef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c572226d9c9c56650eccc5f174ee7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2016a01d8a0db43845c1385aa86c79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caefcbc3442a6516e6c0e1f01e5fbdf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e7b97c99b5a14712c5b82f1ba3f10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafe9ee38bb554636d7cf690e76c40f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69ccc390e09703c92046387d7f3472283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b371ddabf43c061fe56235a54c5c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165718117dd32a93e4a0c03c540370f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4de614a6df30853cda4b9fecee1b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92a58447af7ad11e5c2479e9f4d773287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471adb31c7b44e97fc3600b64529ef14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296112e832063a4c372cdaa73031cd6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b97ce0321ef6c894eae01b48b11e3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49067d2508d89fed579d9f66691875291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc7ed8ded445b8fc7a131987b6609b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804698443a352cb3a36349a168d71e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8c292c9b7604acc03cbb99825b249294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad13f42958ca22e1ee7ca80b2b4326295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055f1b392c0e1bf2a1ceb6ec26c3db3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf49a336a30659c0f73f0e2f354841297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7fcb123dea3451000cafc03e1c554298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcf37127114fa1b4eb01d0139af152299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da3e05fec5b6e88ab18ecdf3cff2a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92391c390bf5706295546de86fb818301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6587be727546b11b8387a8dc26f317302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2249318e9a93c9330728a0e254a7db7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0e359a727858239e59ffe965962ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57a1969f93026cb6f9082947cf42b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52257c56e32950ca917a7c5a0dd07bc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24367a9fd8b27834ad70079066c716307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06d6a8b7dbb359592d94ac6ecada67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302edb90e5dc87d93cbb25d17ebd1f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e19402fb6d1f5c8e53fa1fe91f902310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab3660b38171e0c508ff59be1cddb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b53ae3da7b82e2915a1cbc751cd4af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afecc17c7eaca027dbffce13a1071e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e944ae79d0faf51ed0234bb0e3c6cae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2112940862ab5ded44c5d1a0e94426b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc64f9b47bc22d094ca8e73e96855a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a5744c13d8e4fa788f24de3a90b1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0709feae91b8c27e5c3e2b3cea8da0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba1f42843698e6fca47d843831bc33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0c10b43b1cc0091550dcfeebfd612320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741218293bd7f9290363d729eea1038321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f50a32dee1d76c9be1b1ec6366b52f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa74610417c238ecd13bd99fdb92dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd08f855b5c9ecec3bae6957f4f9c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2595a84136964817a9b765d1477b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae7afc80a028305793a15ccff4c295326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2c7b121d5664ce4b132a3c106a358327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf031247983f038c7ab09345c8c970328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b76954f9b7d1b02740926d8827857329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618627f408a53fb00c8e6dcfc63599c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679879e38ade19a7e1d913c2420b3b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03341a782b204b3c449f7a36deb6d9e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56755f93fc08d191ebdd2971fc143d16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae04db2780acf13959f0463d1426a3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422738a41d5ee236c6ddd1d45d341d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ed8014ebb648191ba8540cce54630336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fa88264f84f729048abd7e5ac4bf1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc14554665ec8922eb3634515c0c1a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaad5de041a09b4a0639ab6b8f47399339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5a00d2618c088d9cb4aadcce49ed5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf99930464afd9abb3213f4538c853e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c65fe6582304427bc356f527c0430342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e8e5df386d80dcf6c9bff92a88cb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc96fe6ae2a7ec00c47a72e19fd2a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150d841c63766dc9878f566d404d017345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc4ae8f72d6c7c1aba7d233953b6a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6229bd5dd7e1c711ae496b601fcae5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bba1a4e02aed7eec6539b227214284348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816e4d356795bd25ac0f2a9944084c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106df940b0be65979eaa632c954fcc3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450b28287d9f14a9efe0a7f754cd17e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4719ce523eaa520e0473682ac192b94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f627ec09a82659fb0e35e1b9eeff4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053007dbcd8b7f3f1e83523818abd38f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493f9b91db75c43a2fe466fa4d5b66a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7776ae120b23c76480a6461e84b795356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b860535b6d561901d45e6f0c4b12107357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec753bd5b274b531c7a3ef0ed0e787358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c45effe6441051dd01cccec2aa1fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc365604eae5c9db0cd09c7c80373ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d94d929f42a266739da961bf96a1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c575a2349e8819afa2e5c9cb3b5e5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905bac55f2687345a13978d140c3433363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb21df5a3084908a2fca1a511ae7fc8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd217d17b6c44ab17839449b59dec2bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a396f1c5ee588a714d2edcc75cb19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320c9686def571fdcb2f01a4a2dec43367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556a307785600207501f3282b223a3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5a7c8d138200c17a01c8ca5a69deb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf238f364d1e325e79dc61300aef38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b36398de56571617762c288b6e74bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6871fc76cac5b1bcb30ac917119642372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c169c8f271e74f9e8e18702cf1f5086373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764464eaf1fbcd6bddf217d1db7c6621374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8916636972a1334da4cda6ff7aede375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d63c00ee7225a0d1a23f4e41b8f5e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44776fb2a902fcdba29c5dd28d1e08377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6621384d1ad8761bf587dcd4debd9fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aea83cf7feb5d8b4b5b10fcb0a9f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74b32838ec06ec2c1b0feb7c59081b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef2c6c3e28a2ade57ff88bcbf10873381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026420e4138df2e85afc7bb580cdeed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db92ac1a88e8d57451ab1f6c2bf1eba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a690f08fb158a067be9801f4220d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d84dca175f74ed46ba4c26fbde0e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d2c005bad9fa302af0c457587e527386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83441bc78abc81fa5706323239ea061387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2c84834737cf76008aa6d0a5bde7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84c6d6e7db5e7c935a5efba8082fd9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06456c504f84f41bef9dc386a6af011a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae109bf3a52d7bb5afb835f5bf7ebe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fa887bfe80b167cf20bd3e585bd57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5987a127ffa367e15eead22693af157393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e11496f4954f799c916f8b4de669cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9f31861fe7efacbdb37db01c637c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb65dc03a3ea4d6c459dde8d07665fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c6510e54faa5dd174b101dcfc40cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2f634cd8ca9d5f70c4ecda222a8f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b96053cb1789687c17bf09017af68b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a879171c4dac4852aef78d4ce2381400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae4bf070cfd0dbb7677dc1a51d352e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717b9090687fc0903c329b735fd5691402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352347c94850da659b6c554ab154306403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cb28e94f35b9450cfd9922d48d4e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677c1887a120ae88e410cd7ed95e9a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6c232c6ca078ad8dc8bc375c19136406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71680a4a62be36e514bf2cf138db5f78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1b4101b074e1ece931922add5adc3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7102b4ffae9e60c487f8334127cb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8a976388bb591ff3353ac5f4c7844410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b1b002f392dec6516b919650657b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d720f82b24688effd80715549e1352412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a85ea8af1a1fbf85224beb092fd41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0605c43999132b62ad74a2b2dabd99414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61e48bc490da1ce9ee756abb117163415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c02a1a61dd3d947969691e8e37b13b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281c965a58bf664c11884755e6620a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86b2941988381d364e924e2af991a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545930d7abee587571bb1b3b675279a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01469fcb373d1fa01325b9fb4b362ee4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d8946ddb9cd09f42628e614d5a93a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a02c0177a72eed6f0f540fb793a13422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e7f2e0cbaeb3b3702b633c6acea08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e4c80c446edb8eb4beec0456e86f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ae4ba68e1d2f673eceb2ad1970550425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df64e2ad0d3bbbf2f0676ebe8765199426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d6ed82f5959257bb68a48e9a60cc1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659b0f3da5ab84c3f8c1c5c546787cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c27a01a1ea828376fd8b33e7eea64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c5c1c00f02c98e4fbe3b170fded3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c889f2bd412cb7fb2baccd271d635d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ed1fd5ca4c0b5e31562a9fda84946432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e8f51c7b3abb88f21bf02c0f10016433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c14912948def50fea2cd784177ee9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01161e73cfdc2d576ba3f17435e952e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f52032cb87e9c3899b0a5c31b15112436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bc8bef455729d305c3956f562cf9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d615db33446769822b6970e719977438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2140024ff19272045f304845a82ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76613113a912948b4c0e5cee05ced376440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dfe614ba40d5c8504e92cd561cd53441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d8e91a6a97d27a2ccf674ceacc442442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242074779a8786e6d3a704c0f2462c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b609f7c0eed7685dd1c1fa75e44219444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afc4f36f5afa8b6d3263901d365ddf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9666f720dd21d867460df0a8f88db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cdaf86b8efb50e189f78ca4f8981d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618f4bd1f475e5d13cb125acc7abe2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b30945d73546d55a5ac9381d5dc110449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35323e5ea322f1e924d7e11191817bb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39aab361af95e1a64b691d691c5bdf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d1adbef9fb9349277456ef73c6024452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdb6bafe3b28347f39fdab78fedd36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331dd21e298d32280ba32e99b8a97ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc754c446f50a10854499859c35264b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575bb8408035c63e26dfd6556dd0886456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aa0eace68746a86ccd18c65158852457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a8e29392a76a3066d8b6903431dbf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb1d9de0080a4fba9f034e28d6aa11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e5cc316f1eebf316146379615ea73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62690ed8e7e6bef725ddf255b19a6d45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26ffdb4ed11ac6ea3bd080710f541a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba1151e1e10b51c87d6793aed02105463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7af5a812cf870d27e03c4981761f49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afaaff7756b387ba1b11a59adb1506465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf04348fc8d864c4da6f8699b87df04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861704b9cb630deaaf48ab91f687870467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465ae199cdb4d1ad4c69509d0e25d71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a568d0f8a045a97b9ead858747cb26e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c077ce1b5b04cf5efc2d0fe4f6a353470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddec4c64130d9c4e5c784586fb84d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefb72956b4b41c344f52bde324a40f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731e14fc2dd986ac76e23f4d4573878473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dac76617fe1407dcea5040712b781474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d2f30b257da751573ad4065e8ec2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21515766455a8c025af86809c2532c4b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3a64aa9fcb3ca1abceb8b0aa3f8f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd208278d0ead9f682e9c44ca4d51a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c2a616d6510524deddaaf2326735a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5035103a3ddac3402fe44060594f3a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f748c1d845f242c1c07ab9b407c2bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bef2ec3cca004a37c8b93b9a8d6940482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba239323a5ad731977b3687449dd499483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3844e41ea8f025e174700e24bf5a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be61d824f6895f33546b22822a461b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eef2acd0958003f411ba140f5710ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986b9a7a0df0a9675dfe7cee799278a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45906ef92739a8ab2bf617a7e1dda6f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe4e60e0587cafc1dedc6a08683c4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d017e58cc1b1b607365744a96b72e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f2e9e877af86f1998c16789d3f585491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796380c72badc7eb15234c6a37fc496492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb040c34d846939e59aa67ce7d2b313d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11e0ee8d2c8e5c06927c3c65bed07f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c6d58790e313814ea0c53bec8582b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2630395a8379a50587e081ac3c430b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244262f450546bd04461bd2295c3a3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d9c4c2279d7794ab32e14516b55b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e227fc50b28bc5ed2515a36f26c404499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae921239f0803332c158e5f192a9cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff32406dc0b535ee4eb2d38eeebc77501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920cbc5da67e0826e7475dd7c6d3d1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66001b354b394ab63abba7eda875748503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214f3a88e1ec220e9bfe122495add60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea81b687f6db112fdfcb965e275eac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31cc238a42e0ff666b034db89cff94506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a4f49f098bfa599938bedb653462f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef079eba24291a36f44b355b6099e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099a7448356558534632d2cfad4e5f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7328c481343c30bf28c8de6fff030d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527dd99fd8b1617bfbf8c93c1c0dd95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78621896fcf55238593d7587e213b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1e336cf8b4c6662573ff00db2610a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506ec69efc509cb60c22ffec93b2b07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d135bfdc8b2532b572cc5886503c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ad810b57dad130cf30cf6ad116a85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f53845fa63c6a39f81e0e69ba780a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064da37956b649b6db6ee2347bdd7f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8f33664b51f98d67dd9f348e70188519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c13c967f85957d465034dab430391520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9065e4d55f9dcdfcf040ae77c42232521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d898d50282f60b657f88632c05627522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab037e75bd30fb4dd6dd3283fcd11620523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cc03df009019e9f45f6209f366159524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91648e169390e3cc9a5faad1251285ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe42e27737e9d24bb7d3c3fcbf1acd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06080b1106f16714876501a310a4bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b54f3213cd736178effe2f14e0820528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ac3bdfc90ae3710fdaf146b2186c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abd37fd1b4f19585e7e455c4dd94cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4632032c1d69178f5c87c92691cabc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9837d4f087c57b55b757a86c36b86e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bce7439f9720e5251051e33073f779533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828d8fb73b1fda029abf8af7fe397f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55968d943bbac4030d201826439396b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b42390d17759e7fe6be5ae192bffd0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b496c75d201016c7115617ded4c7ed1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81950d20623d9e9c37b5f06872ff729a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53cd8e603232ae149b594aaa06e8ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d29b56076db7958831b3843ea84c18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe6d55665a2a64f1787ac550eab5a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5a557618cbc04dc5a7b9ea7d96b2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f42b15da9f6df20203cc72b047e34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1370dd8a84baa7bf5976e6078486154544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bf1d755bdaa513a3b9df730a6aba4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bcecb40a52169333c107f841a3f03546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac6e9528ed4c34749e05a481f506fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c0bba5e59ac691c9a00f074241332548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b13a89ec4034e93a7d9b88ce1edaef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db9e28976c061c834cf3f2b6124afd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e86fe92494581b7b385675015ce2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d5500c4d2e66581635ded17701b1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e9395c8c25c37f9d37cc8fba7a520553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d09546039e31939e7fb5ecb395cf46554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad49cb4450730c763278e496517ae83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b939df7ee6b91492fd10ec7d49c70556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451161e64f5b0188a1d16a500c7ed63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edce94500c2cf40dc7e50600d21121558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1ed2f1492113e4bb17fcdb2eb8d5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657b1993415ec3237ce7ba2f5d3e56b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975b9b621412a643ae5b1c3a7c1cbb5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5fca869df302531e342150698c62a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3aa4523220256151ee7d223d02c668563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8165f648e13b03a7b730862325737e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea81e7c272e4b8e36554b71b33907d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beccdaa40c4969af0485ce69adb08bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1207260dfdfac9201f96c69282545567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275de9d82809cf118fb84f8023d3060568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a3a648fb014fe0d6200825d918b6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe26a553774fbcc5d13a3bc1574121570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b634516f6718b3bb50aa2071ddfb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3a4daa9572bd78482b2dafa07e5cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29893662f74f69559eab36376eab93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbd890d80b69d42b7d87948396cc5f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241ddb61958d493fecbd94d39ed27ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63a5d3aa7956f04d86fca54bcacaed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026c02102ffe162191c9dac9957b42d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3616cb56c0ea94b3cebe52ca214159b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e858b3284fe4761018a56d5e639f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f6e4140154e70f9904deec9ef2643580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f3c412f4dbe95e5ed8f3ef6e75769581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1be005206769810b7939eafde86992582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1237311caa93ce858b0c19095a171ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa5ce075b3d4db9722f1814b64bf96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e68d56a7f8e5818208d318dcc3199585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87eabb21dc1dc565ed3174b7aee20d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebf44fa1d590863cb8df7552b511bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cff47d5a367e409391a4840b688489588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53ec9dcd2f866705258341f48d3ae1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0316616049aa4e4f9447b6720cb3141590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288f25c8bb8e7bc6c64b76567f4805591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea4c1872cfe58dffea05c8519b1385592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb7c12e88314124f22ef0e5a3c7d38593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905ace23b40e1d00b000e49a5fbc6bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0053eb41d64bd3f85d6955f9a452c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1379a72a3fe9680e9851e76ecbf83df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c87f9e28f82589337b9ea1b1daec48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a72688366992e366234b3f95e1a48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94abf8ccb008494f5c6252971040c7c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9884da820d945a2fe80410b3a5239600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd23126a8e71be840e944f4b2034d5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca3be1b0892299379a7048194d98ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b0d26c585f6016ed708f773edfff2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944dfe52ce7a6313593577efebe59ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4cd16d843241662c1e206687cd6f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fd3ff9e7098ea31c1ea3d0b2c1bcf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf5df09b3f81d0a8d23f76152efbd5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e14234ad8fdac6b1300731ad986854608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c457c5ef24e07f6abf2d4bfb8b144f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac689b83108f7f46977aeeb25df24e51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9d1c0630de74f7dcff75343573272611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96233d3a24d49d0f21ef77b0f4fc1c9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892360f76ac3d6a8c53816072a4bb62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6a0685c01f33e496d427e4df7888a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b13ab0a3b96ae2524c7578841a3a4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d21708f537ae2588fcbd92a7555b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132b8f5f10ac731667114f27469f746617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6003c600748501ef003a38753a7030618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c19cb5cf038df3ea081a0811f6ff8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb9bbb9db31366ebeb4e05a3188c76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a6116b90020784b10153d5c399bde621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e6b3efcf8d18baf259b2ae6de47cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaa2bb88aa368c88adb3500ed58dc4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329d677287dcc3201716a946c5a4cf7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4176b67908a1eac36242d780448602b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad955f8dc07383d2162ef1227d1ad7e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c62bf602129d34a3fe7f0eb17921f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9451ecbc430506f52d7a6eec41380628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c705df1e43468ee8e914bd9653df2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f961c20ed675c48c2bbcc51e59473c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b02c2e83ca7b869a6231d700b31599631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbbab2ec0b2753d8c6924a49e89ece632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868e483c06d7fcab9fe5369b6d1edbf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b335fda573f94d55b910d8d317fe817634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524aff912a35dde72a8b8fd763c3336635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d425d3bdaac02832c99cbb8b4bb6217636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6853b3b61ff29959e2acbd42e35fdc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849805d4b1777e1d1a8902652736711638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c384b6615160c52dc060819d08485639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0601e3591bd5d68bb6a89ae2f4d9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a6b550665667e8f9748c609a4be45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b984ee5d9d215afb8e12dc6e396ac5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf788af1bf3bfadb1c78fcdd92387870643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1dd9b828b394e7f8ee8663fb8d3cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942baa2f37621ceeeb9442d1cb2842b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eb32b9d0da69eb697adc0dd39b4f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607bffb1684c2403c2129bae33cf0a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd40457b562175336b56bdbb1cbc41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed76723a8caa0f5a40f783a706f702649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7df5dd604517a90443476c6383feb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e08f542e6a96bb4cd715fc6816e05651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d6496f2dfe66a8be98710f5b289f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e39dbb4dfd4523f76b1f1e4a48319653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbb7faca14463740488475b0b8ccb6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcb1139a32d286221e063bdcbd57a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847e86e8d8630c067c01ee1f2576340656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce753d6373add15638244465ab39b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f510474f8b2d87c8a018b827366349a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92ef8316533676d41d500d130226be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996455943d8747522a6e1a191b55b055660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd20fcf1377979f4d6c3e263c05c656661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831992edb2e58fbea65e02d6772064e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea1046d3a3e8b1853247d464f6c69c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f56ae2637ef38cd11f178ccdc1e292664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3310d4889e2f0a9400360579b7fe4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9f77ccecadfa3c7994fcf1a6f372d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e643dc971230d4e007e29562ddfebd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b3715c4f7958c1daa55a78c74545a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136cb14fdbbc0223268d7c6457dcbc1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129d9aef5781671e40f4858a3c604a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d080e45bcbac77992e56a9c3c20cde6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6f35328e708eb4130c8c990a76e14672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28885667103e6ce262960c8ed4caef94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f6ebf9bd940a8ac542166782dca40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593f0499e3c4b1ac37edadbe877964a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429dc2b7ebe684ef01b8a5fea7cd7f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d715168776e06bd05099b009e187f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c36f18ee72f8d4a0d8372b4b83aef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf784d09d59bab85393e82b22665b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca0f0e7e63499eedafb4f8e6dc8a9a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3426509e266cc0a12a030d6af8930681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d56a223b329bb22aedbd07e2169c73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59461dccdc7dfea6f8c42984c77966f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d3b9d15b64059532b5677d5a581f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d700889a2f20f0392623d0923dcc7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274fcbb55ac2e997df17bc329ccd0e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446bf87ddb4bf9043f3e30f15b15a29687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1009d2372bba6bdea831e84279eec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583a629f632239d150afa1b1d3cb0ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be3dc6138d786bc5c7de754cf198a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc4ba85eaef492c6bda83372703d84691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607654115a15a28fee4902b7c66c3478692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a8e4c47f108031af78149d40666cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24550fa17dc5f5b86e679a8a487a27694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe4ae4a77be764541aae5e506746ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201c87cd491f083355c172414ec2259696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fae932f451f4d3cd3d9a735a0c7c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273e935b7f39c7ad85f46e1b1ff789b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71baf459d8ff592baf7837dc2aa8942699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe40f64aad20fd3a9c4f43c06698646700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac32417e0c5e29ee60cfaa803fb9eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a083e4dc1d4fba2fc42a1605b30dff4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bdc8f1220c4438c3e2734ebac826a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f28774c365e128fd17ff1a43b9c384704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07444594093bcc35a3641343b69a3898705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee82508bb3baaecf114775393733bec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cedd52109706a4f117781fda32c49707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698ba30ccfa7d8aa3db8e34a5981f12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa667a284414489fcf25ef5e968da49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8528d11e428ef54f4c9f86fb87dde89710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb065793d678ead01166b6ddc751648711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0255b14b0fdf8d047c0aae220bb6d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3131fe5a7e8a80b1ab39441815ac42713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b971719723deea8b72492c468c6631b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515c534c1affa2fac482775aceccd26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d330a13265bf912d539cc9811e43aeb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d429b601c38d4cc6b10fb097cb59c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da53218f6e7ca6679b293d1c714f39718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fc3efa02cf6c775885518d16f319a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c753084ea0fcb1b04894192f6ea9bb4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6229b1f94a663294972b70e13219e8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca8711f97415bd8e2f0e2fb4fbc406722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0b1011d0d86bb030692fbc4afacfd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6b4553db540edec49ce74e9963fc2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027364540b18d8b21b4a0d67216ec6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60868bc8e12d3988eebb720a82f9bfb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9035d23719fa4618d61616879e8ecf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff178be9f790c0443e118ce2f9d54c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa043af8bcfd169768dd76eb542d8d79729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62532ab9c6fc313bb1c2d1931a33458a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ef9302d3b14ccb0484de2ae1a7b6c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2963d1058de64b4515d89c04ac2a3e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d19609905fedf06257137a694011d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929846196f5c8c97564da6c1537fb99734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06291b63accf8726c5155a9f0b5a28735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8b7f5ee09d2f933c14623b1bd44d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d8e5f66c468ab484c35b215bc3817737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0f076a179f49ae9fb1c2d741d89e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d5306aee9eb7da3269d8f75e8a2da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade7987a645f87079e127040864a206740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d2770d7667200657f7868709ea7af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb96962662fc1472fc4d6ff1b480096742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f8493a967d5e63b2ea30447d97c72743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b68e896c988c6ba9c7e5b0e4286c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25361c594c3a4e5018cb6b0a8d25df84745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa2a1f607778fe55cc514731d4fa95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d43a1c587515d4f8c2eccd2263eea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22224460ad6601c070f811d0dd524e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321505feded1cc631c5e34a1fb6ea185749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054e401abd162f5dcc07dae9f0f6a2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd684ae3ddf41728ead467a24b3aa23751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3278e565c2b878d9e561998c0489003752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5dee41a66c1267e5a241157a51450753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22a980a7fa94fcbcf6e00cd0df3cff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc077e89df4eb2278cf7ac1064a45074755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e62f81b5f29035725d01248e14b82a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b4240fcac613823a4dbe3ac19adf3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd2c3bdf9dd83d0437058cf0ad06a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c11161cb9e9ab705e41f0e58b2f344759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d57c768431c53957cc5119551c708760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dfb9fe95c5f93af8c19bc7f7b6179761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ad940ec28bffb28289f6ebb694fc7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5934e9d09a7e07be6d0028568fe348763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391b41d5a19baa19bdd37a585a86c2e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18227d100e63e1a09a555256fcacaf4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7537ed66d79f5bf0a380f3d1bf02a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75173b1c74d8d5f5b463dd920121b17e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ed2e0776f1b1a322d6ff61cd6ceb6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd452e23e9ab00e54a7c5b4798bd92c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f99999176d7464cb7c2158f67c953770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cbcd3ecd3c516d469ef2d5aeec285771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631b237c6bdb807153a97af395e5a9c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8eb96fdf5be1eac7e06b3241bf58a9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd695dc06fc46e6531c418b9ed778088774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ad31119eade00b2b2223d70607ad0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcff86bdee0e819da97ad99f90a11cc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ae8236f4e0d9fa9ba837a9c451ab5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714d62e0654533b184a30783995b802778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0456677e72296a52118ed1b5b8b5ab779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283e3886a4cee42bc0e76ee44ce2aa4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5f85d74d1d0bb7cc25d4879d2eaa3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e9146a7a30ec49d70158ff1b7f632782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589c1582221b384848d5d5dbb027887783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f1ef2d4c4308241a7a4559243b1de784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e772748d4b3ce3b77a4acee00065fa0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb099c0b0ec4bde54a9dc73f82844660786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d160df64de9fccce6c23fa2844d381787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3536420ecff9b0e96705147a98c60788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553e27cc8fcd8d688d0356052402138789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d85142384e2821143deee11a702c8d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc4716b2afc116690b05415f3cfecd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc375c7559fcec7bf3abed70981cb96792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef19bd23ec38db18c6973ae42dd1cc5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a937f13ed17148fe20616eed5a0794794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b22d3523ae3c33a478a4159951a2c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ae97fe59c19798603499deda711bf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e97cd506ff18f00bf2e458371c1c7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a5a2b660d7f900d77444a749632ec798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cbab03a74c813821430d4b2fa4e6e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533d3ff6249fc2bdea6bc4a18f50767800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d42302a1e0b9e91b4608bee2190f4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a871f2f9e234d079d43e92999925cf5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1017e5a20bd115da58b55a9336cf6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdf2927932b6f0eebc23f1377fc76e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1984936df3a4d427d78bc7ef55f73805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aabc488e9b965749798e3024437ce8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefeb541736fa40927a7c4737c543b4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f782b01c4a5649f72b94d1b647ac6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9e7195382086d42a3cd91817d8820809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8978ae7fb35e4eb6965eaec9e03e9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4399a3ebad40d03108dc8f22f10ad811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894849d289a4cc7c07acedb75e6b181d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d29a96af037a3f81905a6c275f9e1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a1ceba2d17231057b4c8fc83b7576814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707dc8b955151031c4b3da975f7fd37815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a47424ea64b2d5d11b3ebb92f55719816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262cf9249b833dc01adf925d9310bdf817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a45a61ca52567e5482d0900a161e3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa32b423491e3ae3b1f8ecab35fe95c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52202073a311bb068015fa3ef049c7d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba4ba9294b6d59939de51f4849828f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb83e654c7061a3a96b8734459ec0e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb409d63c1d8bc0174a1825aa6b59a3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c585e0efc3728a0e9f4d1d335841174824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485a898c521440acc87efd00f32fdfc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a37b4c4fc4070f6316b64035b8ff7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4a9d546795efb5f02ec56ee7a0aaf827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174deb7d3fc309125aa848743a41717828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05bfdd7574415e1919467461783212829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73fcce3fb0a6b136567691d839a123830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e746f53a41d11ae943c9dc0c3bef2fb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956069cbdf2903c0ee38f582c24c2b18832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243b87e5ba0cf6fd2ed37d981d56e7e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f1f1d1cff35fe92762d1d750b5d65834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57bdc9af5dd3f44aa152a186de5875835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acebd96a979e734dce32687c3194d1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc765fbe1eaf57509246cf0ad4a947ee837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468ea6681395673518dbcc50b6cba2a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431870feeddcdfcbb8a7d851a8c5b64c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f39da0a164ed72e8e48d4cac99db9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2a641a6ece77a7414e571eb080b8d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b171165351f29e2ee061a122537eb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ff2b169b74bd85c0f25b69dc73ffa843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0461cd8287529117f57d0b9c41133681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fe889020d0881dd68bc2884f82ab02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f8df3b1b5063f7751f9df1b511b0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba180601522e9a4473b2ed58dd73da64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbb6bd5eb172ed0576304cc4f9e4e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21399a2a7bf8a46d0d4b60d5a08176f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181ff7a1de46c0c7f69bce324f2898d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faa70b690d71395112f1a96a8c2cb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436eecc1c285160efec11dfb8ef02dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbc9445dfe85a103e5df2118e4cab210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108c19c4e1fd2429c83c57905e2c67b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615963d36518e658238d805c4b39b0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9a6d127926619efe77973e49b9f4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31dcbe6caf86a3d5e0985a70df351c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2cf4a0a23ecfd657374c04588116215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb7545b027cce11cd0f33908cc9b7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820aeacc5c3a45ee5530082d43f483b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ca66141686c862000e8dc967d8da018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4b938cb544bfb53f111c733839e9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9550245bdc112a5a24a419b828f024e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90670e7dde561f5c0fb05e418bec91421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fb16304b6f66bbd5c7770599798c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0460fdacf275f13d3f37b24e910a0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990147689bbf2a6012d2b9f03c76f5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b84e77ae1d906e0ecca4379bc56b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694d454fb7fbae14d63254ef773353d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d251a8a9baff8f1d4f3bceca66a875a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9776ced11ee515dba06b90093363528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c804005bb1c469e0d9b2124c73f08829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f06f2b351394d3e2cfc343f1dedd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a7a476ef9b852db2612d103d14fa831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55571bc6a2b2f2154cb9b51f535e1ae332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64178361a7e52f80f8174d84a869dd2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac7f768112911913005f452809217f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9bc3b0f4130f50ec17bf587cd32cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2117e331fce811e0141cbf7f4e1a6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389589ec63316b91e182f915c4ac62c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fcc1cbae9fdcb40b5c4587acf42ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497a07b60ed4a40668eaacb78b2e69339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff537bff91f6eac817c2e8813c0ba240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3669a29e76f9a9b350a22c2c95c60641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e3654e2b70e0c1a3daa7de77e0fda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17486d54d8bcb4054b05ee6193c5fb1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212519f1d55c0b35f24f8591dc96f0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1f5ed95a7717795774b201622eff845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da132009f8de289a92d8a594f86e6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524add2bbeecf072d5fe685dd7973c5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1111a7d0fdcfc3d248fe3166dba3f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196ca01e151516345f73e5c48e4ba4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538854ca37520510b8b8269af72cc39950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385354c62220a3eea3bea54909f8b0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d08bdffdea934441812bc098debb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022afb697e52b0a6d803152b025e94fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a7c185524b35182ef5320c56021e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d54bff553ea01b3a8a756674cae5e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd6da996afee4ae13384a52a84c7c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b387b598b05c557a5e5c66f6640af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3f54c283304deec263804961d7c3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfc90e1ef5083bb3841db0f4f4f52d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687b8d7e8edf1f32bf90a0afd3e25b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ad2efa0ab2b63671569e0a9fc4cc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e019b3e889e274f7de648cb0ec636962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024eeb543e5a866e719cfcfca3c57f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acf80837c287502ecb359b3ece8e4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c3099f61ccb208f2e99f4646177ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c2ccf0a7ff2e5e1ef44f7622e674b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f388b7364b5dfb87406db11b65c9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3f512b4760dbd6c5b0aa5d1e2536568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ed9d3a838722d49ac9382b4bb102c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2637ff55cc0893177caceaf3b3376e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c637e78ac16af6a51270fe197073b9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6b3373bb945db3091679ad56f94ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84c1a121cfbc27397943c96f318aa773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b71b2304b5b3849b71dddce4c05e2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb3b0c9387547cbf892e4b2a6d72b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8ed521f66093ac328e23bb059709376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb34bf719e0bcd63af5dce9822a4a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb512115cd83e6b365675269cf7767e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059255b417127c29b381dc0cb5d59ef179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb086832ab66c10550ffb20a3b27d0f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030b87ffbd860c3db8a39b9a009e81e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d2bbf37d781d163fa5393be6c569382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524d7f81317a014d6458f9e47c837be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77a06c1fce3bb84ff5c18ab5a2cd8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ef78222366cbb232bd509f553e57885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63d817df9b1c8a38ba2e494d3da0d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfbc45f1e38a3ecbbd65d8c1b6613487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621c658611b92747bcad105416cdb8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125fa5e960914ae80ca583a4552a67d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da938d3194e5a568ea115ca3516e4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9441e3f0bff14135aecf04bf4901991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fcaa059fc28ec02965fc0af3b3c3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f86496ef3ad9c471f02bc5256c06c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d9e3221203e3e4ec118e8c844ea2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0bbc4692616b370b4471e4c0568ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f0f8bea62176f9737a39ba4e4c66696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a15bb46c38b1562d9a855d2325762497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e995cb4911d8b11f07f493d02c33e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587173340db25bc4de8a6cee06e37a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf665cc547fdc898884b6f89cceeb46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacdb9d043fec386d39de2a656e99be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046ea23387415c427a37bcd75063456102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba981b0ae5ee5e0d3391bc44839ea225103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66405cf8b078f80fc3bbcd8f83dee2be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66204dcccc1bf7461eef13f8dcf5d3d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7c2b579fc1e8bb5a439eed2f3da9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fadc3fc4010538f33b5841e9b1b0d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410a147429dcc8a64e8c4714d49d5f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53545858f484f10a30264edb66ac3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51a030d28c714e6997f2f0688e6c57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2ab3ece34ce6c4ab191d9265ea7c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299e1b636ffa523eb0a70d803e4686c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00666a1d9f20d3e0207166c2f4f099b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653644345156de8e61be53a1a8ce18a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8360c6ad8a271189facacc0ddb813115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd827d09bd61fbe10926dc3026ee89d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e401c57ff8f0f9d689322c71a7467b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e032667dbfd06b36c021663b63fee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e569685fe7499719f25331772b656e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1e4c8fde2d11ae26b7a89718480b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adca4f6caa2792567b5fb6f44fc87a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad99fa5106f471c6016acdbb2f8c26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201287bc074859f32004901ffc07561a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e78364c282157acb989942624dbc35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4d40e715045094971215975b9c40b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b812a653390167e3aa4b378155ffb15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850fe3785240be73f21001faac38e29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68d9b8be87a7b87f909da41253e295128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed22b875f3de2220625a1d02ccc473129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71b6883081e691f6be96308b763b5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1c730638a7baee350192b6dab6aa2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703713b289c7f39818a855033880b47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f0edbb1025cf8d5750bf35faa0789133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e78e8aeaa6188eada7768a331d132a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e9a9798f08d577b83115e219d0366135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b5f69a3f7d53143e0f7d6603cc01f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687afb9e6d2e9b1cdfa70223c91badb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeea0d8ff3cfd7f48f1de6e1253793e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92e1ed7cc78cd0a096336090d9458f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5b128bf3444bc6f88dadc79ee395c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594028646a02c04b9633ee42e504fcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea801b17212d52ad9acd64ecb804cf8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d60ffc01a565414a22fa229f389e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817e857ae550ac8165da10872ff84f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e63443578b1879789ef45207a6bfc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6244b7cefb4f7a7bb07fdb5a5f0f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899aa35a890bd66845d7009fc7d307bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92ec37dca1a0f458c1bb031b461188148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d06b1cfb2ca5cd4be095b12e96c0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6492c9a0181be863f60efac0f47b21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c16f7be661d2c7f82d0f6f06770b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148daa9d28aa21430857eff2881c713152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503059f2d32cbf773de96bab2c19df46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818be8e852b105f59e294c66c99142ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca830cf59ae5afd81a6d12aa7ddb0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4889c69b73dd0373e24fab92e67ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd6c7f000c1743008037851892996a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5510c6bb878782bc415166838fd6ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94d5703c12f95eb1c82789ff9852e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271b8938bf423795dc9c2ed632b2bc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb75a15bd7a6420733e5b78a342bc0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e83d48d70276546359d6cada5132d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c79f4bc3a5db6e21058728c05c291c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54613519f47db05bf3a91945a3b1651c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8331896d1a799b4544230de794938165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d54965ab5302ee9eb6430d43bc5325166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d5689527ee653308d15d76d8f69c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08351d46f38a730207a9c719135d76e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c5f03367a290bf1c43c58df435147169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16284e52a0f3efb88ab24ec9eeef5e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f0b3fe1dea2543935aae0dd4b5be7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060841e862c49f60649545487b35ec4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0574ab977dc6151f5489f8dffdc76c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1077bff08c59cafe792a5e6b7d124e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079b2ba2e1003957e4282d81862dd80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a80d151439a8458396aead75f17dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dbc567a92031d8548e0feafdd1815177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c1ec223b9443a458ed95ce724bc03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080bd859838539e6a5d7e6879f71fd1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308f1c7a3ee83a173ba6c1a7d66bac3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fd2ab451c1f1a9dc00b5b6a6b3c28181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f9f6c8b0f4b6045782923470072f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484537a91d0a1cb5d1fe0faa76423a74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971731c2006c863099e908d562fb41d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5294d2fbc517cd9ecc5c6554a0fdd4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d522fe31886d55263867badb96b979186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098780d6044b93f73d098ac66ff23a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1457e2141a3a52d0c9694aa62dd0433188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbb4410ed673603556e12fdf0a692e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c060c3a3861c1cd15f3e8147fc99834190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c8802985de428d213fe318165f8ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213d331ce126eff998f37a50703b93c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14616d1f91368c8c39d6e7d0298af27c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e00f66765160b6f269f8203b37546d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad716cb0c969ca7392a98df1d23e57c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dbd361f3878dc5acfb16f32432739196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de105b4a400348400ac29fa39de64c78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41e39e0b1d4637d909700340f9508a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfab1f92063fc40bdcbf53b55c60fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bee5da73c6b0dc4a07cf553b6e94a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd9c6c622fb9e11787cfd8596f8075201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc59ceb574f2c4f0c336da4977017b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0ca7707f5cce46271029fb875d431203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561127be6bf79fdc3a3334608a3eece204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cb949115068149ac1874116a334bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03ac3fe2ff3031b41088492761f5e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f69d9c78f8fcf76ef26c502ac32e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5d25ce0aa37654a65d9cb412c24b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c14afd534f88a5fd515a5a1d10d316209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505fbce9108090c6fe79e22a12eec74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38ea4b3fe0a342da445e5324712584211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ee79935fdad3f67add38886346588212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9e307ebe12ef16382a13a7c40f825213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d58faea77075d9ab9831543c6760c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea333e67007a988979eb50ca7722e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afa6c09f036059ccefcf20c35b829e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758454f1e8fc1a2149c76def709c7ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9feb658306fbb2359a06ed258eb555218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b377a6139eb2adafb9216d07e30d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe757f3ef287b208ba0f0781c40578220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda9006c13bcb2da07bbf58de59e778221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5c36144cb8a69008156ea48aaf490222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c15bdd90572673659fbac3d62f8116223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93977303519acb1beae044ca9cba80d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa9a95e6ebc5df45c6447df850a2db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22ea0fc973d1e2d79d8b7597104f55226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224081bc543424a37990a5786b3f3367227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec34c891b36872e00fc85e52adbf1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872cdee8bb157d349bbdc1eb30dff7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10259502483c1c85d0e05d4e9c2df80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9ab8a1fe863aa61db7225381c904a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a39991780b298f776c04fa3bd9611232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a714ebc388271bd27f081baa6ddd870233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83562478ad76cfa28c9349a072b984234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc74ada5b4ce63ad320765a663923aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1fb33895e69a3be2685a76f469b69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b18244650184f6b2438adedcf7643c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9f5225d12a367526121e002a1ec73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8836111ff953f00e4df305d92b421239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dad1f160783ba8b09661677f993a86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ee2fd9dcd9615b1e2d6a028b8afd2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0133395740b335a60c0c9b4f5d41fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058f7dc5b17e3cc43fb0f503fb6709e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b3e353bace6629b4b03df453c1a03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d972f6f68f6a5bfaf5aa4223fe33e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b8597f56d1e0ea0e88f28f54954bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82fcd58aa40e58046a9a4f2f420741247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54196ba841a77bae49fd21f3f370cb4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8805d1051e70b78cfa4c440386cfea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dc4a40518b96c1b03559006cb273d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b50a43f6d4fb2fdd1470762570332c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcddd13d2dfbef1d232a77739de86df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177e0344ee9b2f19b644431823505b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a3beae8b351af9e2da38c64f04a97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c531de824d6958457fbbd046b054a9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eb153b9d05c9043d8bace22605f86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151ba4f999e92339429b52954c633e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b3b91907798253ea25bad28eca0d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea515caa8586739f84718210068f1cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8dff59c4194b54d7c37390647b971260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee31a7dffb563cbe633432a89b76bbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae98de8013af8059b2fbd6e4a78cdd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcbe52dfa48f31f9182450f35f2a6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbfd7f23629fdf9285ffa9df816132264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03963a7e006914a281f12207e3e08367265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef2a172607bdf15dec495114314121266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96b56d295ff4e83b9b5c9088f5101b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52ce4e2dcc3f78e0ac3964cf949673268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2a6fe9e4e46b34191d02325a43485269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37679c4711923fee8a351bdca6e25ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40b0d3dfe2c7ad20b942e27ef1eb47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a93a0870088ef600a26510aa33990272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79344b905e23314bc2177e98194afd97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40f3dd0513055892571d55c62bfbea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1e9cad2dcb2650b149f7bf87d549a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd273bea4dab7903dc0b466337f008276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe369a2e7ce2531c067e61c3bfc599277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0f7662753f356e288b6ed2f29ff01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30767afaa953ee184e189a24e3dd41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44879df01162c757eb1b8c526fa818f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7893dd02a921be3b46431c7c08e9b13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad89c796da793372c32a7e5bb1011d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16cb1d7713ed0521192dbc07a48262283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fd26521b77114da5e6704416e4629284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f83ddb80be460a0d44cb2421816080285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40a7d1746989a13074f44e8f09c5f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1776cd060c6154ddccb2e5f8ef5999e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55d4d979c8eb9acb06e57ecccce718288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cee08f3828a541132343b31c41b27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f0770b1d2f60100c56457fdb099d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280c7a60078ea921f2152905f0a1de3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962bd37d7e5228d25aadef70b228e85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65360b65769119a52cb031a91b6ca5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053425ae35e8bade9c87e739cd2d4923294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c1da9e94f52173c2f5ec4b47c26bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e8226a6aaeacfc5a1de817ddd8d62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618d66eade219b7cc1c059bc77c6856297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526881e982645544b35d2648ad7ef2ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb3e9ab3836919286a31b391742ff2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a5d4f1f6dfd37141335f7e6970a58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0a03c59d2effef7cc91e312d9a78a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaa278029256524f5628fc79d55a7e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef13feda472a0915beeb090dce2e44303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeef2c40e5ab202787f5c8af1a7b71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935b4527bb2fcc3da860ce0900ca68c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbca67301605c337308668828075e43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a606670cc8f987e2bff5c96f51b0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad907ded729709c1b02e0ced01f0587308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9496823b4f5903b7368f6fea036ae49309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d2ca9a1086b02e8004f12ea7dd489310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841beb708fe2d27775483192ac7dccf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905f100f3a6f9621c79343d09d8e564312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749afa2c174cf1cbf46b4ab5a53b7ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd610fc20f947474fbdc457de0378f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cadda9e60258170d1f8903c137547315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54cfd551e624fc62911e5ba6e66937316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2c09ec550235dd7f09595dca21f8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786d99bae6761d660b27fa226272fcd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0388008fd25298dc145ca9227448b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee0645ab2c06f44c427c3fe51d9ee8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc93136dff1682f328a233d97dd81ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c08438a8e071e8fa040849091412a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec16325317e85a1ed80cc72c7860cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d0604b41291a0ba83a4754a725566324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c2ae5b22782e4c267a1dccf1583a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c05800cbc2b2457f15e5b4ace66253326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f11c515eaf31ef5228263a1979a871327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd4e1b7c0bea3e65e45d1d089d688a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74949a43edc23f99c4907fe5048cb5ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49942bf57f44f5f6d294d6a21730fdea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6d52b3d6c82f9f729adbe33dfddd7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f0d354691721e71bcdc48cec9d810332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb392ba3a976f2b02cc149d5c5e302333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9effe1f646295911375a6d5d7aaa1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76214c41cd89752388246a0ad7f1061335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbdf9760cf209df5ace6cc07dd07bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d801c531697a76d68f0982cc2dca4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711780e60d9ae9493f74ece64a09dbbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722c9b95bf5f7042ac321085db6a357339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2c3433888348b8cc3adf39d595705340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752ca2a75a44ad2ec416b6f344b9cd6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637f01ecaf8ec7a16883efe42d5e241342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea085e650716c685b31b79442378da03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4679e5ae351f09da97c9530b208149344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866715465c6009dfb73bd0056dbbd4c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71ed6efbefc782aab5d1d12a781a0e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666e6a9703e2a1d9b758696e10dbc19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cc36aa9b8a4c863c3763eb5382ce4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4bd568b06ca2c6915b1bfaab3d0be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75ea74e925fde46200c780f0a4b0d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929919efe1f7f5895749237a6f8d84b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f7e90c05d936593ce4c5ee1fbbb4f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d57a1fb35f18e254919a2ea4785e90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec3279ab285e2d3a0b83c9aeacbb8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ac84b995d1c0458306d6be4e161ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feefa530c683e17e38c434dea7a01ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8c2eb5e890752ae2421e8ab9520af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0e4a78f7177618b6098c0fdbce4a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e9c16667d9fa842d1ca34a86e8f1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c41b86bf2d8be8ac6861158830b37360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd9d406460921c61ff90d49ccb52a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0f0b3729b8bae84f620b5bfe0501e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ba068fb741e1dd49834cf0d1ba927363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357b0f6b750e49ed3133fa7a514cddb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0deaa4a61f404f5a201ca827997b39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfed53b05328a71ac15fd468f730c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124c028cc0195516d0a9f5c715a7265367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d172d24816b9640cb1ba411329b2884368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38f5d20f1501ff83ef46e84ff4d7cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff32b568db336ed168fc36d1097705f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925aae4624c712db0ca58045f4545b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ca8ed7e19ded4b917c0cf15293d7b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50523e664b4bcb3839a17ec4e1d7654d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c045fe3399880f4447e1688f1e81f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e733fd9e84ab8bf27952192b8cc7950375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49db4a23850e1c84215a54dc9d05bc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225eb074306a912d1f3c07f1bfa560c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f768c9c06d0997c98875feeba6c8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deca03915b76499b0674935514dde55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c1d0e7d27f3a404fa0236f332e76b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cebd690643a058a1f89f129e7c8ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3d3268727aff69452da73c661964d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7ff3877d928fdaada965b7ce3846e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd985601647525f915d7fd8bf938c12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f565f099c7751b47555fe7e8d3858385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c620025e5bad21cd592fc22357b21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae23b266851e15ab41cb0f80f33f85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b23dc1b2d037373a1475b3bd0a4e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1243a83b6b654946dbcdea9101b89e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345247442192cbfe574956c825fd543390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117044dfa2993f4a06bf697ebb2a3d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195797c00666fb14bb2dae7f6a3eb8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edfa64819fade3ff89ce6d429c8147393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da37e984823f190bbf696361bab1e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68136a9492973a43642981afe97bba4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eddf625e3f178c89254040336d69bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbb6b659d794ee33a23623e9906b61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9663ccc8f7d60f23eeefd59deec29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eed95dd8ab1cbc9ab949c91ae878e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341ef07d746cc34eff401ef20123662400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5df4159c713d5461f92e344b6bed2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826e5c57e6e931eba9e63b94dd9e019402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7b496ccb80f1243af74de548e10f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cbbb8b946788e874e8c1ef0fb1456404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58f74addad578232a59b66d61b97b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a27b38e9176c38e82d9456b32fa51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0da3bf356c573c42e09b4dfcfe93a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7daaed25d2d19fe06004229324fc0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d0f34295abca4daa42da0a12beaad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420d3b95dd7f706cab838b23b5deb58410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b9c5254dcaa9fdba401c8c3935b7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c98f2548a3eb8a3f17cf22d342e113412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f7b6b70ee7780b0bd6440fa536a96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb7d5f412274cec8c76516232df630414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12102657193239544b10115cac609e21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4c8bafefd56923082c130a4eb1619416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eba14e986eeddec39869d01a8eca9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb97acfaea10c907b74dccb1d29dd5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f4853473baed68a7390961bc23f2d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8825d6c5ce6e7ff3709654e22c0a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a25e77570d861853f21750884df62f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d83c20b8012ec58f5b325341cf9a9b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d92c796912b319bdec2209659f0742423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf6081bb19a3ea515550b93d65d388424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eb8fe91f7aa62962dd970b2903b5a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d948ec2cf3cc9d9356358692e9ac4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0381b49a2be927ea8c308ded068f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37aea1075e7f5e6732c873a14cb9e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be76bdd69b97c0ff1dc479f6a84050429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b85a9f9a59e16c442acccd99e2ce22430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146345f3db7951437cde229295da61da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b2c0704aede7e0f9f4b7105d36574432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafc942ca739e9c1d90fe0dac38c1a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcfc28e2a258eeb14a786f97bdbd32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67483107a31349aeb0fc33a223deffcc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12992c88be4f419cb3192cf51664b857436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de93e42ae77696f170b9940c37d2e4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb84e6a0a58cc09128c09cf7505f3f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a548d4021fb67a2f8fe34b29b87bf4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b5c7c85c1a8a28ebad8f4e0cc33a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a76aecb7c68340caf8fffb20cfeb7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0f79897088aea4c0f0a68588c4b17442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4128bcac008d358258534b3b25e2224443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6160aaccaf09bb7d524aae6a30705444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96cde688aeaa0902c788ad286e2127445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cf70c029497f36a83597ea462a190446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74d3de5626aac7998abfe2bd425aaa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d5ba32cde341c35a0b8c1e999f05d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180615baff052b33449982bd57a32b6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71773cc9c9cd24db61a18b872e3a7a98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e2d10c06733c98ff59c19121e8e53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557cffe118559f5722d8436a5d39497452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e847919369193fd50d351c06cc0bef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b99cd519a7f6a289d60eb754ac95a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fa2ec8790c5b2808c1b011693b7c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42874ae25b65e77fb66654405e618af8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7bb194b02094bfe6f969ea28964df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c007bc4322729870cb0d51f5d92f2b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddae340789004c46c2b1b92d35d328459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8364aae99f6b3c72108271dbe09692460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402e535a196f8761bd49caf390347e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00bddea6ecb8578a96bddb5ae30ed3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8323214d22bb5c4d906413e2ee973463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb215c592dc971e4a9b903ba252bc1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c9a0608b2faf413b0eb09121aaa00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47ed6e84308a2f213e6088a48547ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f724ee4816599c98a113ce8f01198467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6020e9b4ff6d45012f2a3093ca1ecd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e92306a7695f0fbaee803412a4744469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f4c335a931c053a2831de24a07265470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da41c4f4c1323f0ce6f235c23e61a27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811cd3223f9fa13d6d85b491932d892472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87944a0a7cb3ade33e2ae74be9617f3a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18912f9930eb8e76a5febb40772206e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1c0f22dc56c27fdb15d130846cef1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09df7faaac45c8fdabc64c5068dc9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6addf0dec52211cd41fadcd736f299477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f322d48332d5158160cfb607d4c2880478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb8904e5fc56749c8db83213ff5bf8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de8bcbd748ad05b5de295a3de1763b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605bb0ecb57a9edcd6a7733fc268d18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24153dbe4d4c1cc30cd07b9eb66e847482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433af5f89bf702f0b2486d35fb8fdb8b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471d9e6f7c1c1e82ecccbe5030caa49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cd82ffbe7b9fff12dc7bb7d437a6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c02d9741a917955b5d48f94d60e3be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5085ebac6ff3e72236468d6a911a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732806de83243fd64c3ba7de582c4e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34162eeff38edbc7c18a7c0acf29b1e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd634e50909fd1320e5130f111a3cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3ca90a4b42cbd4c795dea32cf7817491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3f06c935f51d1cf723cb99592b121492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3bf3784acda0107e43eaa9338c256493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440390f3592fbf148da9448373341e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a38be2fdbaeb53c8c33cd2a3ad26fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70719a2eb479926e973f1e385494b009496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8540915900d7e4674932d464d96fca6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c03bec30502a8e8909b8ae44392de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23576ae4f935e864107aca4f95196f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4d78d78b82f5d93599053f2682a64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13f5118a5930111ed6d311ae3a3e91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b609f4f1866ac3f64ee59391076c696502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69224dea872c45edc7173a16600639fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7eb29811d368dd4b75d751e5906f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac8751cac5bb4c2059cc72bbba8c80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691faa96cd02eabed3974aafcc5e3fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd5c34a2824eaa1dd898791eeb96de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6b7a643ab3edfc73f969808ba6942508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5403cd79ea5a5859cd875d9af7e6860509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b576ae974df9b88d6a0dafa55790dbf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b705c21004590747065666c6ddaefd0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d1d22ee4948d44e93a6e6a36ee358512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f26dea9f52be686f09718e3feb33f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc420c9639e4a9ab55a2448f9c57d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809431867653bdb4f36cd02e3a29fed8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dd7fe74f9d1580711cd5d3debe505516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1a6903e0bac12f737889d162e9799517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc169dcccb9fb14d5c38bf3e27ce741b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f31b4f64ba82f16261dfd503bcfb7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc458d7baa70b7d006625ab9d3f919520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec96cf32c7b55de67892324cd9df85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961eb7ea3ef5278f6b8c3892fa0ac1df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c656d8e0444c7a59695e1a4dc94549523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffd98cd05b17cafa22cc569f648267524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc889c73b084238a04238bc9e7e9f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f26963ab19ee482c8d81c549e158f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35785118ac512524c90bde959d4720b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e50faffa0b414806fdeddf5225512528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde54a5baead05668302ad64dc903b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4a0ccd80667054beeca901b991371530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95125a5c6fdd7dc7bc231702b1ddba4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b848bc85564e490839a9745ef2f9ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77ab9872b5a8ddb84ad4c8e98534f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04521916724391591fcbaed4f9956006534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e99ef22741b3dc5eea9d0d21bd375b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b46104ffa2789d62a17e0bbb31859536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26fa9d5ef5f99cddf14beff8a58119537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401bf9ddf3adf1bf2f5a38cbdcce35e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51469d6264a6bdb7cf9b4f1b431c25539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421977fbc5cb4f8024fd8189fd63501540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ed7d2897c1483c48188307a1bb73c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ac28f6e4e19e25bd81086eb308b59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f9ffe7bf43a5a3186005807c8a118543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b190dc5535925342ef14fde5ed09d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8141b96c541fd7c1fd64afe517b418545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d5e30f8fb3f6946bf4b68e1095457546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6bd19b8a0e1c9f838546338514ccf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538241ddcd465ce0d2deb6ba085a88d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af08f2b1218b615d16c081d48c146e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4b4388963e1393ad1f7b470a46a88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73671be98bdfaf9795d4548ec9d177e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684030010751e08fcea4f0a1f83dfb6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0794798555719796c0d5ba7bd9cb06f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236df00852dadadc217570f6b2318742554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c363dcb708c4021b15328ee568d18555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974affb6e6ce7b54e1f7f22fb97b474f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53830c70e29f598d763ca677cd82739557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5413bac8790aefa6d3fd9218a8273fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d361a3cc752138f94aeaada1971c1b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347ef2c757124456bf2f9a7e7f2d7a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca44ee70c6e086ae6eb554219ca0fb5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37aa3da58cae9cb5f0e3480ffbf34a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d7a2fda2945b2a36d151460d315a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d367a6efaed10c5ff28ca906c8c0f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fdc6d22dc67eb5c788123bb22920d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad9e83a10138498e7a607c75e6ae9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25cac9e742b95716f9216f07f70963567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e47caf5b7860652b18c12fa2ed40e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96709891c1ec025f09d1a5e1225822a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b31447e2f84d426eb3b15b761a9905570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020818101ba14388c60301410680299571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5c81c5ee67b5fd7edf86dc87e4afc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f161b0d6b280738cd9afff3b4e6811e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af552871b15548410a8173dce982e89b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cb42eb16c80ce49644682f341fafe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089d127ef0c5d70ee7c9a4acf065095576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673388b3141d15c1249a0efba3cc5af2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5e4a15fe1e5b959026382302ba7e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e22cd0cce63ebc98131cc3641379f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7e087ec6b12dba8d98e27b32f32a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787f1b7ff3672dbf69cf811fcd89481581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa5b25be5c206683528062803511bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876d2eb38444d06946b45257b4428d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d4b0531cee3e5b0bdc3aad3ff6eb5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18a69ce7f3afc342660f419ad15586585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9e10b58cc94e51b538e06fad9088b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc51da5ae3282dd754db9b33134754a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b965d1126465568f9bf53677abe3e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756f18f97dc8b6344b4190dc276ab06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801aa587b2242cdd6b3efc075feb9b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9908d53b8f91a5fe7437db97a89a89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786c624bfb4e8875ce863e0caeb5489592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f78fa9cdeb877e7721c69cf70952e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675ecbf8b73b694a2d4b84b71b16166594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9b959c6b8a62d675648cb0d10cb70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d29f169d24b35ac0091e9315337dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1d5f03dc15dc380bd569abc20b4cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55deed1b1dc0c301db2b948c1a0582598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c0bd9cb739f30a5b31932b1f17474599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27710303af8cf9dc6fec4816f83ff957600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1dc18004e659969bf11ed6ae9a2f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150c0c5b899c7a3f929acbe151a0644602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775c4cceb4352383af50707183c2f35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c797524f285f82bfeb16739856857604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcdf17bcfc9d19cdb122eb51c49975605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d604ea58061f6d8564c00930cf8d52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ea0ffab927c5471ac10c37b60a0c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866ac3c97c7144aefc57bb010c30844608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15046f1000f01cda4a6a6283cd4dd0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c158e1c31b0421d2a30932b124730d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863dfb71f497ac29ed7af2eefb6a150611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacbb613ca31573f9ccbec5d22182c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a9107c3046a7ed5aae66d33f97697613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429683a30de4a1d432b39522bbf5af57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2090e9385d47757b9845b9fd2aba67615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcbf0a3817c3447e1ce14e20b2977f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f72070ec4f6a44ad347a7a98a4451617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ee2fb902114e915138cfb35e2e721618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f844985a648fe2db627c5575c8e3d2e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebbaffa1cca6e5d09b4fbf8b4f896d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be638fdfce2bbe9aafc8663789a4af02621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8747c0367a9a195d425a9b8e6dfcaf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e365b6744331aeb977288a84fdf6b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867af25ddde65ad6b62c38e7921a4497624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d66be33af1cd8166b5d367036f5dc7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eed0f11ba659bbbedebbc8776eb70a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ea296a8c566d256f67cab5793cb1e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c488ba1683e73a3fb5b08e7f6d329a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1b6d479f83ea983d68fc07ac70935629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1630a72964a42aa044674b988e552b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b8987774d221c516ad9257999227f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0c7dd3ca1ba213b9f0a7c7aee5813632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bd3b2ab559f87c65bdb8c84163522633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044882e79ad68062165687c23456ab0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2a3bb61375bf95d038e0b6326c0ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa3cf5c8aac474804e0b721525cb03636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe148236037373353d7efb1cda12f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f9a58aff5afb8b05b3542294be43d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349792da993d2260b66ca89745edbc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bafd8db1fecd4cb5f6b1a92dbc327640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abc9d0e589d52a8f794ec25a42d19a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ba5952860554b74cac6cf3547323c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6e46e4bec12a58d0a3f6e54aa0cdc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bae3b2bfde708c0b6518324fa59cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb164b5a80e12f77a30186289be3a51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4a0ae30f5655b3064b6dd0287389f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce862acff498e21814f5ff9cd79bfab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53d4ba89ebc2d0e74267450158c41d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4145403833fc54d1d2d46f7997e3c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087797ec8586454c4325f20891750d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffe26ad22a7085fe3b043401e610b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499129235e7fd8336ca796fa28af670d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d3b8424a665474158e0a396ef39f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a67ea3509c47984c66249542d6423e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533afc4b8ade77dfeb76086528d25fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fad80904d61c26385d17175573f76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff54d40398dcfcfdb0f42a1e217ca8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f2af7c70705bb1f3262e0a25d2e11658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060f2245a773b0c00ea1a51bf6c23b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f9513909b6368a1c3e8e645183768660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8135c581bca1ac89b7a03bd34ed5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3273ba5707e7de442c043208ca4d3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf719a01d2881e19ea2011a68b001f38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10770d8692f4d59337700398dfcd7d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337990a339c248b38dfc12812c9e429665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c670b39642d010d025a8a47e875c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f53acec40f6ffd2d2af219199722cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d341a5bb1d351786b0c55216a586433668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207c8b45db42d3b7bcf236c2311917b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f773e76428359a7e073d0fbb6f4340670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a94db60d5f6adaaf10b5164c6ff39c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276666b275fd785f7424ea6e401e71ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4882442677bb26f42f1e68a36596d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea48fdc2a92f599c8dab242606582a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6d7189e599fe8061b46c9a9883f48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b37ef975d6ec2bc6eef0ec6c46f51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a550e5d39f9b746276a3cbf3aa55023677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710d463f52c06f3804cfae0e4261527678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85f41cb8554b4fd90927a6a1aeb679679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0850977185f341ec659dcb41c61b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e8a6790ca3e03317409dd817cb3d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba260d613f7f8f9f5ed12afbdf59607b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d83d3efb9d54ecfa7e0a532908a382683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9e5094d4a2f9cd55681445bba026b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea13d7caa9dcdb46e49f2be9c4f9ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ba795769135289d28210335a623e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56aee6df9fdeb42fc813bd664e9c53e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6955671f9f8e3367c01ab2743a18cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897df67975eddbb5210c9d768c908e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d364bf81ebe7c1dc6d98980387a68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6fe154e067a3f2d78c3624b87b7c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e5123fb2e15306c38bfd0224eb094692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff51b3d9764dbf437ac2eb0db5a48e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec6308ae3a8a0da4affaa4fbae525e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5e39d2be74773e300bf2ae8ece318695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edc9f94d218ee48fee3d38216d02e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e152ed5c8f079c29d6642db73a895697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7bcdec8789d3bcd9dbe1b3fb05e7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad3250b3d7b31b29cc837c2323bee6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc0f63509a14ab8b3fefb789bca75f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e7c26e60ba06f8d7c005345e3fce7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121de755852fc2fdd928d8f67347489702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03478b059a89083c52bdf68f69ecf13a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacbca437aea48f2267af4b2113a656704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4d8f6e06693b34f34650d01a664b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b9255da0aa0f6258d30a750226bd7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c7dd5a381be77990012169eb4a2dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e50aac96f13cd6a4184ba2b8e80fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697b881d2ac0ea806c0204121bc647c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d02778557dc1fd10a16423d52993a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714a2fb909b6ac0bccfc780ced0fa7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f509732c7704aa465f383daed59ff65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249775ee102dc5397c7c2c37f1daecb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b86778501885978b06d2f2a4b017b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730d22626eeb4c7a2b8675d52e7e406715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf958898a1cb00029a93029a143cc429716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a773f788adc9b15a119747f79b5460717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22799aa6f0ddfc136892c6853c3cfcc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea4a0459cf246c6cf83d03b2aca8ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b34a1470d2954cf49d2c1d6c67998d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9efeaded084fa1c48112cdb2205ca0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260050f182e1b0b012372c01ca3cd05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece99d2fc05dca69875748faaae8b9f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35da421d9dbf71a2449859be7747bd9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dda0e71a89ed26c0470e35c785315725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31e01ae5f958cbfb4e15933533f0bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4713e57989015a22cc0b02f8b3a829727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662ecd4f1ae6cf968b9815e656c08d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d686fcc5be042d18aa8e52da3227e6d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712764d2da162a2defc149208898fca2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33bfc1f46c036cb5f601734ab51601731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80d6e920f1f2a97e8b2a721240b304732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c682adcd8775bcda6240117b05a044b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076689dbd56f737c10121207037d613734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b07d418361680655e4ad429af520e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e14d4fe2c66247a757f8df6c1904f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78768b8105e23b6b46061674af797612737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6660cd19f5b6173c9421aa609068f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaabd2abded32515480b6fa091697d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d8c11b5587b39b1951338b6d14d14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3d38e8d1e732ce0c67e646a75c3c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b346c3a73f5b1a8f0a6282de50ca03742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e34d63423e8e2d9fed6d5efeb36ebf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b17637f8979cde00287c35c38c2066744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551746147afed4257ee9aae781957f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18033321083122b13a4b00ba546f913746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf834f17cfe628bfc7bb934bc66c62c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498c2e0d8aa7a8c01d089138e56df0b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25537d17db53adaf529df491834b59ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0443f68c3af8bc3eeac7e7e2aa52e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef1f2f5da8ab0f975c0049c6c07ee7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d21be213c404457751e4ad673703a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de0060e2c110228b3424255486760b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778af080d1d276d4d8904fd969389f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97626aa94e24ee902dcef84998f8f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9396766acb5fefdf531453448bc85756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdf772b565c19cc73d6bbb1198441d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fd5435397ba734ad95cd21b4773a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff10e236df1bdba60b5fb190b66f8cf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5effa0c871e3eb074e9a90f308c0d1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37017a2cbc0c1840e476955869e0608761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afd325c6c9ec1f48ee9b7ad5652715762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e3812d2673622021a140867dbfba8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de87f0407ce9e1dc17531e7cd41265764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff6682f14cc22f1f044c8ebb4fbab4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5f641825bbff381ce7f55ad88c52a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a43c5b89fffb6265be2b66b3d2d187767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>