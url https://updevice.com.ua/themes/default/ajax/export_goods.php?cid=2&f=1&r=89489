--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b0ba00227aceb48428acd753e4ae11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fa7aca0818772222225a6581f1d932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a596edb74ffb16a4c57c6dd1e0e33393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c683553c7918604bc2c38ebe36fa2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae2cb6dc969a2e616a93496c0f0b865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f9da5a8e9d5f187a5b05e507e7a9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529e0c393e2f1a346e5847344856f317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d43b2217246ea990353207832d5128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1425dcc5301745ce0027221dcebe89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e392aa13b8368fdad099b448c008d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fa90b62b0c1d7a0bf568852556f2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051139c080d69f17450e35abe36a9a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12e1dcc062b1cee9acc2bb09f158b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d1048fcc44d00670b1ec1a678829914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13195e4d6c5c862efa4b4582fe071e0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360527d75a02701c02827a56528a3b1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7687a5e7d37ff8c181ca91850a352517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b42d6314ee07d68d84d4f15b3126018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb2217193e5a360ad59d0c621b014719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c273088b13e0206f62aa828345b1cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150efcf3356d138a505ffeb97827b6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c5696feadbefbf7cbea2d1062101322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695d52791cdc6a2a64f11d80e6162b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776ffa4746fcfbed03f6c96788f354d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164297cca564c5adaadcf923ce56ba1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629e6346b082152d03a01236855a2be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9223f9d2eb009f5e1c8c9b081396f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8b39d11524abec2ff499f736f2e6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028f58e607465244f3052f3578abd3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b2530c2cce06d855f8e579e24fa4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbbf476117637793d15a0d4b9b411731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053737b013d07c71fffa4f8ec1a969a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cfae61083ca48755d94424a7ce3de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38124bb5abea3fab86d218e470878a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cdc65c5a4ad1f0a8faabb4cffc1ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef152279f87535b74a9e7c1d792d4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11531642bf9e9e53927cdffc31351f3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536faac9b0f858ced0a523fb2ae1412638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337295bcc54eab94ce6aa65bbd52a7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf2ad3bf9c34dc783ca89b7b4f29e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9064372fd0d7f6142fe1cd251ed398f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bba07ddd77d5ffabe1d546dce4aa1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526daad49583365698609063ea069ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbde81b402d8381db851bc422355bae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c95e61ba2a2a7b757225117d9e34745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a110df1a482a852358bc90bbdee60746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8a7d7bfb27bf5a02cd1fdb125b31f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e70e8ddee73d8d6533618534e757fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24d092055cf0d42063904b4e5b264549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04e7ba89672326810e5578afed758750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b0b71c44ad52f6a257f4647f946fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c985208dfccd87b587a99a2a094d7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10845f1ae12e344834f6299f227faecb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a340710e10598fcff34495e07cb7d9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05bcc4bfa13de78e7a3c3a2e57b3e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0d3c61bd3c9297e16f2229fa7567056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671ff166a51da2e4236e90b68f2db6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ce9022803f01bea3a2c05dcc9887858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da93c0f15b4a2104f606c483f59e0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557361381d99fc39c3d33a7b8d21a1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e69240b2fc89da8a0165ab69b618e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0efe2ec999f201d4a0b40d4b677d3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bde93d3696590e30dad0ceb9f2cb963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1cad3af08242637772b406ec2c3c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06d3dd508380aa84e6ad1a7c8d27e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1e659855cbed85271bfab037833ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31c8de4f21c990761da48f6e5a83a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ebb1bfdef986b6f0ef6a36d6de33168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0f19638dc5512b64148c8c2e933b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597d1deb97bf18d1a0a41080a227c4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963011b9cebf0f218d8321faefd98ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e82b0b145a1f9680221b625b03f9c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d90f05faf0402ddae742b0609afca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf7404339f4a4d1213c0d7502ef45774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0907916341930d826271571d3e2fea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e92c63770429ec268e03fef11766976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385428173871061d2d8a4f380f642ed777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6dbe9c3e10c5236147ce1e70cb27e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d01a3f7eb35b566045674f78c2303479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0fb0594ebc102874816b33eed684980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d241adda1cdcdeca4e7e157d9789381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8d5293a0dd500b443a708382d1bb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f19f156c82cf2632a2f14f9d6dba183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094222800fb6b575bcaad5cdcdf2d2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f69cca0ed36ce491fa2525ca6114785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d356e877f7678b33a4671e63d9583086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104de3f791be95058351efb519b1e7ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b98f89d69bf650b273b0e2de553ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87449ac4b55b733c2e897ce63ac797c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94313f6cfbe70adddada997d5b63601a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044245da764d47afc6a4a45676566f0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91e3eb0dedcf9b944695d580ef1e9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb864e6d6fefdbbf304b8905f2f01293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc050f18d589c87eaed180ae18d13894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea57a84c05e31054740c9e1d2f69ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37acc7d7662d3ebe0afff84865b84c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c8b7a21361155486a591bf042a08897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8370b6b01da0899736ed43c36cb7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1b4f5b784c9794622054b449a428199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4efca3faca39a864202e36c6c92b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66fae9636e485fd2eefc284b2d80ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6940499e55a97121a615a534cc8a17d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbde72642ced4f99332f99f5dd7ae16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e01a9bd68850bf77a23614abbbc6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7699ed613a71af710b471a6fcedc9dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb35c96cfdb7bf92820bf9b04ef1cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38856a9326991870420971da16de4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b40286164ea252c97dba806ff5310108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ddf4ddad68e2a831a58be4160fb58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15aa2177b7c0803e514c5772eef7e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7703f81df11922594ba2ad4b5a7499111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07aee67531fe90e1df06a638c12620112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac167331d7dfa47d73f2b8cef2da37d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea416e7db726ecd29708748107f76d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad11bdd2b0bac12cd20ed56c48872f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfcafb2bca668093d59d6a8c064634116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2073b7f836755f938f458fa8341bb04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c431e93e27c76e8cac697bc920ca31a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2d8dc8fe533ade9a1c61ae48fffd1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2f4296bfd51f336fa5cdf087ef47e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c930fcc89da91d425575306299d6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d724fb36ff00afaf6450912f3424632122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf10e48e93a9834da78c4054af2555123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b724e77a0d64089118763ee6fbfa0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b741f489bbac03b2831f0d5ac7bab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092a7083e145c184ebff12dfc5ea065126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57af95b7709fbd04dc766c8433f754e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debf1484668049847b6c71ceeddb7bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349930ee3961678caf3b93f693ea036a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364542c74e36f78943c612b6f10a3b93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608442b2d579ead39b540bffd0666fb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d647eae9410b98400c673d6431d7ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004cccde9bfcfa53e7edd193f92333d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b26377068623ea2058243068ac903134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65478b17457c185aa03eed79098454a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da82dbbebf0dda84337948b1cd3b055136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a4e37b1ca1b7166abc4b3ec7e9509137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0cb72471a5ff17b553ea8a6cd2ebd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cf2e923a883f1488225af9acb00a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3587da7cdabfe4305d56283805d4938140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ea1af01eaab3b4d0e7e52899bf609141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a977753f5843bc8ca4812dc29e8f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775dc9468538a3604f4f5153482987b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb71da67fe70f781628ac831996720144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec133cb3caf98458d316cf3d7e96c17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5e341bba7a186d6d890c43d2d10d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd771f04a8b393b715f17bd09ea0b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de197e72f8891d171c8d2c34670218148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eda67ea698d201213df77464c2758149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbe58ad8bf259c56559bcc24171364150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f6d5f92a82d32df652a443651bc0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4393cfd2642f65241edeedd2d6e4eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4f0faaafc0f9083cd8174ec3ef034153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331399204088aeb69c0202b4b1ce9da3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ee7869788db42dbbc70883d7f7e6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ad9d8c6036ee63be00f1a3878c591156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e5d0988d0ad54da4e79849a95cfdc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e897a4662fb94e0865c919b07bb631b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74915579598dbd2bc6f8968e9d93717d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73de4f98cc96f7ef79e4fc780432097160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca33178ae1c0a23c644796b7cf350d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26968e7ae012a8f42deb076b481efe69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86760057eff89624e14a7a8b729e03a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980877a8ce3e8ca40f392b0a824b529d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b463494aa49a6e5597f4bb104142a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42502f213c3723598607c9437ff12d09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db1616551b29512db0ec76f6c4b6f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff6efa57a25646f296a1488cee616e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be6cee0efc0e4ab75e22a8d3fee231169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf6dc01892bf985623e0e038bbd53b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bccbe5be4f65b88b0d440a9873e688171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbd586acd353d1dd5fe1c1ed63863b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aa7c78d992d1415dd728d07d4cfdd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611b48e13e809568f272837bfa31bce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16df87d1e6b242502ad8b828ba7a72b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50226d2340c5efc0c335324fa327c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3126ca1ffa279dd7049e8db6280f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd7e1cdc234cb5e43ed96867653db5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c188e83635464046e3ca7c1d9c71b49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41940b60488dc61b28675e39592d695180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ffd2ea04d83eec2d8817964806456181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aff23b740f653c457b927dfe194ca4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf24f62a40275f27214ecacdda3341183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15af7237fb870cd34a7cdb14aaa7e29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a45efac89ff797ebf5f7b6e37461db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed056f485a8fa41df45730d30565d2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ebc30438f83860561d3163bb71c58187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96010c98c0681e12fc050b7c4299667c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daf1d35cae10e4fb80618a6fdfa74e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d1d42c32f9a1a65b397e56cb6b294190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf44339c6e553e54fd05295cbfcce1d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a215e688b7324aefd564688a28fe5ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50517e4f0a568ef74e3955141b7ef1b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf86f1f4c39a5ff402d98120c510ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab0a2718e86c1b9b9a7a8ce47be198195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92695e0d3b065193ecfab3bd58857daa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86886dfe6377220f881b4bc16fb12a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7352fa5abbbd1f18d11ce2bc16fb6a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbc3df84063cef75f021a67dd6054b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef8515755ed829adc67e5edb944bc7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605575e58e9f02c832df7b223a0bad87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4ff459b8c2a29af6ab5d117389682202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f1c275984a897a3416d270d9e4288203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dc4fab97f66065cb99df744ad7964204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecff22750190a3181813257b43ac1b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8b2adad15f617aae0c6ed5588a5ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a836813b943ef303b807ebf71a7aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f6821f5cf773fab1429bfdb959cf7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace83351d2bed1e5d959b38984e2fc23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d708e50bfe0b2e79a6940a2d5789bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40702e88502f949cca7c59e53f92a38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be18d710f0300b6537feb0d9be3b308212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f649acf6d96c1705eebc02e173dcd1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401630a7532c61922aa1c51292c08ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080f9ad2e89d664d314966d1bd43c5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22b4561e55d96394ae682c2ded3924216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843d18aae1e239300c97de73ea37bc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097fce64ad616bdd7a42c0ad5889276218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ba2ff2eb3efeb6b529e6394f59462219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db3698f85771b95df1be18808c8523220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d8bad24621a56cc327d734e2b80c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7fe5c8fe6487c9962826ddece864c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb77eb7ac28fe07613aee47d49561f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11530862e4e6aa9209f0cb3c352447224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2892b92d2a21286e844e0c0024d71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d4abe964087c75903f6a42b09a7e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5b092967069b6b46f6d941a42cb64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01317895727112bf97871141f7dc4da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12786fe3d99c1ecfec0f40e34b359441229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fd5adce36655fe96ce56d8fa1f5dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891a764c5f433839915b88ddfdea3a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357d8a21643488b9cc00d30176916f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d62d9685defba1e5d715988f33183a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94015d0817a0a76bb70ef3c4d57040234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3a2f112a6643ad750a3b80e6b4ebd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4da81ae59d0c5b388bc018cfab33b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540324af99f07d31eb93e63c5b452b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36ca7de7e018d815e2936d3e670558238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b738c0c7aa231785cc50f4f62c4bd2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3756273b54dcc91e28d1ac959aea8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedd28c98bcb6f7b944381d14496813241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221b223283f8520db37463d7d7f4fde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe9f7a6f62594726e883315a025e3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea9400a37edbca6e21a29a55afd317244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35704b4362089bd21bebf64921d8280245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a43940e10580b646c47bb20b79e597246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d4f5e95e2574d8bb0a11bf3fb04e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d1b39caee9488a917d54efa4d60eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5840fbd5cc55c570c8cd3e3d19ff6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075963386d8cac9cc6ee6479c99de1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8cccb8a363f9775ef467891080418251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46690878681c8a4c79746d3008ecbd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12585efbfafe8cb1d0bccd431cd7cc04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf9037397ae8bd8799171b86c7f5a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c485e188b9fb23f644058e50c3f393a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0c3d07a86c53dbbafa12d7df84368256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab2b5901ecf58f05f00b4961f3b1fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7034a3201c139cd3eb567ba0ae927258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64a98fcd53c3b04cff71ee91e4e48d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b26e826b5ba209a0b82ca4d8af9740260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0e2334add9b53aeff68004a92e716261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825701235daf8bdd27f7e1b66005a05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50fac150acef391a46e7380280c72c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63f3a57314697ff7384811e96c6ab9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e4e331961d59662cda67279e2673a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa24b3d9f79b6fc4a3783657d1ecfe6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99697948c32d7fc6a541333e8a0f160267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9c2200ec75a126acd82d7dadbeba3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d2ff2dcb5300ee4973b772d7a4296269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3836ee80ebe5f34a1a43a28a05a1382270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6555b2ec6d1fe2dd5278dd29fdaeb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74211485478ccd54f05831ce189b164272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342036271aa09602790e2c2d5699efd6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087c9e298a766867b8f927d40c771d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c221cc40412bc6598f7bfa05978b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f62a74bacbd4de579b0519c3d18ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4366cf7597aab95715b3f5cfd083c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdd865fa020faaa08d6dec2100eafb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeae2639d32989c9b04e701b65075a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a9768653b36092aef3d5099ec9f6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa4272ef2b83b8222c622fca07b3db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11556c1723bbed186a6841c4440abdd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10424b0d25372c47e2a3b590e8e6363f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d8c78873577a31f3591f37d972665284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19a4223314e87870c984de57bbe36f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52db1d39d27ca13da03956b361e3f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852f72f48ee7f7ea7cfe7d2a57ba0da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0776d641d6787e3bffed468fa7f050288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9b3476515c36df994f6d6cf57fd99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc372d7625617528c35a0d6c18ccde47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854888b7f3f828d76ddb18597a47d0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd61eafd96c848f947f525792a2dacb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d06520d274e551d9183be4446cbdd0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3614d80eaa413409436acc5f8ff1416294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb198f015f2401ba33dadc0aedc65a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b496f87fda6e9c87bf4ed518aad857296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27261288eed25df3bc1219d68f2623297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc585cedd421389116dfd6f5258ba739298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b5c6b210b81b79d9f5a5665250622299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f8a40fcd034721b70fef5e8fc8b58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7513851a67f70b1905de19a5488ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66829bee9c23ac9ab5a6887dc8ed95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc082c6310059c4da8d92724eb27065303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95414b2d198819edecf5af18a3e5d26304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea50df7a50cad601a07cd1513efa673305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315f61289079b0513233468293a410e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e63a6ad3d8e08a35f33f39f675753307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd83dfedcb4433c4d31a1ce992ca2b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df787d538688a5e5965859bcfabda958309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736291fd85b5ae9c945b010c21a3070a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab04007cb0027eae0ae7da8d87409f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c57ad850feb1dd481cab1b193fc05d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73b92ebf2b508b473a92c778651b8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99edeec9f1d64bf7b9dbc7336e0662c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe627f0fbedc3745388e47093198e381315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e6185b878017d89537314d57fb51e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab2051dab2a5b28c51b9a4a3712bfd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e3e932c57472244d9913458653f29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206debca312b2f656a413ca750dc9028319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75532c74e4273fbe497ce46c6cc239f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e01c5e6e93d2c5ba9cffe9a2df2e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308036e07b0e3e831f2604e29d0fcc43322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef5ac66ff4ef4a11d4bbc8927e466d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf8be7cfdd77f03e7bc21d999e9239324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0f042b38e54d20197d8edbf55998d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dcba7f35475532c86765cc75b6e9e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63dc76852fee6e62e9ba92e200554e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7aacc0c448df4894cefc70cf4e656328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ca030af0132aad69ad4a51384a757329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eac69470aa2c62b15224c4eedc974330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf461313376b0c8f69626a0cea2b272331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f4da7c3c50337a2d10024d9a26096332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45398043bebc949bb3032948500a7c67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdcccfd2eb86c61df7863c921f7901334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01247dff7b6f279882bb6c247a9087335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4c4037d1205b2f10a34274278d697336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a4f58c1916c33b740c3e8bee39b85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093671921acfdaf194c471fea1f9e4f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd1bdba1ecbe75bac8b38bccf7a544339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baf4d2b1e0c979a9f0723160e5e5b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e59b3e34eb01cce59090383b19c2e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c238fb84a902a51c1c8c4f6b8787b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949e8f800c46130ab8c1bcbeb45fea5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bc154b1ea2eae045963bfa74f5689344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a039b6aa30b6feb24d8434480c9c481345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124bc06650d7b4d450f7449c827c335346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0ac2aecb391766301e35524043f40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22eca0d4327c8a12f3a36062f6bd7ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffaf01c1317ba7a54a2c01780c8965349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3c2369a5d182ae0b466eac516a076350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bf98de9f7abc6bc931d043a34d9ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac8e41e7d189164beb85759e4d1437352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652357d96c3e5b95a50f02592088634353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b0ad29977f4ce388d189a7a706491354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fce3f9769048be25ea3c86a9b2b5e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92863792a080a6bb5d8c665c2af7a18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f5a0886e46f6bfc372b31b55351f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d11bcdeb4d74aead163fafb29bd66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba42bf102e52dd699a1ba20d83dbdc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea4a4aab329daf91731e6d1ac1e94d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4453ded4eba1c80fa46423c8b717ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50210a555c821455a4dd7d35fadc5ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c153c1c7c050f0450616239dfa2e14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ef99280e14c96748542aef03c68d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03694b6687fd0844db7e34725335313365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34ed7e49402be8b56a5742f6686224366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e01283af116c320b3574aed077bafa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae16f84bc006910c6ef1441ba2195a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a99412ea75d4cd136ecf279963186369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf236ddbabcbfedd6bd232cf80bd3b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef372479f8733285f5a0fdd94d1f68c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba01e8bbb20a8fe8a220ce6d728fd1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350459fc8fa99cd0c92fd4737876e8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d380fe03d31033ab51c1c4fbf4e70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ef7756c9fb1f018a6fc1e3755e977375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1473582ae09d9c6d7412e012c3bb0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f33ac4c2eec6f348a27510f20bcd5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53265b369299a59d94074a5133acf29a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823f6a5a72c37df7c9bac6ce5888434379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff9615df258b01b28ca0a1b7cfe7a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fb34f7798a98b71a7bad12f3c76a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4269022055f08a4a7cf68b8f8592952382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51a3a9c601fa1e6fee56138925e078383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f110b63a37fe5fc442015cc1dbc95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7d34ca55d4254ee2e891c6c41092c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14682d4707c5b5f4d271dc08fead5a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80305cc4491db183ec8d572904e3ff5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370022471853b12b29bafd2fbae11e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee315d54f1e5032e051730bd92f0e3f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdda901cb7a572b2e4ac4ba54190b9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dce9f06702dd34b0d3e136f928b017391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb520e40a470fde6e38b24617b6cd256392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6007caf774097376f5dd6ac79af2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddd47d707ae1c8e7bbb29f3b57742c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28a43d169cc1cd739a6b18597563a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497abc3771597de008d2e9b02b05870396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b610e256af3a4deaeb90cd6b19b57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b43bfd3635f23a91e9202f8124354398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ce51d0ad90c6f98ba7c87016a3e63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be37d49f2df6c1a384ef946fe110dd1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f979e58bfd05cae61e5de650a279356401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5551f0e5e0b52efc053dddbf6b14a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5d2cc7efde1b79e682ad4eb8a09b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4b2a898379859b3f9ba33767f9443404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad8495049b66afc388c7555205d6ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa591720917a47425f9a8008f7763e00406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae5b0c595a1043fa65aa8eda569d55407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992db48409786c3148ae5ee7673a0c51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8809bb5e34bc8c536153c09315044409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738bd06b19734dbfe6ffd5f71bec84e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90ad3b7f298fb8816eb3b10ac97174411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f3038a97ac7003be670a2ae49a6fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d91104b6e0e1422d68ed8c0b781394413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd0636765d95fa0b52f5af2d68964c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa13577604ac59bf7e21db5fd96ab5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d91cdc6244982585f525ce2b94738416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ed9e5d746a4486ccfe678c0898b49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f177113f15587be594211af0badcbd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f85c920d51ea1bd2bc09403bc2438419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0035f581e7b7a099f75aaf0a89eb7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b7039a699a2a33032ca01fd84be2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f66d626d2e49904fc56078e04d653422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bb3b69ce5a5fd55c912bdf67c90bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e33024393535a1177b8cbc46bb4fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c2bc7032943703d0236aaa31bf9fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1135526769fa244552c1799901d480426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d6153e2b891cb2fc48aadc21ba7ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbbd22ffba4930012765fbfd69d43d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a686230618debc634ca32d91c2e346429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37086f17cab6e99b74aca115aa9a093430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1af55cc4443d3f47c261bd1744b215431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c20b9be71cbf94b907bcf0fb115919432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140f45e751865dff08321e4aec8a9ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6dac8f72971c13c6679846a40e343434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b61fa03b1713f5ea3cda85703dc835435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c1880d282a8b30a4fd71b7323e0da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eff23179b0ee06f5103f21e587c15b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afe6c9b36d4c099a52187646bd581e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd7039c120d56f5089a31787313fa4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa3cd3712a561c6b483a0c9495226f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f7cd55850e231a93f767f84da9eb1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f2acc451f4440485a7566c7b38f51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d116c8fb86076c75b2f032a4f2b579b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7b7dcc5680c6cc7ca90cdd53bee59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e46d1467cba248191605f225c31c93445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67cd2963255eff0aae547b71609405446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2f8f8d72b78b94b11eb0756dc8cf5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02622f1701cc2bffa463cb15c51fb30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eb2c1aaa673f77543cf63a6c82e58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8a0535c576db6cc85fd16c4d380b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277566096fd39e80a62cec8b72a1cd14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e12899d9406e7b98b057796c8a168e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baed99aeb5c65fc845096d82e887834453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54146e71e70e77b1ff309d3d7b16914454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570336167678f5c36e11d512677490b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feb1936358358a891b364017c6dfdd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c731733ecd7ef1e9544853fd63038457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1651e73e0bdc0b8fad8aa52fb5bd04458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a06919d9004a4550627a9ddd7917f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e49545fab1cf40fbe0925007ef6d44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11d54972c31c464b450e01661a7795461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceab67f5b05004701e48787ca59cd00462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29439b5201c51b68716b0b8e3aca4d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08f22532cc684e965ff183880b7438464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7275350dcdfbefbb4c0f4dcbe1efd32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57239f8704822ec7369344aec9cf46ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5d60a07d9e55a690fd364f53551e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470898e3998f8611d33195f7405ce516468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f4c8461166bed3166fd16f14521e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7baa4dc8362b19f9dd9c0a312e728b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dae367abe3332a29dea967ae30c677471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76821cffc3f763464e83c86861a1280472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb44ccf26d53f101418f46ec9cdb15473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775405bc0c3c6368bf121678609ac049474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b253669483619d1853a971521674ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d100ce7c55c61521f89fbfdf4815e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218f44c99514f6d3832a15f2336e8a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377719d0ee92dcf88ff3ccc33b829346478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec8f72b663108f61954355e9375d77479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6535cf7fdfcdddd014292d2975a9f00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a09468cec159aa9e3865fdeda5349481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7536256a417542bd74320681b839cd2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d822bf3dd9c6dc7a2c438d68389b0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edecd347a31fcb367d134325c1799a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d313da116e6407bf8adee8e4f5333e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3e48fc323015ae2fde0bfafff52e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8180989a58f68652972a1dc2b415f0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b98e4b7b5e84127a132f5095e214d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92cdb617db676beec0959bd94d7176489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e29c847d0e95187c0415bd44335dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b01b7be70d93e396564771374c089491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d069f5fde44a82dff7bbbab93cca1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad3257e65a44014b02faf48acc69c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6472929c8d63aa4a4ac440919e11b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52619c191d5333ec88c9415b1ede1079495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75913cf4e5a337bd2dff5485c94145496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95446b6348ebdad4c4e6dbad8b6d40497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2950b3347894607a693855a5f63798498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fda678416e236639b9946b1db624ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcad4c6e2e66b1190120c01b13db5f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bafe8d9328ea1d626bbace379e597501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634f617d3cd1fbc9fa060277201662a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b287d4b184e3efdd37f8eb400d274503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3a8e99830f06c6131238944e3bb58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2cd4b48cb2d57bcd5ede831f5610f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5d153b256bf71f6561f3e095f2dc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c9a872c4389b24a511046c0ab56c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a898ce4fcfffb03eb2f03a00e6434d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e50b571fcf2ab6887fa7aacbb148a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ec3dafe02626db7f77df1c16d9215510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b76b7b40404e594c9299d595a8a6e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4564e7fd640fd869fc530075f209f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24759383eea0c34ebc5db2bdc3f789e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96619ba35a600a2fe16a6850534984514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42cf2ac33e0ac31b80f82fc8cff59b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bb231a34c228af5c9c1537795a1ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418275d83cdecc82615bc8c89eee591517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beb1fed713c3b4b677dfeb3a2bed44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a450d02817d0480faa306ad1555dd40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62099a5cfdfa9764fd5e355b4887c8b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5430017fe82bd3c06dab00484570f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b97348473c78698ecde215ca1692e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ccc63eed681e3c8b5a4c857ad284d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbb96e8ac512902f9465196bda58e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cff4227ddf1a86db903c09d71766f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406369e97374405e866c337fb12333d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca7ec403cab38eac06092edddb6397527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fc284e77029369d78a95f1b698642528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f54a379b153ceaa6221a27838ae9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1920edf4c52fd9bcf1745e6ca37537530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a7d41aa8a29f8242052e5b52a49d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3047a6167381752ef77eee5d4d4c24532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b607096ecc40c6a296277d0693cedcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd2c0a40afb85cd405f557b721498a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb307631f33f0745c3fa23ab6bc991535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26cd8dea7ae36e5834bb2aaa339ed7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa7100dbc10a74c8ac830d6332741c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c512e523dc5e31d2e4c5e09200870538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba77deeb4d27a56cce39df8346bcea5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81f06e6be7b8f65b881cb6ccc46cbe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d46a0b50f6249beae07214208511e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089198f6910b5f68bcd3340861cfc88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c90a091ffa65830f1797b5b321e9d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b1f3e3fba2c2cd304b581d2a4996d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572a06ec5e4171c428aca211786e8f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e70fc45363caa1f218c4958a1749b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555f8abc419db335018917d4ff38ead547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70be2b9b6b4bbf10209913f012e51c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fe7cf020eadb4a6284c583ff7153c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99439fd742c1d6156b8a8933781239550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a35e96b9f823d1996a7cc9ee91d50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb356d6e748ad9f3fe14b3ef1d99ca3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b674041da3d8f7f4e9d6b20371e07553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b4d2262ec28c429056da6c36cc812554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cea95c52395c9aa6847fc808c4390555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac707aa1636dae845cd076359f2041556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6b44998574e9f1065e48e10e350fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1c4dddfea9f886c756ad178c59145558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41332322f01c31affb500eedf364b44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e0201e6f268d528fcad45bd4d0f8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ffd42c99318f3cbaf8c11e9cd55b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b169f61df3e68ae087b44d3a203891f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f2572b287a50b1f48678ec6fadc24563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52c7fdc69ecb86a5d098141373995f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0ae0051bbf773b64a8a332528718f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065407c0bcf1ad74316cacfeadc4cf51566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701fb03e535fd3f34115f49de0f83af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018344db20ea673c3b25173b76b83d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f767c52c328ac5a956f3bfd4121c74569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6a0c694210882891a1838fb12346c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575f328a4a1639f48cecb2f5dd8e438571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebb088765cf5cb226cc94c88c22995572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8c33ff4b1167cdf55ebf9498639f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdea3c2b9363086c8e609f26f82466574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadc98fc4ec35fdc06bd8c6df93bce8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185526336e02875fd6feee3f384d73a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3c7c9b5c37886d2f7da5034aa364c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ae4cf0651a05c43b435946bcfae21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e150dd5a1aab8cb3179079e2155d720579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad31180584ab9c3184df75e34e1a5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1387b4c2b93ce4c2e39d18fd3916c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8a97ee86f9dfc5a8133e69bcf426b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062ab8d384630ba5ac994786b5c7e14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c9152624b4cc401ea49b01c94ddb5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677701557f7bc5a437f26a2d07de088a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34820754ad7af271cf985fbc7bb6fe4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e70b5a9f0d76305fdfc6bcfceb987587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1031e8d13c223601f93fafa226ecd1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d6c0d1b5f4942629adbd4155ec988589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d11c6797b8be08314c5eca8d01e144590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ed20eb5e6517766d33508959e11de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded700572641d6a1e9b692b1e540064592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243317d2bf7c5922fac8530f84915bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bdf4233c05f011a15f57b2f9fd9e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b553842a950232048a7d83174597e7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696776ba15372d2a7229f7c8412f4743596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ab05dae59f5d901d43e0f9b94b7c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9272ead2d12ba35d82b0c6785273a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a6ed5055b4370e382759c8b2cb11b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efba8bebfaf5fdea12ea427077c4c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae6703ab8e18ff88ec3536e534ab67601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca10743ff27aeac4335e4bc48f8888602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b2efadee41d02ce21077404d66ce0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de48a85346b337ccd7117c67db213c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f189049308b2e9c94a03b19a9da7b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf755bb50fcee3b8880bcc783f58224606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609f055fa4cc0d2d255ea32218a51aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab94d90606687f3201442cdd90affc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918e33d7ee12713202bc799977f078b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7959ab0452499db67bd6cf3461b565610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981527fbb7e35940b5947d9ea5acb9b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d878a97f1fc69cb150a91e60b68fdaf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05512fa96fa9cc7c62e049c6668cbf09613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700bce03ee2876ae233c8456679a984614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48981da8d1c1e3c34747b40916ce4c84615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639e4a99ac7b5d6af0bc1e5a0b72d03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436cdbc0a22ca5103f207badbb4d1b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b038b74776b29039ec9baaf48ee5f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179edf1357b48b08293c6990af92ab23619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370de2a20b91fe7a0f3314c2e6b6b77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b44fafded6975bfae32a4abd5c3f64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81962d006f2ccd4846262f1d338b94c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560a218a9ff1414bb32d5ff0606bf7b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbc0be736a63c1da42de9d76c8beb8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a8cb8bfd858f5ff57e5b0d044d2af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328d4225c4217db30dad49cb25f54de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdabc06cbbff44d44f4c58306e63a95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697f74ac9ff788e7dc93b5a4a4e2a52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cc2915764f90fa82ab2e75dfebda2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce82238bfb87ab3c94357be1740717630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f96d3c5b7880b06a62a1f635d8248d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12d88e34edc2d9948b696c361f7443632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386413ae5ce2b66c1ac2692d982c9e59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fc27d579251945546fd0abae59f81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5559d08c62b886c1b74c6360a57eb40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906762f9b138c0c269345ca8ae42157f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eaff0cbd48f1af545f9bbba3af649637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5ae0cc861f3577ae798787097520c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75c0b474e2923668927ce9ef00a001639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7e9c29dbedce9d5582f19e7a81b71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11679e02765a01fb38a430dbc61529f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307575e3abc380824c32b4c8cbd6577642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026f0cb97a02bf26c3e40dfc18fc3d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e6e37cdcb39ba9fcd649adc4033e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72d62d4aa22531d5bf359e321e2e24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc1ecd3a8b7ac194e29a51b49d27ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d6b31e4312627d9b433e0cee9d7ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5f9fc68ec8531dfd777d45cc3e53b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9137bac2df48f2cae4a8d9e7e84ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bff5b9a2fa348611e888552eca45c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5381f4fc90688ce25c7fbb3378791f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932f33f9d6a856cc8dd540beadd2df3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b72ad6bca6f714ae46b74f84331f97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f864916c970a801976e1e8486609597654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdc90bfe3db7b83b4d17cb37e0711c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770ffda8530240a0af3dc886871c7c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56636703d6e915e116777f86d5427559657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c8911e1b1d2d883d58d4e7adbd97d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fa4e4e990107e885af2685e2dd63b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299b9076f6e22e7b1f95a970ad25bd3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91faaf07241009bf6de7caebf7fecb6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfede17a73d41fe8ace3d6eec635676f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fbd3946ac1a53c783cd884edf7c31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f709f29a948b6ca824c6e18ccaec3fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20f6eb66392777211d1171331cd9cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c93e66816377d59fccefd00810ced6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618267357c93ccfc7a08b70dc0bc34b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d632cae38c7b090d65e28311aff786668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95797d41e092f57fffe491a15a8f2c52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05217ba74aae4d4a667fb83911e410d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b77fbb192273bd1aec25ce966d3630671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bab779f4b579f053250065e6edacc5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11479ee49545b6d59b1540712d7e3376673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e96669589e6a962719cea7a6f47c7a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd0847b22b5bb3f5f9a4d74b2430e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48915856f48a8e3f8d0b0e7b87dc299f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec8be594ee33af8813f0d129ed56ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f1b2fbace4ba1bc9abcce327a664b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f34030e79731d5a9194d8f149026d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d97339c969157a23a529b0a9c37fbb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb30a9fff9d81d4ed6b015bbbfd1b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88d4fc1d537023da452519e63abfa3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ed2346bca3070dbef10c8a2192459683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f856be11e0af2737c0ba42ac38387684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892b225763f2617c925f9030966a0c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb61907d23a1bbc2480aa65316d557a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ab93524463a3ffcb4084c0646809a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684319310438fa175f0213013fbcc265688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18846ac1cdee3a9600a19589d16d47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe350a88b99fd1d7fef632c6a52195690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ada5dc7dc0bc39101837719da01f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0070939f6b97f92f29f274663dacfff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d2ba50973408267ffb4750d02a2ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac7fbe8ad9abf75d82f7c6f9e79db7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be8b3af191dc4756ecb1c974f84438695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a72524a254922fbe69fb4b4c3ef1b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36468c19d9bb8f56c57f8e7ec1e1a0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597629727c6c5a94f78e5cdfc2a2946698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d880edbc56fca50ff0f9c0a3882301699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b2c61f4652bdfc23bb9da93178a6f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29859619a601ad83ad788f85c8beaffc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e6d620fe1a558aefaf9e852cb3d62702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bf61b5d69f2122589b9e689802a4b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3f9ea0c56c6e7a055657165660f11704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664077f26a6b3b0a923e2beef7ca94d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69d0a70e85e2207252f764ccabce64706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfeea32505e342709050e22bd46c76707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f0acde08af2a773b356de04b96167708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a94f5f185065ba8fab1f1981e895ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879c0360247ba7b2a91efc3b6468e66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe7073fe7b28fffed83ce28d9b5009711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2657d848d0faee34e1c643f83b498f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25097943002f8c0f8448b851058ebf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3623c357e722314e2677f6cd5d27aab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35220ca7d0ef040302a75d1f21b93847715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc7161ef8e58665e29e415d72cb6d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeddd2245989c51f293215a6ee0d10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fede6e55c10a65de170dd7e3767b9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914306a7c5dd5a0d834195399f480245719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a205d62ab1bac8e854ec8f3bc3227720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141a69da91e9f4ac59069738196bcee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af784ead9ac0cf233a9b7a61ed8918722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9301a900dd76c07271e0818ce7d62723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a53ed57e5eae931d6a312b87f1fee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e961b66a1eccbd9b8e7e046d52307e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f934bb26611852a17c72e98894b01f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef855fe9568a0b5cc45d31f6954d7680727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f1e05b84cea56a04eb3e58548eae0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2a1b5923a664a252b97dc23590f25729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256a7efc783fcfd6e008515a80e2514730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f68c06fb4e841b388f6d89cae21d59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabde63beba53d088c2fe0c7e7474554732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762177762ca6e49ea7ae047afcf43abb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7c3186432de274f6c53cbf7c6d355734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e355ceecd74abc74e37df2401eaade2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85ddd0b975e537719109882626a8f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a25b730e97369fdef802e5415736bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff354ff81f13ac12e1a363c7a905c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab3e115333feaa6b7a25f324905161739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964918532f3c73554e1a4f5c1c54032740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bcfe5a54cf5945b657fe804e8c568741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b65a86fbca778fbec0b83dffe11efb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b8f616882a8e654678f93d534a598743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6689175534901a1ca7e326dca05fdb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda262b3649a959b6bf6090b9dd11db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e263edf814bf361c20400bed6cf18b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a6e525fb1f82053b0e286953b2638747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc9f8a0d26ab1fe030871ece3a671b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e594b906d3e64a176fe9d8942e9cb5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ce20eb4ba1e03a1707d3c0ed3f483750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48708ab4c2dc269d2a1289f8564292751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b116b7960e32922b853dd98c888c0bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57190612b9c074f3bdf3c2a2717a9bcd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a724ad5a8959994a57ce5f937dc5a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed322fd21d6232f279a5c3968815b06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2395cb60508c45c31a816b06faf9d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86677a76ccf727c9acb2db0d7feb23757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af26f99bb881bf4c6ad49a9a04cba4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7646da376a67250cd3b9770aa0d7e9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9ee5276a1ac74cd21f6c927724b74760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523270087ddf331ae8181bbe2d5ae7f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d20a22428657bfadbe14e3565feb0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e74c06ca44a7d62c9a2abd169aa42e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14163bc9e423403aff0ab414bf33fa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24828d162aa47704cc64ddae934c982c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51c8ff3f37184ebfce67b4b642e0e1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794e68f040aa5e83ea65a1fd2839ce2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f174c65d481af9a1ef3fc6d6f8b2d23768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87f19787ec63499af86221d9b69ecc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba20561648d9bd5cf1cae9704e0ad7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df08b43cf0a8fb71e673b7a3f8a2ae771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e7269217804026b7dae606b9f61eb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d072cbd7397bc6d64849dafabdf19a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00b3b32d98acba91a66e758827b0d8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de68d22abdd520701be452526889d4f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c1a84b3249a0fa133760adfc2093b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93403463339679546afbc0e603dc27777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6901be8b21d258957aa2d10ab7c21ff778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946755dc555194c11670982193dac1d7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48ed7626d9d4fab2b4334a2e20adce780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb8ac1bea0b17b476d58ab98a53d88781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086d6f12fffd50247c62c4e802eaee1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ae56ffaff2a05533fe434ba585fab783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849327a7c82280b49bc1cdb688077020784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b12b51bb7323f1a22d94793c8c36a5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a3c3d7d710081bc7526ecf4beebf3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b13be8157687586a8d2d6a1bab7e86787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2bf28d237f4caaf67bafef9c4bc2c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0750563983d65ae97fcda093eedc1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717fdcc05d6f1fbae832e18314f6f36790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bdd3a02cf3b1d229e82b242411dfe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba8e577681400835ef4e15bd890f2f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118a21b7a08862a2a6f0f2bcae189b8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4207561013101d4b555b5994ce7c8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7841b8abf7bc2c3863d8fbbf4c4dd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd05fd8a61a8ba5df141aa2b613df4b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3d295673c1180c4dca550b685a5eb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cc52a8e83d7edb46f1f69e4159db4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00878d49fadeb67cf30fefb1255619df799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7946013b4183b93543f862cace25ddc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0cb8a1abd7c02dcb1923f1db784e3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eaf39a64cba5dcd7c7747086208f7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe54bcb871598b3c1daeab62810ad7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8c1372bf93689a33e364f16c19e2b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e60c7dc5d6663470ef4a8fbf8dc7c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89c4d4df5a8408c7fa3c5b68bcca04806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d03052d12b7f119705f1a48e5a96e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e49c44fc1a45d934b0ce4ccec578b3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd25e104966c4125f1820218530621809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ed8bba887187eb444ba64e34702cc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae860f9e8213c4bdec6e56f8d952138811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10a15e21ec85264bd1f63666970cb1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be749dd3def7ef4cddf2b9e3cee08014813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028ba2862e2e0ef55939e515e520199814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8739d041e052e0456c78126c271aa41815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c78d6ebbdba373bf14b763fd03c637816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1c702b9645988d92c982d4083c70c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797ba2b68797f52c1f4d3c7ae08dd97818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1f8a2f614a413667b1de8814b7923819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82f5a5ea725df20711606b7b81e0d6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b42966292b8998bd4ef945510ff1be821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad291ea0c3de53b202a0691223dd78822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c26a4ee876a64443adf765818422e823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78801741ad4584bb85a7445b79f1e5be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597fa9030594e2115d86cd9d076123d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25dbadad4285100cb8522d35ca2e963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65c1d4b984dae26be2b51b141def6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72859e71d15d97613a825dd782a441db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b27eb1b887055067ef6d36151c2a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b0832c8ffddcea0a734b82855c4be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abd7aaf5878996f16323d41b9943cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb09ad0cc1c5fa3de70099c73a2fa49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91657af9370af41bec4214afd5c2402b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997671e912915a1fd811d9844411aad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fc31b710d132f5e4e7e7e791e276812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6851e755923d23e523c29424f1d6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c72cf03f0aa3baca6a468b184eef2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d50beb0b6dadfb17fff901860c94e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce20961ac51d360350f56dd9a8653016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d3b9aaf0ffebe82dc022f3ce5296a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94d95018c0f3ccb03e747fda4bf52218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717c2f9039a162ceadcba998d34fd5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b191ca8d87e084d1ed13027166bdb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c24994b1a0853d82d35aace32704dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb34811d1c2fe91f88d4308c0d446ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffac5ee2b615dd8fd612a2c10e898f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70337d3b880b5e830ae06831f87f323824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7b4740e8e7b00ff43f4bb35776b5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cf28e8a0f66ca5c05341ff3c4d1ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a22e8d9c08c6495be2033e8a9646427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af8f03f2225a99e89acf3c59c16a1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7701e21497bfaa5efd7e1a256152129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9635e26a8af3a7e9c98965bb3441d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a959825d5614183aee031d95de11731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f424bd0569ac34d7582212e3080d5a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b80e8ce9da3c2823d55d917d83aceb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a9d65a452877c549d61ba01e34e7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ea0ef110cb99f2782608e4ba89b5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aefab1748e03cb88dbfa7e596444ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5192dbf621570b6f6b5d2b38fc9ee7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f250c7cd47f1bfb83df7bb3dea6271238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c98bbd15cd5344bcce5c429b6dfc6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ab166058607bb65bf95a59f848a7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ee92450a2a0d6729bfbd193d27fe841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15d5e1531520e9102667d68a546d8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32203a2454de6ffbd1019816ac759443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cd1c77ba0a1d37dbe412d3278551a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127535aad75225f47f2424d7506141f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94409066fe5e3951555f40a9775be60b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4992f6eeb808ccead25c464a6da3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436afce1915258ec71f93f0734721d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfdcfdbec68fc40d720ed51972f44d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760faeb9ee67e292bc877729344c77b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3140fe9a05d41673445d09fdf4db8ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dd863b3178468e2aa29fe7875a0c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c455620dade43c38bf5f9ec12ee392e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f17893ee56fb2be73e033c72a4fc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead949809c43dce92f5837a1ea56bd1f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ecec5b8242f3e2d1f3e5848dc516356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c8b2fdf7218eb71ee176c12d2210e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdbe2168ec79c83239c3267fcffd1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc174bb9be3dc5b43ce70aece19c8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b0eb5e133ee7c78b92c9a6ee1ad0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432a7f9e2c006b42c0fe94b0db0e7c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f04d147fbc5833cf4e8c8209f70cd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e367f721618c750754fffdec6a0a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7c570683418988350a8b12502f64664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a23bba89d98669c8e325909f89034d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f24216c89d1e75104a4245e0d9d2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892825e0ddb4f5b5861f4e082e6955167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84c82864f9b54a02cfcd5b8f081eda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908882100f146cf2e69834e25c2b2b6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4fb6284a5d5f385b6beebd376b77470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5bdc2234ec78d3387ecfd60ae1ab071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f0f45f8c118470b8afb5aba73856a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f516058599e06650a03922238b90fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c610a5ef6059026cd3cfc327247cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad889225f1cbe719ccdb13eb172c225075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4304a3e65c089dabff9ab615636aab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aec8f116a5d24331dcd2b261aad55577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828028bd8cb5546d2a880cf515ba42778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa089e2971c90835451d1ca48dc09179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8765129e1abf4d6bcffe65c956c01e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5c30c5e9fc152e1aa770c12dd839a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59ca455bd3428b1d430d73738bd88382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727553c5d7cf7896c5d1c0c539c0c9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7700cc791572915fb010ea078fbd784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e3ae95dfe9e9ac78c70da6aaeda0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691cc981ed2d6a1525e16f95ff27c5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eac2e7996c1767657e49ce93fb36187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cc1892410a243ec3c4d7d8846d98f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c339c46c7d4c91603930714a20f7bcd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d4997d9a2950762ddff43267ddb5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e46abb9eebdd8a3ace09db3ec0a48191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eb73b17e611d3793520bfe722f35992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fee5f287e538b6772ef689e611864593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de6f2a97f27f8faa79a72d67488ac894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3ea7354e7d360a245a25551c7028b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b2e32e7aa55889b01f45787e4fd0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c1d4da6ec4056e3e06c9acda4efc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa46251171b112ce970f25399e46a5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37a6bfbafbba2cd72ce0296af80e6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3f28572c29421a817d8c0a9857051100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87092a7b6c6efc03b9770501c9357868101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b132c0380c98a478df77c8a2504bc62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc04f0a777e5723c92e6b521be3f3ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb501dbe183007766baca36af7d04a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35d93a454ba2ca1e2c775b917e3485105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284f8b2d2fb104ca1ca938af49b0ef4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb25b614e69bd3a3713b8ff29d983bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1615f560c406ecaa62d1b1614eead1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bff0190230fa6793ee2b431d5549a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa1c089ceae3296b5a551a69400e89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00ac649ad59f376cb07fda9fa449b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41d1ee2b9b77bbf6a6d6d2494c3ae0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e3eacbc5d9239279df0410bda1887113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12c6e964544c94483fb2c43e029450114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e02e881f23e149543f7c8b0d7a5fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3f81aca2c0d726171aa101fe227ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ecfd17fb92ab014a8e7b85a20a6ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47acfab7c113addae81998bbfb3c046118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486756887799e87196036c040611b97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee8efea0d646d4343e360b55b05d5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd7a515e2c34fbd64d10a54680a507121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad783ff69cdd8c531312bf1831de8b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600ab24317f0759d54caccde3ebc12f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3272dd5fdee2126fb341baad6a9e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a89704f7020a370a87a8be567e7cd0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aface8f70cf3ad916ede9589d954e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a148344b4d5801520e1109391f7e007127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2826c8f8a2f0be16ceeb106761ab79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce2c91ae308e9412be27f7e016c09e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652928f208dcd1c0924354684234c2fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f014fe7ae64341885de09818a668b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2f0bc479bfac32aefd41d7fa06b2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2434163b4d228a036310d3d3f493f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1e1e84b434e49283ef094f3ccfe4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb6ab4d85fd5e8bbad32d08c5eea24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87c14829a912357344f0ca209a8ce9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207a82fe0b8d1f262bcc414180c536c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be3431a5863a88f10f3febc429afa9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62b4c0d8907d7733219c92ed13fddf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e891d82f39c816a4694351c9f2690cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62392f50670b9cab076543219d191b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700707ce9b63b916cd200d47bb40300142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75edd81337919124d6a3c9e62124154143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08657315ceb6a85f629bd65ed5699c15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dd56aade692023efb7c7e6a76786c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1e8fb7c1a57d20d3264df4f06cade146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d0d43dbbe5b61537c3eef00e9689c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01803d5db61662d265dd97b695e5ff8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcd862249bc47424762d5967d72804149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada183a226985e4a9e365b9ecb8b810150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54752f4ae6138ab6fa3a9466c09f7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04eadb68384e45e3c314226b3cb46e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5205293bc84a9212f194bdc85cb67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e95d99ca4b3388ddca5a1e4ec341c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6ed75ccc9b664cb9c0252c0d6ebb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493069a1e6dc273d197bededda40a6f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bc6833bfa610dcdc1c8a8af9951c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3307366c97ec64c2ae8343e0f69d5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e39394832c8ee449d918608df9923a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6b3ca2263107ceb66b37f7e3378dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547d7cf60152cf22c301e67a7938c5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01414e3aa5e9ec8136116a4d55d233cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d76cccde662345c6f60e7d509d4e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8007114d5d9220e8b0a0293d2395b07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ae884a017d7ac69cfb5cf4c5c3ae5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4494481e6ef04d6c1e8b8fabd3d0d0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcea2aefecab9bbf60d229f1840c10b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be35c02e48db409c2ff83bd164f4d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43290b3cc3f7f3a06707ff0afba631169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cac08569374fd4aa54b52cd3401db3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135755a8923e6af6f3d6a7460cdec539171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda3e368efa82d4f4aae4c2549c8b53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd42fd72fd4ed4d0327441adcd9164173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb4f8d699bcb0bc0f17d14bf757de6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b6babd0bfd99c8716d22bd086d70e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e759c2e5f509df9fdd31253e30b8836176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52194501688f856e9b8827a42ab46469177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42753a612cc55424045f9fe0d906d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c713b1578a6b4384346331f7edb4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4103430accec3a6f5ca6d8508a8d478180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a0c0da075fdccd0dbaccfb0ae48ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214151c4349c9df3e07d4586c283051182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0273c7527413cde8f9c35b3163950183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17689fc85e27422709a2889e2902dc9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c226c54dd4799015e37a36af24e89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025bc3a584b8221ac0e7dd082f0579f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b4772ec05a43d4d12755a51579805187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db580ed712e052b2e6a28d3220078019188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c80e1a86e44ef66037277b45fea25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0d75a1ceac9dee79829bc66ab643c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbf589881ddc9955aa462d1e4c53b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a91347ea579b7688f7ab0344da17a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b051270afd59c58ad35dc1b1447ec9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9cc0f9fbda09e35f559e823fde097194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9f24667e8ed463c63d8b2199ae3cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118473e849d77931242e68a015842cf5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e88b914ddcfaac9605bfee9d580f3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f5cd3280d2c5f560e3bcadcf51e0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90aa58180ec84d40552c571693d619199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6508b6b9422095e21471b1987e9e74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbae60c56cab3089cfbef09247733c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85c539c967ddb1aaec70a87415d81e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44824d19f0119ec7456defe3a419a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2629b9227ca01219c8cfcf2aa8dd1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8defe804d5c2c78410ecf1e3de6be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5407a684caac10cb53a3e2b35e39d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a14cf139d7e43b97130993122e4e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72980b22e673cef1643ccaf8efe38025208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d00d8af5a814d629e8d36b689b12e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4ef0ad83d3fc5393cc403a23779de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f173aae54ba9ac4f30b9d8818d9cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa7a85e1db5b4c428554f04e9ae63c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236ed4a674b0555289ad9246710b1c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed583920f977d16ca9e005f70f504912214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831c37e383ba6716e92fdc3a15f45c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0e5ec5cea4473ba497a85cc5b866d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0d1ae10b2d9662d052bbad2159b55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86969fa9ef7775601d01d1414bf3dec7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1fba54aaf1701c4fda274f83cbaf3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c35a4b7e5deb793d2c4fd781a1b80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc073e275e2d7488839a94e6cf71fa1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5778aeb42b1fcd161a1409221ace7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdea5f7c7b7a62b62ea3b8f761398ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afd11788b3d435f38b03fbb96a2c27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf2b549a969d81e06b730614db7817225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd46460ef61925f2fb1a40236b56ae8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16dc9cc5e7323820759c4695e21acb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636e3ba4bc410a305cf4ecb125bbd2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fce12c370cbac2efbc918006842a58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52a1633cc6e57785d287465188d083230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a26f7163f70d1277e6f04375fe6466231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730154b6f1fb4893f1faacb97f9721b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5adb218f738db778bfc57f97a673b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc854c230ec92367ebb02ee676dfd346234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab49243aa4d0cbb641b444cb7486100235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3b85625f994364b50131289872350236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b125283eb31a08656e14d14d914df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fe92a7d463f085f9ee1357bb3b07d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076b0ea16af641e4659f91b80568e18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107e194c4a061961cfca4fa5cc6faf4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f64bde65dbbb39a8f342ab9c946292241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e7f484e0621727662ef5eaba29559242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07abe55bee5e4a5dca053e82030b017243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003a552c5095e342aac81615634aa85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544fc7eb4bb75c2e38cbac821f68adc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c088f3d16cb13991f9bbbb4da60ff9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21bd50a6089fe5344c7864cfd7937c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583475309b1bb3867c61c1b65e5d402f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4921f2f56000bb68819b54fd0dce1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48870f7dfce206e75ebc2001895b0830250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84c40646e450a70978cee1836f4a46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51c4dff66e4b92629d6087f102af4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e40d6d59b4665fdaa0547c5bc50064253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87f78faf6d966f82a4c055e3454c20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacc8bd78cc8eab61d6b252c60e33dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d51007e84c2cb94410fc34c71d14b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de135c0ff287b08e7d8f20be68a27702257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77b7482cba8fdf10e7e5225b4a0e97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a619c7f245dc71a6bd591a2fa7a63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11dfc542ac6f7920648ab50f568608260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92a1b7602c2757cdb66ff4ef9cc40a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad748acadae3361afb5b9cc8fc2c3a71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca92849728a9d9f85f7a74eb595cde263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8109014bece17e24f391a15a9917ace264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb5e5e88b643323dd9afcffa11d37a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5638e9640130080b9a7a62f9d5c581266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cecbf1b1b41f21e62b4b98db87d17a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747c270d64b6bb668b41448abb25f45268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1156898764f829b4821cfe8572c982269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5a360c0c068fe4309157941d32fde270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e9a6ff19e705be4adbbccd43b3ae6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0e482bccf55c0e30fbd93ad0a6044272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a0e0d74943d5b6be8b17c13f0f08b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0e39da359ea1ab3a8c5c9f85e335a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617db4c339e2f468090b5aace2808792275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136b9f2a220bab2a876cf8b077e2559276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1f13649f176ce37b92fc2e1159dc8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12765d18024a0f85461700646c94d3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7176e729882f1025bddef02f83b18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd80807d9c9f81addf96482ce9351c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f644f5d52adb6f0fc1894ca7282d53c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e58f3af6058ed04e13b089ba9111ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b303e5483ed4e19bc4e4bfc87c190f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225f9b01d4f179664b522b634158f7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edaa95e238d35a4eef34b34c781f49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34655f3eafa2cdb10c66266ec12800c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f26adc8983bbd918828c7244607266287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0f969dcb56af54d24fc92e70e8a1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0d6fa98793358852ba7fde4abab12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523310e39116a483a68c606af1c3f9a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d5a6f7846fa82bcd907eaa9f063d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b77b5d6334fefde2c35dc25ad5759d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b3e13039f1ba2d9b6ae7e501ac555293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b7a82ed0e12bae3558eed44154d6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b4f8b1c3cc46cd80f626707046222295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721c55b63bf8a9f6c7a2a589014efe2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce420d547a3cb73136e190c15aa42f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8689380fea0a0347a96b6d2a08445298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ab86ef037a8e3703b797beb12064d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdc47eaebca08aec8dfe8ecd4824e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23307e781d690b910a6578e353e2b9a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008f133f90b8cb554cd7b41963fcb69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d36608bf525ca0e684128da5bd29b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faf55212cce151359db0f3bb8786ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c426ca4d01055049b31efe91cd3120305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e84bb6047afd474efe17e9cbd71f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce679d48e1202a7ed74b2591821cd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87b77051fcff523e723c3421bf3ee8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461d3b5643026b79a0bfa52b940f845309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336db11d124d383fd4dac129804c22bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf04aaa6b102bc921c8d66564ea1e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270977aec18316d3aa93b445beca4d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edf62f5e9c6a9fa7df6894aea4c50f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364c1f2d8ae80338f7d434516d3ff01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ad9e30d642ec0d4b0aa6fee91f789315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42245aaff821527f72cf7d11424ae3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ce91bd6bab04c84f5f0aa7f1573a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a0cee9847aafec4bc9def226295d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffba3e40591046032cfadf11e282da9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f2e87141d58bab3084e4b29a857a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3d05be42696244cd8651fc1d62eda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e5bc0030c05ccda756ed9d5b40ae3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b52f4f7437a599aec6f38cb46bcbc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f806911c36367d5747dd2717c921eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e0a9d0e6a7faa37e6a40f61b1b588325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fee67d0e0854f5dfc287ca1affe4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc68546d826b8936913947a25a44049327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4385d2a47fd1a8461d984091e955fb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2ee126f875b5e08b1c6fc7f3d3088329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0bf18e021e77b8a4dad5e7b4ae04d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08963a1c5b74dd07f69f2eb8e2de535d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062acfcdb29c9045cbb328bc9c640961332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c761baa4060caf66723197debb1662f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795748460aca54a25bf2fd0886b3f07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50701dd5a019e6318f7dfc0b5f7900c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c6562383f56929f228581c620a019336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662dc228ad8848cab105fb3f470e988337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863532f2855729e2df373bd72ed89a09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad170f625eee1289c63891a267ea0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67c524f47ce20c815d082bf53e97a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d18ecba1546407acf1edccd94121d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad86cf4ce87ccf68f8461c96e68fc5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bd60956ea2729da5f16d4a3022233343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87e91330369e05225216d9c20d1c63344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c81cb58087a6ab3ad4765087484841345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dc550ec2f92bb3de5bddeb379b1f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c5b5283dc8e626b2b0b03ef0a39ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f403570317f62f72bbe2d848c91dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f77bb4bdc289098983558eeed4c8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baad712343722e9fec99fdd0e02b9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7461bdef88cdf23da422be5ddc4266351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2a7c9ff374968b7cca469affd7195352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aed37a5da56c091cbeda93bd50542353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1d01abb64f156556d1f14ee5275ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbbae761316c52d1599fa02d57a8cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee590b97c65c5234cff741388d4c46b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36954e60e3a02be0321a411246a3dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf70a9320f5bd6663e7323e2d13b2a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927393adb08cd2601347d263889f73e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f93ea6868b6ac4760ffc0031a0fb02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fea1c84f13ba97a9e9c5bb8914cb66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b923f43d5dcecaabe3ecbca28dd03e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdaca49772c2fe4af918819bd25bdf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f42b725cf30f050e22a5d1a2ccfa1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265812f476426a2b05d2f9ce494185eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc98174492d3a367b61c75aa815e19e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c7fa1c1d461160b1842c1fb746c36367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727395799eeee7c0abe883459fc41d33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aee869a11f40aa75b3c0cdb5ebcd2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a78a3fbd84262a59ffda51a4d49b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb986a4ebefd42524e2b934dc26e77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315867a3e21de2b32994c90e7a06949d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f2cb075a0e29723abb1061f9e0bc6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520559c5846dac510b6ca4d3da5cb57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246c9e890198518f4e468dde53140c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4083a4fc934516677b5527ac567376376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c5f6561789b7141ed70febfbb81a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa6376ccd69b2cd243a83ca3cc0edf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eee53f9c4520601cb2aecb67dd3c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c6574bef35868b9bf39736ce1b1de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b7c276bd70d6f2be0356c6e018f44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3ddc67e13ab936ec738e9477f145f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b85578c7d0d483de36c00312cab15b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acd716ab60311149e6c92941be2239384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974f67e6c0faf713c73fcd542b5f88c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a0a060c98955cda62358035acf3cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a9a79dfe2e98925d10cf3842c7358387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fafc387005034ae18a18661c59c01c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a75ff841e3ea26299ee81da13771ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdb2e03ef18ddb513469389bec726c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fb797c471d68993b407678273dc1c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32f5cd063e43058efa465fbe8ae10e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e5d47f7803e9343beadbe4a1890cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665fa6cc94e47ba3b85f61ec34f8751394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d897d2de5575d9858c5ea6229b73160395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667538b99925b744e5c0b9e111e95b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86223fb9ee3a4f215f5da6c201c64e1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d3c42c67d2cb384ff75f34460fcdf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8bc8e9cddb1d1978a4861e97ecfe3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d018340aae52d7dc1a370aa46e50086400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c192fb09a28717b530a0271797872f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10657982245c923c32cca7c8fed13abb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb6062720290d47c68c4073f93e168403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2865741905a5e22541c47be30469a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce605c09dc9b586ed394f644938ad2d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fb5a6b91b9f0bfb47af89bbbaef2a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba49407bbbc2a6eca5ad5ebf02ba57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e56b94360e613a383d2cdcee59afcc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da92ae315e7912a44e44f418107ea6d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b6b5408a95943c0d61ca1bb1cc52f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937cb5d9acb459338c63277500b1d3b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006688bbfa3be95c2d0d8316f19446c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e7390f6dcd8f4eaa56db0301373db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d319fcd577a8b632111c84d77d1973d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ff197151d9b51216016ab977184f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb65237b22a27874d7d127365b4a510416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f2e7a6db014f976b9fd5139d057b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0527b44d7344680c4ae7dd455ea5fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10a85f072d87e9111a208b12ab114b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e11d04c60d507277946a4734fae08d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03abbde2f55cb84c9a548f6ae48a03c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590f022f86d2bf50df304e7b82cc3fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba26850d5ef7b9d796dfb70451bb13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0946b5caacf543e7ee6e39efb754a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af506a8d1851e4b392b24fb649a0d6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdc1eaf362871683c1727d758ab530426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0db64940a363d98b795b557f96d06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cffeabbd6b8bafee89269464bf209b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029e3c39041088b61c4c412837c1ace429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c02bc698bcc5691aabe8d5f19cac2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a4b6c12edcca41bc94a7c22c5efc4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bd0065b59fc9e657975ac6ef18cc6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e356be501ebac558621844928a5099433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149874204c2d4f4046cce360d0cb560434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bc2d01f7729bb13625700eec41c8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907553474930ceae5e91982031bc7a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cbe5f00784d4be1d409ef0abf03ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0eddd90c9c94a60d19bc66ae4f8f70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182661beae89e403ddb6227931f2936439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b90869debf64850a0108fad774786e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80badddee16f4e111c9e7f4cf5d18c1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f9c856d940498abbb21d6c35edc82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abd395a937fe298a591e5efa29cdb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee39d4f89eac5ea96b63c133e3252c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd126d3de60373818f350705667f69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af028fa19f20f7153b61683df4b387b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b1c6b028561aac1d95c1dbcba3215447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d43cd1864372cd04886a8db2b9a7b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd9dcf4d893f9d63a3b46e9e74184b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9f9058de7d19262751478ff63758a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc652427a36ade0d4e7b5a0351d95c3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c783c6e05e9e1c6ecb86dcbc4ebf8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324753c2932bc5fa34c421ae967cc96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc086899eb8deea2d981426873f6b375454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de6fa376f41315dc17c1b509f26023455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aa4913140cb96010b16e8ea60f7ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5acca32b19e454f91695f5ed54435457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598f520b2f39bd60e4fee59e021d6ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e0178b663cc0dca231343b540e2c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4d7834d0e6dc2ca85bb6b588909a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869759fc3f58b70dc1110f77ce46c9c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09775b28c7d176507aa747f8251fee5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3b87b794737f4861d7adb90b19077463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4056f46e95dd091d2f8dfa2cc8cdc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5764dd58db4a6dc33e4323ca0bd3b4d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b71b8ce57670eecc9c61e08ca3572466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae02a4fa3ddc11934095901f3c8f80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b119c2e860166abb216586644a8bb7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce50adac4575da45f57ea249d851a3c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2ecb32c54db7930513faa36c97a63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33eafe29d5dedb42f5fca983249175471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06cc10b739f47b888255c63c1ec8e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84302c2bdc53dd264b96d692ecf0fd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279342916b1df36e0da4c674ee307d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab63e2dfbbbc7c82b10ab1e22c664f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5155ce1b0e3a42800e3d653853895476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08f83167ddc6cfa8d7c764a9b19b7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46214477630f2fb0df845249f23800478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96f6c40d7f74cbe8163bcc5705d5d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfe5be5be779c7199c479e9004eac0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423d5e2a1e53e21f4eba12e0ec8e4c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9fa85e6e7b3b3bd0e678dae7aee38482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff6be3067c29038cd541a4588102fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e11c2e0baba4137e79254e6b4d38e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286a388a64304d6c10206f5a1176250485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d475e47336b2ebc66b9e0c123234ba3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3ac2fd458e1f76e0dc0c963d4f590487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48ee37d5ac5600b19f998b075f4c97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448199653f4e8b7318ef40dd97ed7d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85487f7a22b136bfad2dc7d5b6dfe595490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b968133030bcb805fc191c25d871a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3163c2f232013963e11dddc955032492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1a8cb98b4da8b742e4dee4383a84e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c859d2ad39edbada3640fa82a85bd83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdab4294c8c297345c8204efac5425d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097953003302549050f661e5ae60b5d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4d61869c9e446eeae43431b4a4e87497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fb8d46cdc02f4971fbcf1be556ef1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae24c29bf1b851479082480b7e6bf9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4f1d00049bb8eee7c75019c9780ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229be2cce272af0a0a2bddb2da504162501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25700c518cff30563e00d69d48017f24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62334c3405b0e8d852d575ac5e1f8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff257a830677092c1a9a308e27304c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fcd5dc1e64ee81a2d27d81a95c208505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f0f0430e0c0fd4dd437f15597b338506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8afff5f524574fee867e2d5e836d98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b9264b41b45eaf6ca578ea504672e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa10ebe2db8007235f7d71d5ad8e0d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f653a9aa00b94d8cce2fbd7229d59a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b3736ebd363c0deda6219e105e79a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb140c672f185d7944d1839b2705c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d14e8f39deaa2619dc33d742968f4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecf9fa63f1acc764fd32618c8cb97a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d1bbff9243dbe4c877f36469afd82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce044d5f66ae70b5ca1369aef8a9d707516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9e3a99d40858c79f90b8af587607b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31332826586c9c6c8518df70af11e1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476d1356befb2335bbc7574879fa83a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f42f384cbd236f1defd6cab8f29986520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e9e9699c47779e0c1ca7f6e6d9547521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d2f1fcf3a0c59c87cf2c57236b2da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcb4c174626414dcb640a4e2ae33a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4278efc890a74da611fb704602ff307524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560581641b0813a39478133b8894b90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb827a8645dc7e866561daf143ecf35a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62176426cf9b1ad6f23505202d222af1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b6f5e6b100b9074b0ad7d24108f8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409af0e2b63e6833f10cb30289ac7530529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab833248ada6511ae0d04a933f658f36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030215731cc7c099ff92fe35f369467531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e179c26fe0178a7702858960f5af23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddf15623af6c3eb5b0581fcd595f90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e7694ce8e974a2549a0a9c1783665534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5b8a4338d32c105a8abd879c55b0e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8395c1b6d0135234c8bc04aab0f10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454561cc1fc564a692b8f0d57015f9b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfc03cf12942a66186611e930f5381538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7fefe8e2a03bed6a3cb01de38963a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248435ebcde5a96f92852e1f265416c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a309cde40767094b4d0962c0293105541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2783d44500bc1c32401dd515cea349542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb33c6e7cd86bb240a4d6f31973272543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620c051cdcd1a9a26c359aec341d2f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48e5b97c1dfab2e7ae4b58c666a7ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d58c9378349c4b386f0da81f77c873546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e41a68b7a6c562c707e15685b3077b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc14d1983ddaff445c13ea508ec3fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2a05ed93a0c614c2af59f18133edb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27dbfe82d9882de89b3d5f3e3dd47d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b692faf10d001f97f569f0ecaa7cb0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885330ab57141ce7d0af2934632efdf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7aa6fe38f5f89fa499367cb9dffb5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404576bf00989d2d615f86b1aa741c2e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512be379d5d06790a79e4535dba261d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab9206046a1df79065a8711058210a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dec525a47d7dc35f2d3f5f15b9f508557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd73a59d1b7f7892cc3c98d8cd3b395558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e97a20ff53569cf9d8b09345216dbd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1492d9320282927b0a1448e49cfd253560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66700fffff1d76997ce2a62010d0531561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b21277ff184f1a3fe1de6ee12f0a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb32cb97c4c2b4b154b6632e916c27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b23028b8f00e92ac247f30b1032cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bd75c2ca3384e9379869a2cd677c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7a05c5f4dde15ac6aadf2bbd81523566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a713dc03e1623e6b70c139661619c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37d4c97b30e9aa52b40be7bb4c7789568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7c0348f75f7a1e1ff49231e00e30a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776728c05a973f81d8a8f6cb5c7d5ca6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac173702b726d90180f9c938b73c12571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bf2af547023e5dee78427b9e6a070572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3571b0448b7c349d970d2f28c014a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17548f50edbc2a97205940cb3ef0705574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e849945c4908fb919b37a304c30cc93575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf4b18306c22c099911284c21cbaf0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c5d6f87367af528864d8651837cd4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf87d8cd632fd6ed69a1d9707b5a44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c525fb4e181449885ba80457e33c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c27a6fbedc4c7359b685a555edbd8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5915a62c5036a97f4a82fa271c0a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8ef8c7fe8b02502c81b6078d2b424582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2178c0ae174dac4ece8cb3ee2c042e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c7ee502efc1470ab24858a452fba5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d57f1949a21732eda67c75903d4e0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d08f7024a04692457159cc2f389e7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75128ab58de71cbb3e453a2e7708a9ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afdd71151fef85d06bc712a27f9210588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a4c7588b19ba59d2db12ddf9a2cf2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658da2afa3e802623665e4f5b2255c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79beea5322a52be001611f7e6e142b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe87ba3634836241e368b2fceb3b7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc29d006cf17fddead4c508fb8a422593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9dc5f6ca26cc4bb61c51de0984f98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83f3458a52653c58683fffabf975da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726d7737340f08c02d973a74bd44af8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937d9bee3be1c8c3452f4787a2e9430597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a386e16e4c72990857ef52106fd5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4e93a1ee52c73af7c8d14491829dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080ae668b8a95e3f59cecd3d1818f22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c35fa5276b00cc3f60bfb23b5e873f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb845d17a8082bd6d20ea1cc419f23b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a36162a26cb1ec3dbc7b3216f4e491603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9e94953b870b5aec6023f5f24d7b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e74489de7cba261aaef5f286e8839d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2efb1beb027e0d71858f0888678c62606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b208b28d2b79b6eab08fa60ed20f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd12a9bca31077142c250aa158230d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186f39590e36167fea3142322c92445609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b9f4f5ae8bdcdea2fd4989a4fb139610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82958bc89d5857e79f14bb17181d3d77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661894680ba3d4048342b940b2faaed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e703251ef54ebbe96bc1aa5a102025613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d69decf46ba6c20243433090929a2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056e3d0558c35c887f85be2135735d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf44fb4f1c677ac487a075611b259c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66e00bd883136e0b33783b599e7b47617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48fe7ba3c26596d194703321af717a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b454d2e5eae8a5225ae35f7169b8b1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d56be0c18a49d0c5525cb1f14761d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7ff217d6781f614253ecb461b922f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97784e3b898178308c22ea4e6dce42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3577df6eec840a33f676380e66920dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ace94415da80bf99d225de7c0b85e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d2e9a5a3fc6458ab8f313f25c3f03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9bbba75b255e7deb509f6904b16f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af6bfd62d5218417c780db6111c6e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fd21cca0d1d00b2ad2c83f52e1dc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18bc9964fdfb31ab312926b4baeb21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9550581fb782623380736e81739a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf03cd00a21b7a88055debb5d956d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71807679ef9e032d3508c9c38aa22ed7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80523aedf28afebf52805fdf8b503a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c6b5b4cd2602c7ce456df8d420448634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dc4c190872c3a7e36bb9df253563e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03649be5b12d0a509f8e6ec0e01f52bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7cf66bcb5dbeebacdd884b2a0b5c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba954bd156b21a088d19f815f7d49f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c09e073c6cf1d09a77a37aeca052a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026325f311e405e4ecc3ea3b6458d49d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270d249f941736506d75b5b5f710cf2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b11242adbe7bd96db91ccefee89241642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2528718edcb632e7180c686a3bf5c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392352d80266ac78e89e8b6a0f3fa3a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef129e8d742ea9bea7323373dedd3a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdefb517f53d6c9281671d4f7ad55a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4199f457abdacffee75c103ac99963647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666db6add5ca37277aceb1a2b092d544648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6331d71607a863a11d22eb8413db094649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d5ea5f2c2506a3845227caf80622e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941c37c1156d43213fcc3ac3c19d90a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6d86193da46242bcab021291c2486652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc403ac0376281c922d918d17b88bcf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809b10690537a7527b35a5e980b608e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fb6b355b2d3e61ba376c0543c952c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574222c20f0399510700662572079b27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89ee0307b20a75d497e6330dc63ef4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae346b0b0fe26ded28f1eefe234dd3e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1987c62d1be1bbab50e5cd42f0681e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd9e6256176041e57fb9025083d47e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f22c64932515ed074c914f506412c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac4b087d883a98220bf177496aced9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6830f1bbbf48d34f34928982fc609663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d29be7e835fdf2e10648ea281d9ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543d4495560c6089c57e40d3939d25d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4cd3edb511c99883d8c56d02fb948666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9d60f48545b04b4dbca2b6531b73d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd25981c74c5a57744053f0d1e3037668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7949c80fbff70b7de95c186a638ecc0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834bbdc824f863aaf27935fe1c4f09d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6bbed24008ee59df5fc6fcdcd6c48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59aeabf737bad183c3aa4fe37d6f88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26af208303b5ec6369fe8c024201e9e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759f31b8901125d26bed074cd1672aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4ed346c6d184d14af401782bb2488675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37ad0c19eecd722f2081116f1db1b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b2327a9ec595eb990b40d74a2eb00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca793d042a81b870c39388f0f7a66905678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de7224cf4ae3a250ea39344460eb53679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ddc2c4b4a17ad3dc583cad92e710c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba0597f3bf7ddf21cbff990703bb26681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63a9127981e36141ddbfc434f597c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a23968a3baf6a4a7dafdb88faf1fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731028512773988cd732cd8c5f74ef0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0ed14f14debe0d52024b9396ae1ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73212881d5dae8dc34e8a1d754466b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df53ae1038dbed721e66626b47e55d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f683d523522df0b7ddacfb43ba2ee3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47842eeaa62119ec600e1900d3f6f05689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fac5fe182d885a40d6fc5deee283a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb11347fb98836d3d83fac594385d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc79f3b6ed27c946d10946abed0c835692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b7ec9352e9a7206a19686e95bfe85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddda5a7c6c11794f7afb06b3531365d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d92be2c20215a554bae64e2cea49ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ca5bfe4104698fbe6c4d52e7b84ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812beea5058591687c02af3f1a7fd767697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6104c6dcd76014f13e4c05a5682b16698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cda9f284fbcb9cca7bb38066e32a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc098ad6753f19d9ab80273bcc8f68f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab7b4bb8e6e504de86edbd69a3f930701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b49a7d8db0177b02dca5e9dcd268fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af59607e9f7872961efb77972bf02d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3d5160fefa4b20383987a090c28b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e9101ed7d2bb95d37c0cac96f7e1b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b1af9a9f767fd21dfea8f9e4a7fc0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345530d1cd013bfcd484fee6e5a00806707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d713eb53516dbf69e568ab2e571e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347728a0a17bd6347ae7a5537e4496d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa182dd977c21d82463ac63937035162710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cbd0cff4abcbb0b529dafdd2cf479711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34eccb866657312302c50aa41537c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89a438f10d25464503ea37471b562f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe54e827fe567e71f40d557fa5eff2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d58aaa6fff8db071dfd0c24f6aed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd1210432dc9b39a0c428050121a83716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e256f25665cd993262e2319753b28c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ee0421d12acc7d8290f89e3ce9813718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23a7aa4eca7b491eb537eacac637b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cfa9271da0146ce12fb914125642f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57102539e47228edbfce53584a3fd6e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d1dc6fe086a8d9f8c0afe7a0ac5cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dc29384a33c7fcb01d50b01ac1f21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e571075dcfff2b1cf0335731ede635a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da602f4a1260f0b115092b84dc66e28725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf480996bf533118b8c3f8da2560b21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bb4afd2936bcb95824df2c064277c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083f825353acb54fa2ffffeff61922d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a6bc2a8af680205522e6a7091f49e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39595cc2b5ea76ee6236821550e6b2c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed99e8728fef14c3f0415ef64d5eb84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81e18745f059d24ec746539a67e266732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637a2bdc7dde096d823b161bbc94e5e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eccc217c4d44c540b57baa6a50e07a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da1ca7e5d9924560d1dc93e379412e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1aee95dda7f24e0b8858fa85f9f7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681783322536ebd83f55509c03fbb5d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3350a04d8cd12f7171ed773e86c9f27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63af88950210aca150c2f6983f34a7e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191431424633397c7956f931e1c1e59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec719c78c66cdab51afc111c6690b1f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54878aeb3fbe5cb6588c3e388144fee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2353dd66e8bdfdbb220702fad23fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98559fd932c49b072882d1acc3a29e3d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c998114fa5f0e9fcf757bad8b9133f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8c466bc226f3526694c880d684a4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76235b111cc67d41ec8b8653f7515a79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c4314e42a1a532fdaced96de1b6e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcac2c2c4c27fbe28bf5f310ba0c339749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a564981ec63aefe68a253c8d90e92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227e081b6a162ed6cfacd9ceb2e374e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb281c6ee9a30321a88ed56633f9c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a65fa5343548c52afbf1cfee8e98e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f3dea02714ea19b419495c20eb50e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8cbd1f48684a8c5908089a4a01201755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff9df008a3c911f161eb5332512ca6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5c3a4f6cba13ada5c3074416da7a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266b9de06e076c02c3fb39fa72728e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254c7276878be4c4eb04570e58ddcdd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd54572218f5aa71e7e2f03cdcfe8f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a575f5442160bf7aebbcd0ed5f855761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144970dcb2988351200cc55084ce491762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba109d3a60fe56ae8cb7d3bead4eb7b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03cf7c5324689347aad5ac522224fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fb8a3ed795578b4ba888d55578891765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197debfcc682d5f1f8563d5651209c8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29c5c74eb5154d89b9c4e479a6a500767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>