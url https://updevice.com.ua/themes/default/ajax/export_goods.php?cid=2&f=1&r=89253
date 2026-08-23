--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2932e51184d08961e47b6df57fcc781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308a4d97227ae440edbcac91ad5c04a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a566eda6789d93b5e3f10675a4f1e183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c6ff6cc602fca04f21961f3c951fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50134c21cb0bb76438ab88e4f02c36f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76068adafb993fca5630f3073474726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10414c43b2643de4f82885320bb5daf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f4d457626397e29d5ccf225438f198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d2a51feaaa0d0caa42d87349a45539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86d0a5cb0306b62cb0428b6443577e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ead53fb35a747802bb1487928fccd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62478a968deb24b86c45d0c6a07079212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116fe70e01460ea9f74c465d97d5dd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828d3d654b2d23491ed22dfb2ebd00a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a0fd020a29ceee01b3bbee3794e0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12eb8b37b7f5121191175bba05213416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba694b4c9d742e46bb9db0749b500df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5497d1f2504d400024bcded98a7bffe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462b4084f7a48851d35b4c19e3d211719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021ad31e624fbd3b076da56ff0229d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022163772253b39ba9f25e9c7ed7f2ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0d846b230621ed9746364cbeab40a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4896924eb825276aeb8ef56975836823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc18b2b3e67fbe6f63740c53bd429724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520c808b46b654da9d6ce7d0f627c9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c49e58f39222338b43b0f3579038826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524de27b945ef674f91f26121e8fcc2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be8ea855ce871ea25ac3a72b1aea4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2b2d367d9c92138c495fa5e96c2d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8054a759a3658682633c7d0a4ba5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264544e1106fec13b0445e468262b5f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb339d44808ff58c8690f6ea43bc6b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b200763c979fbda71e8726f0cb8572b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09202cf871081d4e9e94de926c63886334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8863b29b86c1c65ceadd089027d7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dd81cafb062ddcd2927ad3f3fc2d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beea48101115d314b3b4c2cf43d196b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158586c9862b8c4739e4b5e4db6d05a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400962632b1a04c75f45cd420e90675739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d95fe1cfbd79d1046bbff89a9b79a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b328df8bb99e5dc9ee78a33fc8b74941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea3b247115a08bf79ec1887a859bdc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05214a81fd52dcb201c329198ea4be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba6860c302ec7b276e434835ffc50b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34740bb06f09da60e0f607dfc1953145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1cb0bd07f96f63add283ed636d8bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a258a63f71a777ad53762d00a521447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601ba60de249821d97322037fdcc91748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4018c0ad6b5ca1fc23d82ddcd91b3b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20394d8b03b142758b65e707c0f0cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955aef18d1bbff801532f472a2fda0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96748e2c343862f6cc0319fcd7c5ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d88379846b2e9a5065b4e672cadc2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7712a2eecb7684cac61846ad4b646854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a963ccc1d6c803721f76db580e7db7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9240af95f43cf7d6a0d9773f6d6d28256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793279264ca3006d21c383a619da52a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c087ac92684be5a01896acaabda7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2570372d075d37b931cadf2c2ce24f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f118c57d06ba63d71d42a1f4126404660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40bf7fa1d12a1788129aa97576d6f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76ceb0a67db34a5b0a26d6ce647aec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8be998d30b7460aa635533a9ec7f2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32155043154b79a5b07a2172b7bf86e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9628dfc319414628507c11458c4bbb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f174739da3b1cd62daf6c0887fef17f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d374565827e5ba3abc90906b665da2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a6b0a795896de960c8429eb6fc7b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd27c06fde61060a2771a397d365a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03870ac8bb0c4cba308188dd262b8f8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10f94457691dac9fba76e65dc0b49f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403af18525bf0ca2c384cd37a3db71b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804603e9306f2fb0d41442460fcf3ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6655043954f2f09b97199dd514dc8ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f026b3b64f65ae0dd0331124acb7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0d9fe17ab67efc8c633931be0c60176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f2b1c6fd3a9c7f64f26241301f81677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7f6ab8f1254acdd3b38c11aba43af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7258f9dd43396374971e5a34d4772eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e98f377e9fcd1c72864b8d458fd4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64331cb10d7a9e5afbfa2780d046469881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bf5790bd6e86128b880f0d2bb3d1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fd2751948c48ac39ba3685496aa7d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120d8c88ddd326d68443ab281e69a9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713f9171e44368f0865eac7db54731485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be621c713172dd1ee607f57fa9db8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89fa7a9b24bc8c79ebe39e68973a6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96f98dc430be2edb06f692a91c897688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906e22db27ed76f1874898b47f8bf7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376960d024ec4f585b4337070e76d6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72ee5e97d2ccf5f26a6e1787fd8fa191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196120ca00037692497f81a15d24fc492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231331260e6691b65608db579681f2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf7c27183d6077942aec27a15e3d9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81eabba2775ebf2461bf92d1daccfb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07839799afee38a179124257fc76d0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6d48f4a3966de3b396ec51db6c06197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c51437a4df2f770e56fb74a1f6954d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2636a47e29fa2982cd26a1e984071499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70e4562e180ec1347e9788c70b7bf3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f670a8219ad81e9fa3a5c536700c657101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046999c567ab326da48b1ff054e7def0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d63de8ac8c609d55e11068003de932103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575c449b859879b132a25a8cf0d4c23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57c39b0251cf81d97290f541724d8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc815dc7d4278dce6ab0b228c8369de2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb2292b67138957e9d7b386bf0f044107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e11a5ab8781cb0bea2201e89a96882108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed71cf4a680abce090e77815f180ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc617e36ed9c27cc36e1c5ed005424110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784b910d44fca88ff3b2db907b6b53a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c62b758f46e5465994041d5f753ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029a786ff0a3eaa92ae46af2f128520113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f46f4c6f2182c8cea6b6ea984ba97b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe7846edb971f599c3072bc06cb128115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0138cb323793236f010183d20d5db31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bbf32121c83efda86557e3e0bb249117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da3e6de1ef16288ab4a5950f5aac23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa290b89127a75795d9f113723160c3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8b4e6f709365c5dbdfdbf9ef4881d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f0b4e051e77145567273ac09d0e24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f493143a3d749a4c549852b261ac6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6b2368db6c5eb6fff496f67489965123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98c7bce8c2d946f7f66a0e8219d255124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e0f53d1d46e5e9d9546c5437cf469125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343856e5db407185b28713fd1811c43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8642b455132b96e0bdf9c74dde653dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec726f58de2c799b05d3a14dc0e5ef1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b6dca50bdf7a2b366f1ca2c114151129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aacecf9af86f09960bbd31ecae8308130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e201e9dd05b6d63a268bf763b02730e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5d7280a77252eb993ed516c8d7d88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b53ab5afc6a99bfe9d7e0aef379031133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a0393d269708a07538abee906a651134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c258828974b23e592e4eaa39847e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cda27ad78e4bc97776aea50f616ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc794477da6e438b3b3b5033481e82f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486de5038c1b32a6bd463ac2177e5e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f604ae3ad76e1c0d57e2a8868246c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219a8d6b721647b6270610b2f4f3837140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58015ff5f4bef16e875f5c67a2185c23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820312df76923c7905b0587cde39c5a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19219eba18aa46c40bc55d13b4055fac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4024b14e8b1265c8a28d7fce6a08b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaee22acc71cf9ad258da64c576e7af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9559d82cccf8ced6676da8b87d363146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84eb5fdb3aa8e811b8311415024dbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0882e35b58910035b8f586dcd6433b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5d2e27a87cf7fb96223abc5389125149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788aba6648d923bb5cd9ab090e3b6ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c186f2886b09b5df8826374e24ea45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fd1d1c860429d857221f4ccf55604152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19e7f84465f8460b801f6fc1392dae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212b15c191f4e64a69159059a6226ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b330d8fca573f98c936c455d7cf924f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5741ca51ed15a957be364faa332d82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523e52f1100b08128fc1498aff00b62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17636a924b64f53b043ec23a4962d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2652828789081c98894134acd44d1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e7e950485d80737bd68f76c51d9d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c020312cda64f498ce26db2c28b49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace681d9b5951d120b8d3127eaaf7b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6fd20f6ac4a49fbfaddfeca48d1c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a68cd3b052ceabed79420d150ca53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8ada5451d4fe496248c0a6ff30ec4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5d419cb049b1d25931903c19aee01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5b095704ec6297208fff9bb5cfef1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50928b3a872275a3de01201ef57aae54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e39da118e7cbfbbfa4bc82b9211d61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd51e49116b9f8a2e212d29cec1962e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c10ddcee323e74faf24f57951c162171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baa0e2765cfbb8c741212a8c863b76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0de8ab1cd7715847fdbd8541589c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85051726c5fe75a3e888ce12a203ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a128dfcc4662f3695d121256d9098ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b0cc517bd5ad643d62c7b1dbf4d7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30575a31eceee538850c3b720c7f5f7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5aa787e4a8a8747493cf9c318830d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27badf0528aa5817ef4c866c7eca94a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c450c5666f343826a357ffc09dc1c23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126760ec7c37806905fa0fdc92a58f6a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b9ae80cac0ac0a7ec0c1485cd0907182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa39e1845172be20eea436d57b4973e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d3a576381e2503307a6fc0c927c35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea148c3afe11cad60411abaf559d2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c19d1758065e0b2540ac71454b5c66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8b663333da0e7fc3667c4b5512877187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fff802711b12f5f301daa1c034a66f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128a2f35ee6fa33cbf99476da3dd865189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e8cd14eb4c7756614230ae3b37f0d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4a9f512baf4a574ad01ad2796fcc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f7403acfb9fc7a00cc4653ff3a617192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fabf372fbc4e7f86cf699883c3e32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd711b1842dac01783c22e78973f65c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bf6885c7483bae408354b66c5bf74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60312e855c9ff2d9ac1ac4d4028283bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6d465bb5e7a92a92db53a548a7ff7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5e88e3e99c2a3d16c321ddfd62b5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c81534465109767b6bb1a1cdbd439199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78154561e903952890c154b55df835200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476d14b051c8183c8e7516748e55789201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbbecb700370cee155a9e418114a19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef489b4561d0595072a147ecf34203b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc487d1059a2a7b0e16afefdc4b0a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126231e66a122718f71bf0ef7112414205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72af7c633bd16435d2e2fca685e86d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcfceed893f18aab151d1e6b9b1b25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627556ebda595f8bc132b4af32f5312208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e82788b1fca64ecc498db742c9048b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db6f91b87a016ca1071bc6b05e4ad1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7baf4574e211e8bdbc41f9b14c8cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b7cc328a13189aa6db09048e57cac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad35890209ccb310276d301d6c3e3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386173bae9264618e0f847218b47814214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2cbfb6195aef8becf8e15934180b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b624090367c80ee0b4a5f3b8fe093e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ccaefaa0a9a7d5fc8fdcceeb3733b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00265f3140f2e35c4f87250de4317d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c72617fd9e1bc2411e2eebe2ab8268219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843c4695576e387375ad0fa690882be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ffae76f7a8f757ea8c77fb8aa14e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f739101f641ed476f6f9bfa55081042222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45f1355a842a88a16d4e32421cf36b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a43ded6fa8a60b630a5eaddd21099c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617044d5deec085e841769b659a08685225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7804a7b7dcdb4dbe004e074894ddaa7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42255dd8722ca69b0a5d2cdc5d44a31d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a33fa2eb09d14d441699056bcebd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f118cdbcbb32a6e9567bd265819e5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23193db19e570270027d2c62737fed8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4143dc92ded2cbcf64dd8a5f646ff08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77353784aa625fa471bebf2046620984232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4726f1f14cb7d3584892dad137361233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92088d53625fb88ce16f31377b08e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3f5b7ebe28895c6717dc4d1f31d98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada9b7e0e6ebe9767c1114f5125917f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f8041b824a6f7d940c10b345cbe51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f21d63e53649fcacca07e8bdbe03a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea97b6235571279afb40646eb4ae271239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9846bad2235f42fd124c7ccf69b458e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820bf5c276d4b01b1cc8b705721b716241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f71d87520194b70d899def2ad670ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a0cac9ae11827230a7142e3d0ff2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d19cc6a640a2a1ce1a2f57ae8ddc09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5353871dffa6658750c87515f76a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60153d4e641a54e79f77ad48b18e211246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f8d6b9abbe8f14e1acf6c1a3e9996247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee735234ea2ee8d48fb21c405874fce3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6780a7bf521cf7567e84551a52ad18b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bfe8eb3870ecc741e3e3542008260250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcea38e1fdd33da4a931174c92cca15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9a6f9bc6a9e3796e9902cc10e3568252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ee0f0c3c6a8502fdc29ca98de0861253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f240aa4efef8a0e619bc4f4f37e3be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622a0ceff8db8784cfaf762087d7947255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d6f549527c285951560ec1a1e1ed3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f7a2fb7616e0bdac718b647369bc3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327ef40390c89668f5aa04fc79cf370258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fed01e6439699d2161f73fc32e8c92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291b9eb42b2cef9f1aab3be2c5af485260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc8024a584cb452920d85670bf308b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3694367537904d9be7d9d17856a9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cfbfb3ddd20aae1d6f76be6829af2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca6fddefee8f74d529d416c6952054264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceb9a4b2f7c142e87f6105803812ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949aacab73d278d57a581e2c9336215266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510fbf50ca67d0176068dc4d48335dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8619d4b6a33da5cbf898bb271269ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89edc9ffe10c7fd827c9783c67e1fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e7737b7899c56506fd103480b36f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1747c866d8737cb826fb6482ebecef2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47b94c7b8f7f02ea61c20d04d7e861272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a7e750e18f3ae2a20a2f272925ca8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb3753de3a4e21dbcb8b455da49f3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971988cfe731194b36274593af4021dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cb5aec1172f6854e57489a0f02234276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926798e3ba8a2361030bb9665da35027277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e8319e759f1f3f84867e4ea8a2e4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b672aec85e2579b1fec2bbc9c0c114279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8888054ec7f0eac93b6ed0e56bfb09f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d9cebb6f17d087356b36d28c094b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fa24396436cf6c657c0a2f7641f96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd02e886798c8889c355900366c7416283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6d3ac81b49770f7efa7c068d01959284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596e01c24896c59b65fa01f39ddc093285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363b149a96f71529496d5db157a4654286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd490ef725a402f03a911a7f779b6e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0739b2470dbddbe58c3481e6516c57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff035ab797bbc3911e50419c82db72b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610324b13d2c4a09dc1d04a6d17bc64b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df705f5999401e346538a64fec3775b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be8b290c0ce0f3d50f2cf6b715148d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620c4f379467aa1e68cf8bc2f3c04dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676f00abfdd0edc0eb672e287975a25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5219ffb6859e630d35133201384184d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c7f1bf6bb88e49ce75a4905932ca9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b41fcb145ed0de620c6b77739369a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f8e6b3ec1264e233744c3deafa048298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c467ccba6bb5ca644ad6d8528596b84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fed3e529e9c18b9bec05e5c3c84f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d64d4ad46d2b90d4c673cfe269ce1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6d1d26dafda95d9888ffb134f8f62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283be3385f8daff60a768294ec23f3d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2590f59f024e0c084517c0a7558429304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886cfe2adc7e9354bf3c23be0fd9bb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b86313e4c77817c83ddda1733f1eb1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825413749321957a1fb40f6698a84a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f83273b1389dcd0bd8ea0c946de4bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be035686d2224f2955d74f21e1945b12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0558f5fad33007dfdef7606c53cca2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5af4c59935fc9814f6c00b5310fcb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f396670c5fbadc2764ed8c37be9f2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c18c0608eb8c0eb46ea5b236bb3da5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2160d9e547704c92505ed97e18ee5df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816327d8e68db98202220dfcdaf0427d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbd35e989289bd17e4fc57c82e318b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f36b3fe8fd1f6327503f356a390b5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770646bb055d9fdc97c889550320b9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ed33d01409710acf9b4a4d594af2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb0266c579fde44b915299a99b1e61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503cde9b583a4877da6d2fd6b9af0e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0492bd5aa3afd713d9e3da894cef3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9e6d01bba32bdecd6615f594d2877323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f595d4572131447396c21b6625cafa9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7f7827bad30866493bd70b6337b36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b710937f12fddde0960019214642d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e262b2ccc05189b2ad0a678963bd114327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3816620fc11d9afb63e495f42f79de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9803a8828bfbed3715bfa0931ca3d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c13200bcf0889fba8b4364a72c5f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc283e1bd92109e239d1beb449cd88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339e8fefe2aee3249dcf409cabd46d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4819cb8bc1c8201640d4797567a8be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499c0449bb6723eb9cd063d1c13a38e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724ba8c9bb73b26ca783af60c028fb5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29511028cbb3cf5fed3942b8c9bc02b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeb7f4f180214af576c5d70f11c1a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4729f3cce2df16797080da634f8c47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcefe21ee4e0ce0d5692bab8595c53e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cf8f060a840aee32de1148e1bb5fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462298e50ef65f81bbbde377c35cc0a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4f582f53cca6dcc19816acfadd988342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28285394af192b8328e9017280cc76f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456716d84dd2728985edfaf31763a0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602b2ca6b4c958722765c48c5af5bc6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fe3f3980d7985ed581360d8db8fdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237bb1d1deb51028c719cde79494b6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840aaa42876a8f4c06af42fe246ff0c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55091f88bbc1ef796c4c5316033e0bb0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd41f3e22927bc64b9b322874ae741350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f89cc6d3b5dd5551d322f1fc378366351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eaef97c43dd666be5beb8ac868e49352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b6769fffc5085ec84ab6530ad2af8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215e1088460aca75fb147c67f81e66c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134399f9816d9efe419ed76d030eae47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dd7f987e17d659e8a94bca8648d9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7647c82f48799e6846571e103189759357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c863cd842fdd190e231111189eb5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e499d30bc71bf55b1877bb571981c41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2673ded00b93951eeb8cdafb835b4c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c10ae7df8ffeb7e8c206de3706da7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe157e873f6d2f71764d5e665a319f2a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee69355bec7c80d35aea59dc6d93b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004122d9a8b5e68adec59cb26cae784364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116dceae2cf0bdf647d6e47fcca02c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b182ffa25f8251d2834f4f00147f7e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63255f576ae92f5df51b6a82d0e810ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fed0b84b1d80fb54a11138433ce0c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda23975b1817ce84a6b270e427267c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10162c466d01248174e6970f50b803370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d55a21958c878d58481eee4eb6d25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636392f862ee307d70e9a3d9ff0d854372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b66eb9c95c54c336e5833d764db22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3e1070423c23f554ae74afc2b50ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c6d2d705bf17ae1cb9c0829f4a9b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b03c44b3b36ad0662a4f3bb4edfb3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cea05d1a18dfcc6052188c0b8065f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e2224270ca417a0fce4b94fc83f69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c63bae0f3a6a23defbe338ef0ab8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f43987c52dbcce8fa28f8ff0cf14c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8eddac8659d86ebba30006ca79ff3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6e86b28fd6d8f75024794c59eb254382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09b071c658746e6a078ae34010b0d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093320cf09538ee9ecdebd68f8e15dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0f550288b1ae7de1ce70a7f1ecb01385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bdcbb31215c5eebf740a3d68de66b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f731f4d6cd49168f287635d96ca518387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01789e73d13eeebfe79134897c4e34c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60106fb42b8bcdb123f2418abeb20bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb90fa8c08481779b2c66547ea1558390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ab124cea8dd5116aedcc7541bedd3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f434e9338ea3326465b7290ab3a207392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228c20821743cf92c2beb7cbd67d012393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87355a4c33f5fb2eecf019db5f7ecb4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6baa373c3bb4c136cc5fac715dd2a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85aaace9148cdadad3cf8d55a2b1e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b852d4b7f99d0f51490211ececf0d71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dae7c17b8ce55594e6a61df6124011398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a29673381de4f1cc799439b85f92f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ada802ece0acd7d5f40ecc21713cf9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796abc51585e2c2bd3c7f1c8697ac7c2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd48e5fa4349b3db4b23b9972444d9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de376f5eada8a47c93be3d9dcf41aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1e40ebb90b93ee8804e03d0540805404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ad96f99ccc0ab644f363566ac8759405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26231ce296c65b3aa81fa530dac6f7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174b2a9683d936c50c97ae96b9b71a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562b46d3c1a98b80669d958568cb518408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d89a7b001405d750f65ea1eeaf1b1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275db66a05e72af5bce0f44c3ab0a07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e17072a7171192fed6dec9e5b87f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae1746a0fea2b1acca0dcc6f58fdd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d82debf7f8e3872c7f343114854e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a89d20209693cc8fbf4a45a3460a07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f311f15daa578ab5050da439f328e90415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93803083c988cc7ae50842a0fbd0738a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458151dadf0d40aab3c3d79530d6239e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19f4fd3fc700cd3fa688e2acd6655a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cab79931990c166c8474313bc2a38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38497876cda9cd9918a27b55482acbc5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415375d8d46ea9e27146cb3641aaa618421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c86061db08acf3720276e4c9ea2a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69518503899f323c4ec4dcb4ddaa37e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c2c1fd8d214a275f378d800ed34bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f2e8d97def6c463f506baa0915445425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b7b031b8c4fc563dcc47b9794d28e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719bdf2d8c024cae6b1aad42c787d3a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e723f21d8583dc44519e297dc5cfb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65560d9cad8797e3e78d953303b31947429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32e26c7bcfe6832be1a80cf936ccf5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787331f8d464124b24d4a9878aaa7741431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc59b7dbab873af0cfe5d92391319b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0bb9f6d6f73947c260be6900bcb03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73d14743761e4fe2a68e920ef83e2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca613ad99723ad9887be65fc850d6b13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65663f7abd6a4d603fdf265e8965cbe7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbeac124528cb33d57371801a8a78e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8e0e5b1f149e55f91ec0f30c2b6b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697d6d0efe5e1e2869b85aed8a89781439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed207099faaddd45e0978f20fa43cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76432838805bae2befcd7138ec7cc229441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767d9cdb80a2407f736db922f53f639442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3b3770fcc087573c3b3ba5049be92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d3eef529dcd08addbe82ebd4fbc7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bc53c4d18213439a75198ed5db2e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f188a2010b8506090dbf56de0bbf49a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e2725345491a89400e807290120d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd672676a298474ba185ea4c5b474b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce567527363e83f0fdf7b560f0ddee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa777f377f8f34bf53e27e660c266962450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827c497ede5895ada213db7c8340307451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b1399347fbef6671ac968eba1f3d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223d984f1b694c4eefdf9ddd8ab1661453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fc9350bb9aefb66fb2025c1c0fca0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9e72676e1655b89bd38b171357a6b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7432f0ce7d33bf2e45b882551f9d4bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76649c312d291a9d938665d1dd1a0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16651aac7a98d35b96ba502a3deab05b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16158b35474aa08990387eebb6faf9ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32261c9865ec97913cb20b0a8e522f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa8efd5e16c02a07cb10e953a13d36461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea0c463f1f301b4790e9188d736309462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782b680464ed39dd36e3d270982019b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0369ca82a2c1ccf111bba7bcbb4aaa8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9a80de5488593b5cc075839dc0dde465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db18172ce097b35ba02448d9491d3d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33f0ee8890fdecc48d611b35e61a2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3d065c46397df62fe3bb76a68d552468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc58b1c1a8d723df3be1d2adfe94e86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e42e68162b206914751cfb6c6077b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a834f2bcd872116eff11ec1021684c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d804cb91a4dc33ef93f28772eb9b54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00891c2ce503676c764cb816f212a058473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a43d35f8a74f27018c85d575da5ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b2acbc26b68cb05d2e8d100e2c6b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114d0a959187ea74f66d538dc2e13c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51e68254ef1b42f35f03dc06501334477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11df0fd883e0ab26d76d026b78c751478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88147c4ccc68f9657abbfd6d7f687784479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48ae7c453ee8cb5cc755945af4e430480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7a9f96f5d7aecfb1b5b0dfd104e95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000dc1eafee706fc2d39b8507b57ad5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e87967e74be35da98013477cb37a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bf2284f43a2a9ea2a43b67c9e3e1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35e92917fcf41458ce37ee090963dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2efac3d5f877a2ff96cb1dd48bd56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e4bd5477d8ea53d8698b9e657b8f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433e0568ff6f55fbafdf2b289cf7673488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1bbc7a51e65d2e04d85d29bd81c4c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc213ccd1723767efec5444121a629490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb15af43b5ab8d598900e2b906803e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf41c2f2f69c2572fa9f6a785420c54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e988fb2ae7d1b4dac9ccb367471ac48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ec302c911a491dae690b618c7a009494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5673b01b95ac844ebef0e14c1156d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f20b0aaac1456a41b2d8aaf2ece60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb520f51af95843489245b9564fd74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0346e26f028a2e6ceb3fb028f7e22bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f97cda36975776de36c3ea125b71e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a64fb68b77f05d4aa9fd03a6ea8c4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49c57fdc0d0a7b8c5fa79ef23fc19e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e85b545db9ffda97e0f1093f12ef4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ed2d8b5971ed911660ad3ac5ad4a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72203e296cd4b98880c7296204d15667504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bff3cab13c44915011fac2ff78ac8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24156fa0de7187f93709921d66f73780506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27f9b142a58ddd25f9e5ded93be1d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9e062473a26aa5c3d2d1c3e49afd5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab033ac95d6472650e76218cbcb4e580509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb625d8328730bf7997de51ac107f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672c18d89b5c8530aa1080e02add27c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f638ff403f0ff9bbac7665698d3e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4c5074d728595125afce55f97cee6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dbbad515c91f6340938e261a71adf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab19aeecfb48f14595a3e3e5d0e0eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b61a54959c5be5869a25562b7ab74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fc1bb26d81aaf9b7cc2f4077da76d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8870274ced12dd3e70ba704f5650a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f503f6003d115a34342117caa38ea1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d766c221efd33f9c67e7ef640e0eba9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b12c926fdee90767bcb3bbba428cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f66297e4eda373152245a3ea1906da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc89d83c788b4db3f79b89dd85fc79a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850751270cad992855d4e3537027c24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574f169d11a493ff9c893c031ebd457525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052024e2fe49ee7f0148ad2167abeae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef93d86487d6951200af3df521f800527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcc8cba3e64f8e33c48f79ec04a751528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebab95014efda12def1035c853adda529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eeca490720a43211d462d5686a4ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1afb6e07333e0433a2a43f2519b00531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2fda8b09164a31885e8ea45cc8b37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6bbb9370e40873dbd2ba12ff68c4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49265c59ef1cd1d528962c75397c2050534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00461bfd48acac7619e168198166f01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08315c71a0c84d8dd778b30d0a1f8a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f96cd3d133f20fa6daaef8ef9a6f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cd4ab25f5ef0db8baf726b8423a98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d012698383559f806064caae5650e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b20e04d8ad315e549f6caea10abca9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce58b88fcac1dc95ea404ff31c162de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317a63bb887721543816c01cfd30200542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e230244792573f4fb76a556d924c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac611aab3edb66f532df1aa3aee7946c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be32493865044609d0acbcfa5c498f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfae01e27a914f94ab3d721c936e525546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296b965ced2571a124a14784f311439547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835d26fd7bfa5848078f7a1c0f0b203548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bd55a3e73aed6ce1411fac915cdfd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ccec94d60e4b590727391f1b20ebf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbdced49d6606986045c1e6d1f4783551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153b5d15af2c76a811dd89ac6de15ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34c34709b894f49a277543bc5ed0c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0882db64afa02abc9571a25507ce5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe4b3a01c8ea34c3edaa015b39161e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f6f5efe9492f853f55d4334d42f8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb273fa2637017039a4418b5d7d689557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4b735a9cbde80cfeb45c281140d35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390dc81ebf7688953378c359a39e13c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7172fc55ab14be8fdad3720f527e274560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5abb1b07cdc19af9d8f9ecb9a65695561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f514f40e199e1c4c449cfee2d831a81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c4f33b03bc99e497a9c0e5e403388563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73afbb6cb8a21c210f18335a0055bbb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028cbb6be0288345759897697c9f795565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ab4ac01d76001448fffbb7a22b007566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512ed7b3b520cc6ac0ba2d9e78f1e82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582dcd186433411ac37c9b0a0c8dff9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f374bc358941ad03dabe148a730c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0613251815cef53915232e7c597cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2a3624d4395d2993b1262f8c9a67c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df94736ea30def2f876167415800024572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea2a9cb0c1d8a003e45b2dddd6ca60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7736d373bfbad4161e3a97c06db29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd7efc6e1fd5127082b075f3f988b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6803105c5223a0d303126624d918b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59319773bf5c14ce40887de7a263e78c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84315c59273f4a6dc1d0454225af9e3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851abb09cc0d1ccc8f046f5220d3d27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f19b5dfbfed8422bc338fbb7285f8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684d46f452a8c480c6e193db40cad6c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea7b10ff9fc4a521fc7e43f6b4ce0f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84dd1d5df4c04fb5647e5a59ce15cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36604c3907faa4fd1b84a75f00c44ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ae782ca1f2a042e8eabc863209c3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a8426f73e911306d1fce1f9b53186586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64071276014021f57a54c4e588bc7bc4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7883108d8e88ab995105370aae6a385588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0e85f57ea72ef904ea13af7ede9e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf58aed2f547ba652360e705057896b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666037763d67a7b87e9134775b487663591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445e35a1746af1724867a0947647faf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d10cd9e0440c1cdcb3415635f80eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1109378b3c0e5cd4c33e980898d8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936dfdd657d9e8c483c57a81786efcf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819260faa0f1765be1a678416d00a13a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81573aa665c55960caad23288d085e83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e37e0368ff0f573e701ddc62af9c9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848285a4243352f214e79c632d77b47599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a411a1708fc56c9a2be7103b7a94b07600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474361b00346909587db8ef816022ecc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f9b29d62253f858af64072dcc577e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761bc69907a67060f842e3267c10e23603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2081ad551de180f71a6e24c36f6f823604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf884edaf17e5e08ea4bc8fc404eb5e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bcf78abe43bf0c35065b603e24be2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946533e0d72afbf1565ac46267397698607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf6e7685c37f20e5a7f8a2e72eb772608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19872a459a99a0ba53080edaafb99b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3be4af4a219e49a88ac825b513dd5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f01f3dd18831b2ea7f1ea9b3d4efdf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3f5073771bf7d4bd30f0a605eb54c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c74c2736ce795c36979b7b7907e84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d059a575cfb86e207da6870bb21e55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994ad27d0616268f2cb7b873f1f9ed1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b8242f63b078eac92a9843dc4331f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5998b1447fc621dcacb244c5c23dddb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d153b655b755ef3fc3561da369ed8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb8cb4c28ae4628c174c9a330f376a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ce5df4a8acd5e0d53acef45da35eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a44782141ef44244ae501fd45e9662621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb1bf678088515834408e729c1f0f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fee5bcb73417eabaa63a30419a2704623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850a3751f13e3389eb88dc3d643ac16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d249bcd327387627f20254aa6c7c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c60c80d55f95f9b711b81773b8a25626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975177d943e5f8b054e6c91b0a42156627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec80c2c0302943540d133eac829d11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17f32fcde062bef48dfeca33b48953629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a6584fc7c2df38f67af6a7695c595630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660681d50da3a558c3bcb10fcf699fc9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa24edfa484e2c6134f9d8d530aa94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab5951d1bd48075957773f25e35020633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea467d6201ba42d8bd8308e723532b68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4b0d9f77f3639fd90c76e2e94f886635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a63dcc35e297a195effdeb253f8429636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea18bd1d49c8e04e7bef059da77beec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0d8b51ebd9a5b0b2546e7cb912c3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2dbc38d4cebdbc45eb1660dd66318639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9017668c674c2ddc31246148247cb8c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af93381a06d53412d52c6291a1bdea8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b94804d974824cdbde810d52711c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a53c544e3782a77c3c7d5c09093b28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3319ca1e11a5efccd45f1a06f0fa7c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48edfdf59664fb71d1f213f18461527645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd66577089d765512d891fc4a05099646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b27ca068f0af045d9031db1f099a53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcd29b5ad1adb5a692ab7134842487648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c9f80716a474efea54780487a53e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc8717d1b89f373fe5205f03c02976650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38540eeb48f20efe3789cf2ec14070b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d585a3d69a066ff618f343f8617b99652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2b5e81142eaf8f40e83bc40a53d1d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e71159a050bb565b1097c00ac3ac7a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411ceabe7f00bff4b1cadfb32c45a1c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f16bc7de624bc6d9c3a25387f3f1d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660036133d38b52bdd7c541c4010230c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaf3c00b30cf2f984cd04f25f0d79f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab45d149fd074b06307a40dd3c4108f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd81d4d4abd0bfeb1f0f35bbbbf7174660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1c7aee4bf2b6116797474ed1b0552661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e898f8749c8099173ce858851df733662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2555b872796b41dca39e7d37112623c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba11ecf3fe8317ff0ecb108d9e3105e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a8c488ca6ce0ca89539a9db81a7a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23ef8d4b39ad44c1fa0ecc34e72411666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2ae4367a55573669d32fb3e32939e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b790710adb961d997889ad67f8182c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083b82100b1eca4a650565bb2d738e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c8b5b8421342046d5afe7eef27539670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab71a5c22b6850e5793a12d317be050671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f4722ed479b256f49b64481e97ccc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d879cc45a8200dd21b1c00e22a7477f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3d775a94c5906fe0536f50e4f794b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67b989a88a7a9af807f09ef917df9d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a1d2a935a3a544c26e3da17d524cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d1840a443720e30673b754f1fd01d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a0b1f3dde78ccb4f3e6b81a33e433678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62ffe9cfef2edc01e5eae251194590679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931817c031563b0c81ca46c5adc75db7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38b06faa0d3bde0fd6799f24ccc732681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622fed992c76b3555da031ec2bedab1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e6ca5620f99513319f41306430942683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d56ee58459ae5502e2abb9c06e6207684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dce6553af5d52dbc11c7052644740685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630de48f494dd514c314fdc1026d78c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b133790a88fb2ffb97e9b4c973557687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dc87e714c5b73a7cbc4c7254ab6ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aca9237f7a428b34dc51c1f6996006689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5dd02eba5b5ad50bb5e448750ff1d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326e2ab05b14d015604ce892aebed4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5392817208d082bc34229e3999d37e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9d142f1d55f5402a2e9b64932ffea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594da50898578766d4c5ea1e2b84420694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19f3135930e3c2ec818e9e67ac0bff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaae69afb1cbcc5bbb27b4aa3dc9cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633a6f27760a6552a4eec1aa17ec25e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed64b1159543ddcbeacbb2922cd45aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190880e66583e133a2756274d6ab287a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dac76332573429511bdf431cdc2a2e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c368bad017fc4ffa37af45d8fd948a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496479b2eaefa779097507b41a419631702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af8914825fd55fc0f835c8e09afe64703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf6054e4be8fca84526ded54934843704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b23d33ab62104ee5cb38a8cdb6dd2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037afe362b3a57e34471c359bb5cb08706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e1b6704168eba272f2cd4b0f135a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459006aeeecf53658ba3f44a24732753708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ffe7d5d2a08e5226d53f5c53561db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c02a435d76ba2d60c58511a2cd717710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20745bdb61b14fe180357c8bbb9df6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c9e0bb383204d9e888696cb0fff0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe56351e1ec74b74f1b41c73e81fc9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59681646f3a60b8c46a3b7f5e23e213c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d850595a582e4472126e6cddfe59c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69683711d798599e4e58ff46aef62ae1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5148eada596929f0eeef738a6694f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812af4f076b4d09083894a4cd5f11cfc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dea00350e6d087fa55132f33ff8d13719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5205feacb1dcc1de34063a6e92ceb9a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f815f6d44ce7c282d97af00011a43b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789a1842d5569553897cb6f1c7e870d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72b125d5b3336a37d2bc0bc2f931a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4019f918358aef8efa44fa7a51e64724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd8e71365a0b8650daa71fe03bc593725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1acb945ef18c8803d052aa4c7d41d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b59fa3104bbc05a38964d25425572727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aff5257a7a617d69f2f8ab2d2127ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf6d6b2644fada48c6088259b6a9a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8843aaad912e640e870821c0119d49730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bec09f6b9139b5a2825aab36f08dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab0a4b3b1636c82e554cd54948a700732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bbe685170986443c20e6745ae0cd0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3d00133c94363af05457be70a7d2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006de33a3a55335bffce8c9e9834fa3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7655b876d1ac71af3bbedc9bee377b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a111790cf5b2555b6514efc40da3c20737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734deeb7e9c4fc1e049dd5f318380d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04baacca15fd25314be20053c1c2c84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793be5d65055b3af7e79cdf7ada4c641740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ed0d43598d481b23eb3f4d15d77b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8cce12a5daba05d4b0bb3ea4b0eb8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fb504b2c6bea143ae31a28b44b571743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b35cc998bed1f635df75ff6d0f3dbc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b15cd8ee9cbac7def32e38b4318ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e21b61f9d91dd99ffec3408d4763e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7dae93820bdb26fb853038dd5a1c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968178e7b11097d65adb8eb39b2d5a84748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72f8299266b5fa170edb71ed2d0193749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749be5ad9d1b258c6ff348e0c8824e82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9a2b528f4baffc8a9a3cc1c7dc54c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bc1b06eb8156eb40dd33c35c4a6da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b25ed515ddba8c27c083eb1afa1ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cace8baa728464eae611a7c10c8ccb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c26bff3600989d135935e87102f95a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac20e1a44fbebdeb7cb38eab5265685756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a68c5b20aa54ce689afbaf746fab55757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec803858f66fcd936cf8508f70c33d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec2e79e2bc552c5f34555b2d910cc1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd823f58f69dbbd80474559abd3aec760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70a0750903e4d6b5571bcb32e74b56761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd04dbb9b5d61e95fedf5b8b6769bda762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1431b3b3f1d47c33cec478770248b3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e6a71b557739dfc36a2fadf81f86a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25cf7996eed5b22bf6fe0bc6b752d1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2146f3ed1c6d693c6b49393dfbca6d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d21fdbc966f6c7f3ba703d9b758ef767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc1d6425cc53d81f2389f60c958905768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0115d5e07e9816c2f3354521356e1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bb8b837e4d1715ec02f57a9688758770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dc22e23d0eb256cceac4d1258363c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ada87c5cf598c23539fdc0d723f13772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c720808dde88753d4d24349da7a872773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338714cfbd455f1bd0764bc4b30934f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b371e2917dd7870eb2e323b73d95e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ce5f13a67154fa9a007a218380156776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaa585c8702d730338b5bf2cbdb762777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ed45edd986ecfb88bdedaaf166caa778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65faa6281fb48cac31c07aacb50e8a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e808f1dcc4669c94d1dfab5f99bf7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1e4c351f19357c5ff8665ee28abcd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daee314f326327e5cc0553069fdf57782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd081f11308cce89662eafc1b35c9e5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805456309934a544191aaaa3e573c771784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d737bb153b998238413a654f706ab12785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845326fa3d0267425fab14ea191488b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46659f6081e0240ae2e2823fa002d394787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1351776237742a93fd5a832f9c2f4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af837ac6df7a9f843068d7ad231468d6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534401e63c4d41d6fd7d9fe6f049e52790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724152fd346159ddf40a1f3e278b240791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6140aa0547169a8ffb19fd4aec44ade792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefcaf2f1ff638ba680253ec896c5c1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c5496485400409b0b02b07ca42e89794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23bf662ae9824298be2dcf09eaf4cf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720efe5122f5c53424336dc4b02c179796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ff8b40de819be7c03703a64832f31797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc608cf88e2c1059f3a5e2371b78566d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa018178b6fa20046243349b489779799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbe534224c64d3d2dbd9f283cab966800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884b31306f83a7d80775464722db9f7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87129e2c94269bd6189f2ff3a02a015802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7655755f7b7bb02ef540333acdf42a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be01ee583702efd9b5061a4fcbcc755804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbeec654d70a983831e4585c551a6b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de702c2be446c87d63604d5917b188806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76e3c7b98a3a87ef7a088e0176f8df807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebf29b38b489651351b5f5317d632a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb85c612e9771d28e8adbf4210d9aa0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cee0265d923f34996d4f9335ca505810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249fb89cf469d5eb7afaee6eebc6c76811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c808b6421db60fd74aaed7fc7504f7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d0a0a9128b8f2cdd0ab2e625d3e5d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4225c0708c2f79fc1e9074f77f7ca814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5e6cae5b33ed296e92f690a86bc23815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5b2e6147005ae40943cf6dbbbae5a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768a78a0da6e310c84bbd02813a968a817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56d11e563ebf3d530c466fa73747d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d189ac0740272f7245d6e5016786eed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2442377537df6146dee4111300ab8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be14e76d6f28a2342b63631a12a9a1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45850ef15a12d3b9b976a7e103ac395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9c0220fb9074c0bace9a0859d50be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd1da9342794d381dba9cec72776cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696834dedf0ad76a51efe91f4cee4be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d447d261c55278d2d6268bf4947f219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7921053e053ac29e481ecd5a92d8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17f86d5c691f8526462bdb03b55c1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d6372bbe289d7b133daab4578debd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b351e22fff3e913d161e4b94f080613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc722c62d9b2ff8d77f9cd130eabe214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c8dadaa0fc474dc24a030b973e91a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7433399f847c4e9c258ee3521a75b9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1db67e29c439d5ba1a252ab235ae7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bd4b789383a599fb275cac86bb10318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc7e7e0286683dfdf2614508495d8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b28eab4d9ea8b2feda9d5a812057120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89111393763e350470d3e112967e2f9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b74412e14c06d9e8cb5a7c7ad6044b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c2e412f90ac86c454bfc3d268ae4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfb2c2b54d9c25fed5e6642468275824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a27807a602cb308ad1f6be12e991a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d8bd17da9f0f8af9c8b601230c5fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5fc9901da54858a0dd30b1cd64ed827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49349f6923a21cc2eaa74bea224d0cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc4d9123d6cebfb5fc8b43fc8e05c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d069a4113dce1baf147ff11412fc1e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fca62754a1b5323cd9cc9e24ac99631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705930cbe1b49407e99f0c29682d59f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea8e995cd30b30b6cd380ffa5a8d6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3c237f85e435632dc1ba69d15970834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70674cf09fb9b11e4d156e8378dd14235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b32561bdf4513f245b05129a795f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0e5732665f3a6469614cfbc6a91ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11bc2b53464d3167872d0895a30c9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072812d7ed78194ef9f0ded53f7a05ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcd5c6378d0d660ec54fd55cb8097840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f059acf8f3b34da01b2b890acf69b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670722b6a0f2ec0502a28e8a942cb9fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4440d30fd307ebb8d37b6d1d89ec5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964662d61ace8afae7479c03b9649e2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18507a4c93e0bd05c4de1102b62f7a7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a168e68ce2476d993159213778d98a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84460879dfd38f6e545b82ff6d232447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013dccf6d90676b01821ed57374b91c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e104464352fb4a91106acd3ee148349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624024be8d6eaf4719384a2df7ffee7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277204d65fb7458a514a700acf55497051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7292082ff30c534264545559a05f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642ab0cff59110f32f1da70975b2d5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b1d7ae19ae2e297ec94196fab842d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd783e2c33d2488c359a9526e9f3ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bb184fcece3b4df603165fbc0c33356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e6ff0665237b39d7784f7e40008d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75599c6976832abbbcf747db63728f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3064da9958e8ea826843c89bb96669459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8f7f318b88c81a1fb759f9b78ab1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f169f724ad04046e4aad0e99534b3a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b6ce98b406b027f3292cb68812e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c036685d0dfd4b3823bc87973e8bf563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3227c8056182fe9f08a855152ad7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4185bc6d91b43b85bb3620ed92def165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96856f0abd90a4b0c3cf3cc51c6fa1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645976f17ed15d09e01512b9e050d04167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c138225bcc998fb361b0e9654ffafd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9ed6df14b4f2154f2f03786880a8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6722975ac385d3b022628284b585f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbfc72e4a6841cf1878133956935b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044253854c23dd2a4157b57e76e5645f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011415fca371707de6cfa03a292878973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92002266169a795378a8d95995df1ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0ed14d260fea1ae5c75ce8565b65a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fca2cd624e0f3c84a07605224e3ba576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3426c4030c2ec624971e94acb67d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb917e16b00d7e96ff699808c16f581978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e638e595d8225cefbc8d45a5d305679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a513af4f785d00f03427c99b23ed5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c2d2c487581145ad88071debdd59f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338cba6388b9618947bfafe98cc93ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76765ae909ed5895d6cda1cd94cfe80483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165cb960315065c9f6e6aec13cb55aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecff98dc68e6f777b8692609ba19d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a32171931133f303595722975b901b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d87d1aa24aad9a3f3fa8f2546dd1a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37712bb2ae1bf37790e2038c73bc4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c128ad2195938afe2dd1473258f01ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57a7d9022ecec2a6fdea0d9280461f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaad13728b0328d60557d2537dbee891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84010fd9ab4cb72dfec6cb41cc23366392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf988c435cdf6f4e90d026e90ce2c30193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a29fc713126d3828cad70c2dbdeb994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f28d610f41f4d40de75070ec7372595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2c210fcfb6f7dd4bd7b9d6e85667e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42abdf3eb95dd0942aa49459e8dd5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00206a9b174b0677750e23e1e8bfc10998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88008454751f245ced28c93523880a4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477141ba0d09f502e72ff7a80832cd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a22b0216a4b7866645475b7b3bf28a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896339ce3b69c9e1d2227c9433acea0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60f8c2afa40957b66ff5c6fbcb0562103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e43b2acc88487ce4b37f10d17e57e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a2e3b1cc2bf4e1eac6d5defb28549105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3b059652a6a134e86e64c00643e6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0194aef820055b29d3c9cd62ee7d2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9657da66cfcb4ebf234db3bca0b85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876abfab5e21af616c8439d6c779ee07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd91967019650d4aeed250ecbcf978110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97c8b0434e85e5d22a0ff12f5f6e70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b45af6c50b5ed095653c13887223a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f307df827d5d47ec515ff58275dd81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5eac865d52aee9675eed75ba45b101114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8864dbf4a522e2c8825ab5438790ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a2e2c3171986d7a91f4bb5b2bb6f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb178962c918983226b75f3011026b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8d2c274c1c0d74d96860d2a2b8d04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91556d2552fe56aea72000dca333fb18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf2055d9b5bb0a12485407a7bfa8c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719adc9e446d51047d1256f30f41084121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933de5211a86817d0e67894fbfb0d96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358d58e34265b184b899c6b40809da7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1012955e2c41efe4823222f79c30789124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c6ee9b409461b83fa4f22052d9ed5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671a04230c218bc2b2a637f0e4fa099126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb848e23103134c4fc79d596e9990f07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f90214832488d9325928d63acebbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e1430291044024e56309d18d10a2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f72274659ecab60f70c8c499db1ed1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1f3ff6ab1a3ae88848d04177dd504131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df47e4af4ce59d026abeaed2038f1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc9a93934567bee30b3fda37769524133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c4a182aca66be8598ac6aac3f861c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2e8446bff7f154adce73ac2dd529e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38019ac0d8a90ed477172131ca547c83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713587dd6bfa8d039330dd8acb61c43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304454952241bf3718324cd9f614aea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27ad6bd9773005dfe68cf4e0c57625139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187212c1472314ee40cece04b9ef748e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119a0f22577c9fb3ed95f4f67d8a0f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e361b7e9d427541356528688676b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e790d485258408cdc7222a7b2f76fdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627edcd3b456b87ed107d121d63df38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7912f6bbedf86a79e6ba39a978243145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008623eef126aa70d529138b2b6b239146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feeca9b64d344daca04a9b644ccf4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91ce9e89e3b482bfa95fbb5b2a9d82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3d3c768f691e4ec4d315c0481f6b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc6226730902962d2fc41c60977ad1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384e404b246ba691855d28a22b50ca7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7a45fde61421e9643682332a2f698152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a53fbca3a9b43ea07e858a1b4dcf1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6461170f7fd92939d25b9dd08e74ca7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ce89365dcaa0ae46a70123b03c426155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0004e33e0eb784218f94b1acb656f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4b0f5bc9a13616030e8dfcb45b4fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47625da4a97fd07c2ffd9afb8bdce81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8bd460f7bfddd681974b5badfced5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53745f11b864b7b1e2715c7bbaa64336160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244aaedddebc4e2ac2b0ed0153d7b28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcd17b9b3d5d8b63c5d2dfc09f1ec1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8793d4191a3d038ad0bca576f5180b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec240cbf3dafd5935f29ca829cf98b1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46680ca2decdca5cfc8688e4ce1d3a35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e5644c770ca53c3af8bfd8f4d5b4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60695a43da64e163206e1c11cbf09b86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebe0d2f4e7127e08581453bba2dd83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ae7f45fe48b2950249034cfdda513169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb53a8e1a3e9375459f1326a8ccac1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b8dd74b5bdcc2ec2f5fa4f10ec7d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49951123168c5e9425e95811abf0264e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d5089e1a69d6b798dd83cad4eef0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b485b4659bfb7c3eff5a604e2d6b8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14073ee38e130af1fd27e5fda201cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa064b8116a1f5dfad7fba4590b8ae6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae248d34149953a4e0e2b7f2597e860f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e671cec6bbf0045f90ea902f1df0c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d417a4cd129c6aa89969636651ae5c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bb329ac9c4c177cfc9ca035acfdf3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b17735b27f5ee16a1be9942458f5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15ee205283b2b79c86a492459ca612182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce537e1835ffaa7f48a414f35e47a1ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df44ecb5fe4a7f1ad770fc24ced3f3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552ac52daf55e87398a09bc0d464c05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a16e78ce4b98dcdbc647c8780ca973186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877164d31416b3a9585f92996eed530b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202df2a370e10c20c718a6876b577827188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19616549fc1b705f85eb6c5a26614bcc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d3fe48cec3ef08cb3020c7de69475190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69c30f8fffb62719883c4854746dba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6979e6e6f869d2de8ed5e01caf4a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218134111002d0bda04957b77ea5cf6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cb25bc9f539bdfecfcb32ab8be006194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c546d46df933462ab0c7c6e7162f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011db3803859faf2c4ecf95670cde938196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c78694ba57384b92d1870a7c90bf69197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83a535f713a76551b6dc97757390bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb767a69cf13947674c658527b6d0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e870c8e4a9f1a233faaada9300c992200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb63ae8bfede8f9eeb8768557c06cdd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a7544b73788ec101ddb3dc0145cf9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e206185dc05efa4a74c173d49e8fbeb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b8120806b2ba7297f82db55a101f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a786038772dcc422fdf16104964130205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be44ee3e97ada534b351003d6ba5e18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25006cd2a78fa9835081b49d389cfdcd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a2afc90bfd419d2ff8c93feadd604208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0440bbe09c73e45972c869bc4a612e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd6adcbebe3a52ce2d69a98c370af2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cbf8e056cbb96fc3e0ec6489c18e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb55e501f80dcf674d3d67aedeb42e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0af95f1804128a759fbd0f1cb87e98213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f7c2caf0d9ca5ddc0b9436b2dfcc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc1bb94987581aa7e95c7dda389ecc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9161001fa27867c60671429f32ad62216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bde8fecc14137796de43889565b836217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbc0748be7779935951e54183aacf2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7bfd4e37399f1668e0a8974fe7ec6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b3e16dd4da8e6e863c3a602119255220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9267a16c664fff5c65f84c98bce0fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624f56c5f95690d955dd166731030fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a3d181890952ab20cf6c84d75b207223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16fe5f72a34050b2b0421b345ec274224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbe78789773ad3cc97ae9346e5e7dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c460a8c42a189c8b1628b47d109d399226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2edc0ecbf30543dff53897e1c8cc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4d4302bf9bd785c357c32e668eb21228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8aa267f701c1a53a7c76d21bea05f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cec9118d5ab3815d553327b2cf5d40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0910ebdbb640f1a97d710ab1c0102df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50f2850730980863383bbf5dde06e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5c9b7282261db66d8cef170f98965233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c823d922b4c01642c60f52b704d435c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe2dc0d8879b7dc1633be71bb1aa84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec30c3dad9d08d15ba2ae1748f14fce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6504f61dcee64b400df244488689519237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85dcadc2ed4379cf77a43ef35a78a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0870f4c6091968e5e2a9f09d4c4e411239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5740619f8a2c2c47c5c2a8ec77f6f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7b9dde164fa23a46e0cd78f1b459b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07598ffe0e429ba2336297e504d0d1e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcbc4739b04a65f04105588915d97f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42eb625f6405722796bd2000a578888244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdf38caad955bc5cadd159e485bb0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c55bdbfe1a64c509da45094af13850246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee930cc389681ded4c461962f7ead95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fc3b32041bf96e31998ba7c36f56e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab440e27305b30c21a39db7874c82e61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f33f340568d4c6889a174a5c3015c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c442c84284622871d4c17191128511251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc10ed82d638a02e1d08f466d43649252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19293383e56587db18f392a6cb0e9cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7748564a1f35ae451cae11a186fed8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5958a0b63795fa9a3e5de2471bd064255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01704ac61f63fd697eccc233f7e06d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70898c33055d80cd052965d47c98ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147a37bc3ed4c872d06872ab7d291a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca6028621db5a856a51e6876576b17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d20bbfef1773a84966c5c2b7964e3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ef888b85b2835e23c1b243d2785a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a14580fe8bb6920f4925b3b7b5997262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cb9dbb14932f9db00db9262b302bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfb5be98a62724f1a8589ee5a61605264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1172b50ad0eb820108cb9873b3e628265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd32d95f0afc69de6332d100dc6d025266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f54560affa621c1ed69fff58ac0b3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd0bf7437573d4888fed746dfe44aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9f700067dc50de99ac139e994a05d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b57ecd13d03b9d2e2611d69606fc4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e15a5bb80f2a169813fc9806590cd2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa185f51e9b51682b7dbfe4632bee774272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e0623d9b80ac470af42a2aaabf57d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b88d4265867782f5c1ecc5116597c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5acdfefd14150ff76d7912f2a9a660275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1ca01f60ac370119721b445674b1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dd3a56b59b1b56ec25603ccabef03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fdbdc5f3a81019c111f78b2da8771278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af77ffec1aa9867324a951d3cdb396b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8d2b5181e699599cd26a0b0e4f37a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4b165e6ff3f296fbe4b394c5af15a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9821de0ca8baa2bb1dcf50a5b0be24f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e2efeffbdce8122771dc46758ed4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b5d0b601c0be6156e633311dc702a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010e388a1a4ed5be51f534b9377ae65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022f8dcf158f270471d0e5cb557f7fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb28efeb88d605aae9567a0eacb283a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffaf0ed1c51e2265bcdd63d5e8952b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384e99c45a5f1f5323abeec1b831c3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d39fe7ba9647bcba62f8b85b721b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf069c5a43a02a33d1574ba9f3202a2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d52f18cdb102a574ebdf81cd28272d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58062ca9946a73b621352b6c080bd32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba287218dd994ccaab539ce1554dd1a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99263f2bebe9fed5a7abbb259616e2cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3183a3282176d1b24dac9d45aa242f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655ca4d2507efa756f02287c9cdd7a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515f4e810968ec0752926ed1d18ac5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12da2e5322098a3bb54a45e56c4fbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174c57da02cc06563f8a19e5d1dc0b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a0debd780f65126ac1cd1fdd2c14b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042c8df09663d2b4a935311fb171efb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc005c8e9f18e374e9a03cd8893200303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa62b0490a19c2ee0014611a01ab38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ababc8db4572c9c0616792ccc140e5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5969cb2991e42f7a2fbea443aa3a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f691fd37de5bd6a98f3422050b00d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624aca14388552589cb1bba522e738ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f742b38661ffd7b3ad2b9f7c971ec47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf81539523cd91089409a4a054ef1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa9e441ccd9290a72fc3aeb045d918311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62dc8884f1c5536e4db0d8b1dd6b6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec174870cf57c5210b4e7563838c1e85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2940ef3af5ed06fde5d30ec0fa95aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c415607ad00c6d811f0004ab55dff83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0349cd53495f184ceca09d6c9417399316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113eebe84be5b2ba3b3d22f3a0dbfac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01482a9765e209d8e5eac231544591318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6908472cedb2f919f16cf3ec4f6a66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd903324fc53f9ed6108bf9c8b5c0e56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a502b3c9225c495897916d7b11283e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14580cdc1b3813ba401f1959b0f1ea8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff58fe60246f1c5271900945039539323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25399623c5fb10714c16ddcde9d775324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b0eea5521201dcf5992e12a4f4859325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8b7feec7cd7f642d79600bf00f2f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f9fc0ea253cca57679666bad1a00c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1750fd1fec3989d1291529b36c3152328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60e6c11d426f98082348ab5cb529b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee137da1c4aa65042477665641d799330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb56dd41dd7f51c81666924e9ee755f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9009f95c26477e7234f7aedbfc68b7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb5f1cac3be823c1e065309d41f240333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5853f08e76fa417037dd2337f3230b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c387c16d3fb62f0f7d7de5992d4b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbf84ff87214aa69ad7b833fa84568336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4d2a4f4b7c91ebad730b925e516c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea06ba438fbd6d31b39149bafb1c48b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046e2247c957a298fb7d785f3057f87339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f923fa53b84314268c928f5ddcc196340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dacee8a7c2b9ae18f724f44e701838341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72eea8070b08ad099b04e7b1d56044342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce7616d2d60783440ad5aa2bb19ec7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7b35415a6be618e65fa46f0b7a6c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdf35a6855b6e8b403fc796162b402345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab454ffd88104bfd1fc74eb6fae41d46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82092d34f5a671c2d8096db31f3d0d15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4eb6bf2ac68b0741417eb39dfdc885348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff672f78a4f0ef8890df539e9e7b8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373d19a5f95317bc6e4ab0322f7340b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aefb527b43dc69587e5d06fb4e1d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cfaf53ffa692527265db33b7af7d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98af388505535c207df2ae5d571b68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826369d5f92c5ca581d1aeb97ab4893f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900fb4b978d87ecc17bd2f66cc75374355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a58102aadce1606c0317157b4fe59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1654d6807bd950f1f9e7d3c2ac52007357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5253df39ba8f63ee9d54808cd56233d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e3383470980d49fbe223422a57f71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f2acbb97026ca149bcd315eaca535360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af5775e39ac51efb1e851191ee0828361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26604736299ec009f840073b3822460362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0c6185819b5e8f0f59dcc6a20dcbc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8bcfeae873fc23cd7645776dd9605364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9748e918548d76e3fd3f26be55304365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c133f7295904a72ec519c5f53b1ebea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440107b95dc2d6cf44a2dee4d6d0b9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d88561f28c8a9b8919e3b7858fb14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb71ade552effa6df8c60f69a45356369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8e1bde0329631c82eb1c81aa820d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227751c0b9e4adc68e4da6450cbb1f73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66dae3ce18b066e6f8ac42fb29e7bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ace6bb335326511575a52d99324670373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a6d29a4d2829eeb0919bd9b9a1584374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ffc85f32b2b859990c4aba6fd6cc7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7e609763383e0cc8b800d0af08706376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca081a899e416db6fce08edb983670377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa221cde92060e13163b71753e4434378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1547fbbd7a4ff06e5ff8e3bed4cb7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f262ba7373b5a9a773d1922acbcc3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc495256f0b211de9976ace078fda9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8966403af60930f0eecd4f007541a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803cb0fff6667e3a135c1d55aec3223383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4b83aa1c4c5f7d9868474416afb32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b8a1308528a7231e29b68f345f0bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cbc2932ddade233b8d66f4f478607386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685a80f2bab9e75f539cc7d90af7fc1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7552caeca51c80a056862e904db4e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686f6524ab7490856bbf578ece1c939389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0a97279e70653ecb31fed73eb14d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcea6bb27f5c884559a644a0bd7e1fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57480ad1e7566ea794f45dc9fae72d3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78203d41f2992d82f5931cec3be11d78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb855fc71799889cac24b84bcccb91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7b8b527ede4f187b376e8a0baeed7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead57f0ae4f4fb39f45d99f20811a7fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028f2f8cd2882847e81349f870a8408397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd3f47528c8d217a085f62a1ee6539398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c457a4fe82d2477ca9af50f7b9006aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913b848ddc486d5865730ff698633e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aabeba7ee78a33666983538aed9df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55630af2449dc55b9a3db8ef8dfe6385402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8c51b50e8d4c4a46b8a6bb1099f44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5d581e40a333b5462f214f9d43671404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cd18bc299af5ec12111ff74c2f8ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75552cab147f80bef4142bd5aeafa98d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cdee57409bcdcb3789b2211215a56407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e0922accdc75d02b7eeef556c672a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10dc83b23d946159a7785168c1f36c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ecb5c92104d9424540a0d96e0a041410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f8fe690e61aa7da028124f5262ca9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0910ba0b38a9227cede5168d13de4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ea423fefd097d8849e27424e1a595413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f5496355e50956e84ff1cc84f8437414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699efc6d654a2d2ca08fefab5633c87a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecef440fc48de989d739ae9779545f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea043f9cb79ac15e58eb98e60df196417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9731674807de95e5b2b03044a8a8c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa6444cdce271bdaeb55fdfd7c1d90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb44b8fd3944197454d2631f1b37fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0061e9eeacecde20821890e5535d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8671f580e022c4c124de50d69fd1346422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446e3511eec5179785d339767ee3aee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a8cb41f181a3afc55f31bc9ff2bb2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4bc4ff47761d0b15ca3f03e3e5d6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a6959e093d4c503c67d669e0c4a29426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc8941318de25acec1d0606455ded5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e44b13846748697291f7439956a52428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededdafd734ca7157f5650f3b552ced9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6b3126767099dc6a861f4f2c9b112430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2418a8cd90aa13f49a4692c81b840431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c08191537521560ddd99be8dd69f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5f2b9c47ad5fbc3adefdb7939098a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88557b60459465af6309b68918ed2536434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78da2b0c7ad87c948e64e5fd421703435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a4b10081a66fd8b98b0c6e484f3b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98638f61db0673b471490232dd1eff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175ab5cb16ac18144a6fc55182117bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e28b4ff3b396d23b46bbfa19a8ca7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cb2c6d45392eabbf9ab839e78b1c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249e82d615ffaf4c69944c6ac01ac2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37baa1dc6e361426ab28220d36b4c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3577a02b3ee3093dbf6b1d507e5935443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ca69924e3c4251cb172ffb909d00d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d125a15403a600916f2c3309308968445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506f1c5201ebd1477c742b8a0c6d8d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8716ccbe3fb4c930f8ff33f6ec20b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0375c6827f7f539f8baacc0f681c27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01fdc86e95f632aa41d603f9d2de01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404896fef69003cd31c79e6f03303d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3022e6cfdd6365d548c7756710cf16e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39bde7c82d5d31b7818569a86b89d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b36ff5695bb8b7e77dec219cb05189453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d10b84f65536ae98a531505343a77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c6db796a9c85ec7d38574e2ada3ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff25cd516761a495494fcd3069ca3a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd7475a55cbd2b2a8de616e05c54d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225146862a87da32bcbca9aff6bf91ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc923273f9073f0dbd7e75dd88f541c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e7313078e071d781ee7dcc48a82bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582cded967c2e1d54cf82973a939786461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb288beadc167ba908498580cc6e103b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2d52012e0b0d8b3c6acdbcf36a012463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a199bb645d6380f8bf22f891ed453d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c120d77b021c26bb61b152c6c4a73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdad59c85c4e645193cc215825c50c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21b6f7bc29b38edc771251a8925bd2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdcab4e9358fa4d46b60816c97bb9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f1b5e6073d0c266ddee7e1a7c1925469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a1dd9015f5e18940d5a5a9c9dd8e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f93774351931a8b8d472d15c4def62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cd0b0f35ddc871d74f3bdca142dae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bb8e203ca381bedb66592281bc63c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af21b1960f936ea0107e39016626401474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d34645982566c4b6a9b8ee6bf532ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28626e6123bbefcdf913f80b329dded476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfbe941c2b5582b11d5f8292059e9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34c6fa0e7222a170d669f474e3f287478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f7f2c91452687e3e724b000c71370479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1f62dd54b999c7ed1452e9da632cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a786e20191ba4d92b4f3cb25738ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2205888616d9370fb66775fa3311d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b7011f6f647ed0a5a7b5ee21ffeb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556d918cab9036a028fc47a977f352e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d19ef57d3b823671ba8ca5e8d3f495485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e1c874b6dddfe34cf3c632c9f51ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0750a9327a65c103c4fa8188c92e39a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3ece19f840a31745b4db7b4750816488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430ffa760ae1e32ddc36632936e8bae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b01d287a4e066550d5ef48e0c2796490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9b9bcc22f1621a0e833d69bb53966491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704ff5fc8a77fa656ab00fcf49e72b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29730ce0c2056dfbcccaf7509743816493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28edabc56ee594bdb281567a6cc0a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d8d73eb58f148d03f7478c7ecaffa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4e30e5b4c32dfc9feb8f76e5b6443496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e912ef571f526b55647659d81b7f9d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099c2428e802e0c406afa5163c1f177498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bea0b7ef592d7de56ac78329544ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea98c32b84fdb57924ebc3c30bca57b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79e92e145166028fdaa24580f7dd5e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8d47ea7fe0d03b010a8ae25c73107502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9094ba2999a56bf42f20368ad74bb6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c9d8a550aca7e8d23cf4ebb745df1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6f7a825333a2cb46ac5b4677a5693505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d76712ba9b4ea880faa01b535df2e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082462681947add12915d2769feb6db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64304a4899f37cd07a35401147dd8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f74bd2c34d457a33abfe02c4f24f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf310aa5a23667c6c871480e713a174d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ee361cffcf9d5c51f75430604159d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa68fc1c34ac087b24845c1bbe39cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca45ca929721bb2a89c71de32899ca8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d572270f7b39f41d2cba7563e1f9d0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c83baf8f7b9937e3a34f0b61061dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5d02fabfbd1b62bad2fa52e2e1ebc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de704ff3af39b283fb118cda58d7c3c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b65380901ab5b79d4c26eb17e80dcb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90ade9dc1ff173eeb49c0fd596dd26519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a649d1cfbd1f4dd9a72ecabb199ad7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d595f3dee6c12b957a4ac7fadb3661521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3058e9b4c22245ffaad10e59e4251f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2af41c15b9234406fb857b548c9d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5b35c50a5ccc332208831ef6156b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6969255cf74ebf665749fa22aea50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8d895374351fac5ba6651b801fa14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a56921736f218542fa1be8f458dbc9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8a1c8e572e416f9c055f853686db0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f364393dde8c241b9b4f93c47effd4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e905a89f7db21f675a83b19d14945d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217401c3d5eedc0f075de90d2ad83d77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880f3422b9e0ba6b673487862ccfdba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b243950726befe3f9a7dad839defcb1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e21ab9b2cc52d8b7f3c790b44a411a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425244843725383d1e73df880473fb0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2354c57dc34bf9e9acffab2faa63bb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff21341243522eadfb01a3863eb81d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6134eed73ac4825fac5b0acc38710538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6e18c820100d4413196a4916744d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8971274d4f41468546d619b038d9d63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be4645c653b58b514e5c405f650ef4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e654bcb54f9185d00cb689b06fad5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2891589fbb9c8e3b922425b398899543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffa7c8fb185719bdfc236d6c6646ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1059cf74eb57cf566d5e9da4948cb7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a87e3dc9a8e52732ad3382be188a63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198a01f471b71f9c47b3013f6544e26547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7538dbc69c357a2b0058637a83f29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a25f7fed69f67c5ef6bba2d4a6084549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7543dddbe5db75498961d89727baa3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289b02cc6d58819ba860c400909d185551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f022f64c4527370542667b2d50a9113552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c485b57382c6895419a02c9c541ea20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500afa162bd3c6cdeee23f85037efb8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d5b6f7ac86f3e8dec88a363ca4c84555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aa7bbff63598d0f9aba13f03318d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df346bd38c006443ea4722ccfc798303557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9f85db5d052ecadca1dc7aa102ccf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23780395315835010eebdf879ff09442559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347cfa8f12ed240f82d9376fd414576560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14374f6ce16e231081db44183e7363561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2696629ec86fc30a844dd1b438576562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0c2e5e734ae62f0ff4c77f35c0d07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f437fdee184f43a286657adaa8a14c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cdfd5be022ec85bb4a98df7a031f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beac464384aaa47cfda5f340949079566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e77133161581d3861f9d534620208567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4d74459ed978b9328aef1a1a5d04f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932e8fc5c3c84160bcf8e70edae2037569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529cdeda15a8264308b5347c4041f88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948d3de84dc0e90a792dd9f4f88f85f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7372f43e1f49daa5966b4f296b9f9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38a9a7f42dbb75eca0336bdda31771573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a19cd2169b252d760cba93c2de8fda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf539fcc8ec4a0ad07c7f50ee04e6b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7343c5b8146e87559d033163576e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703568b14d3d266e6c3388fdb236e57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3dd465cf1748c06a7d6e32074e73c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a52ffd452d687f1e90e6cee077a1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e8458160128c52cf93ecc5e08df93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e53f0d5447f17be67cdc1d5cc0b7b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b06f67d70a176d3f5d6f61e02bcaa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3622b319df1737a5dfc31e976d8e2d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac64b66f94ba90d89b19fd13e25eb39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a690c338d85ecdb0baca6ab5dcaba7e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588b56bfb237d5b53df03f35a0187f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52350eb4aff8334583abafc566fb7ee2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a08ae222783f6baf240fe285dd8c5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cee79c26ed62cefb140340160c012589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff547bdd06a596796f0b67bba5bb45ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c09088167756130b631c05ee750b3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fb93a37be30a6fc5e316ee4090ccd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c2797dbfe94680fb99c2e9cf6b203593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eb7d418e326c5f1e7a5b15c90215c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ea6fdf7d2594bd457220b7a3a65b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935364f7c6d10e791b0c2cde7f6527dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588f1950ed005b536cde39ddc3b870d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eeb3e47edfccdae18038224eb6b1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bdb68b5fbfd1e53a9ae60ed0fbe0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18fd7f8df252297b0f187de6e54a02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59646446fb8f1869b4af568f1b9ac722601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3dfaaa4b01687cba3b6a4572b76fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70518ee5463e410428f531829e0ea9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eecf564c2a5c7d21c20e312b04220b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c83b0a684fa4fa29771345396ba9d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9328285149bed7111329d27401099606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4ae282b151075199a5b03b219a7a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba56217debb195b2b8ebaa17f29385608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463a3928aa9d262d719279d9c48b516609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c972107e1ce7759d377f8c89025835f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ac989fa8c6e0461bcc21e018ac787611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabcf138c7c72909c9ecdf1460ecfd2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080de329321d68f9a690147c1abe2170613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c27c1b3bcfba0e7183c0b2c298da3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541568bfd5301dc17992f34ddcb6c07615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc065ec8c4968d2302cc6d6f7034815c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7c3071211d596ff51578d936a924d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82bc96bb05ef5d1ba73a67aba437db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6df45364099988437585da46d38af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75583d0df9f6314d3744d374ae948e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049395b08df9cc100bf7a178c2b075aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bccc1623ad02b1397ec34ccb1f865c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5555d0b0849d31cc0bed79febc67f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074bc6d0b484e1cb8635817b4ad4651624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7812fe52a4ef8372f37da441967081625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d162a52c9f9a498e809a2f761a18af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076da4f093e1176b2a5ea57e0ef376a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed538afeb74077978ce9b917e1ed8d57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4e00b813c5e3681b41671e93e65a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f7e264220acfbb1efb272c65a9f7d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb14e4d3204c3d7b89378c41f7c2f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71729359384f453d4ef07618af6e68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf48c58afc3505b1a0435915a81423b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb4c8edcb10ea8e54158935d2230c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c283c0ad192c4114ab97ff21e92f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68451d685616deb2d893d7e0eeaac46f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead11223e942a9dac4574b65ef8ab50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34abee1688b7dc60b03f5aa029da540638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249cb64ba7fdba7a03f7e86698e4451639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad5b452ff3a602334d30cbe265d18c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16ffdaf75a4e6a3b4cf3a9c68cfda6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9aa9c64b12d3f4781ced9dadfd4ee9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893555117ee4f0f135224ae9895719a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb97e861454ad748f1824b5c5d4a386644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48783b93b9f1d32d67de4504616592fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbea5b2103404e12f7452d1c0ca993c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353d1a2eb9aeb661810b54b55b1d655647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd362a1d0175a0679e12c24ae0a3c918648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0e9380e17bb616125745b6f280bde649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e385cb0fbcd2f25f00936b6edb6a2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6130bcdbfc71a1c9a6e24e4286477f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9b8d41b4dcc301d5dc337b98e96aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e7607d15b9c5bf720d6d3c63a9611653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bd4b63bb6350812849c985e59e84f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d171b26eedc24b5c920fb2e5f4086655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f30c897e774b527e1143cbaac1bedd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09df7184d49951bcf1a702e22637571657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d11ac979b99d132fff678a30948ee8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465a97d198b16920205a0afbff83c8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6631bc63da6eecabcfc49aa0aba939660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bd6e92a8e8dabf1f88ceea0ce7752661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f879657bdd970673e03a6f070dad4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eab9087e9a77b1871bd6ec022aa224663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6731b6c9d6dffa3034c26e5f38f1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca532db8ed0a7cc3385b77f0851228665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e585d47821c2b3bcf147e6e0ad3328666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a475311fe91d020409edb3d723fc5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090218744121bd761759796be8c0264c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4418a5a487788df43c44c746a8ec21669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165e19ee7cd2436b8aa3a836e56f913670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d954e3855700481075ffd47b0f56d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706203d96ac21e0d5d5880a644cbd46672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239da81eaca12a9006acacf0f28835f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd9f2f8d6899eaaead626bc824c9df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e205ec888f60038611ed0d906bd7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afecc6258fc507c9f28d3da5005926676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df023c84c2fbc8d5c96a375823d11641677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22045c34cc0842deed367ef54019685678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c7113df162259463b9bfd1005cac2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4c3444a9f6d89d3b26bc170324bdc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504174fbc20e3f11e0bdc9d1373e084c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e057ff32d10923ec526cee33658f8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ca73642c84cf05652bea3adf0d2f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0865a03084495a9cb1ee632160ec8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536008c22b2a0b90521d58c10661387685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3f63d7b9ef5296ff50224fcc5261a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90939575c8918fb8ef1c10a70c45e97c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99dfe183df7c68f27d3dc907c34af6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c56cf3c17e452eef6af4a1a786a584689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0fdc4d771cd5e245eb81beb2a709e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b5e535fd2635f816d2d3038fdc377691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23848ace7aa3117ea95e1b1fef963dd8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3cc4075d10b217505a99f797d1f7e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93ae1a027b8830b134dd965e7bd3bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68e9c810387f7831cbb977155f0afd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097bf1b3910a831acac074d2a921e23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f350a9b1a634a52f8bf2ec385875c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dbc89a390ee8f1488af3047beef36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6ebf4c292fa548f5fbbbecaec3719699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab43a3ef352ab07953e0b0b2b907839700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51230ba5c626671a486307473f558583701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a585495954d95a6951dc5531c58721702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd67df2d176615cab8e9ddb6e82d1c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27795fd440d35f45f1bae6c1f1b7bcf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea31d77c5a075f4f7d457a3e1f802b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3275266c074556671fd2ab090400d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cf26872e7bb831ae9d26dada4da67707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c71fff9099d93527aa7f28a2b64534708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46557bb125e45b3c216a25c66e7569be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc92f3bf6f035f6e00eb1f700c7946710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ad83a1404501ab9f7ab80f59e834f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce9dca9c36aaf63c8f9bdc712c74cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aca5d39ef7bf3136dd77ff71a40d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869d82f3a06c9cbe9f4f520fba1c63f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681fed5d64b23124422ccc26edf44a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a6e74bbc78616cda287cd0a6660be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8acb66cd164570c37df702c101a7a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddfaf80a7996a07b5e35c1c82173e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279ecbbdfa6c3dae58d796a5d996468719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fbcbeb868a1e30c01519e4451177d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28e0c17923d17fcac3b96a7692a6dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29a96578f852fe74d6397c2dffdbf2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5c84c802aaf019384e3c5cb943373723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cb4d58d4a2cdada95943f41f9b147724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d347863d412da0eebc7726eef07d87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f137169e6308fe55e2a8ddc16576518726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab693b1c5f932db2225faf76b9a055727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda418d933b149849d113bf15b0648a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912776c9fa720e6e38965447ca57d2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61945b4e42b14f418858ce873cfb1507730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751192bda2adb8d755ceeb3f7e8fcb27731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d955201a87f6ec8562fac0f5e8a2b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87933aacd2e987aadd3ed71ca79c9dbc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940504099c1e3b4c26cbbddf1325c59734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0710f01aecfb1b81b62d40549e64f89735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258614b3cd0200ee6da4f66cb5f6fee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46231d349a6e8258a0e6eb48f3ebd6fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1096ca4862a786af78f2d1477a4708738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f63f5a1af7afbd2acb67e2f92c96e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60869b251f5f8999c5886eccb8f7b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbf35607fe1051f16d3bf886864f1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e7c4710577790e77bb9d9819d61d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920445dc96cb4e1924b2ee12ae3616c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264f35a5625f1b1e8ea7c585caad4ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a1ba225d5ce8af3e02aa40d853ab7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95bb094940f615e69095c3aefc8774746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044f204d2543532ca7977a6a323baee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4f17ce0ff6a95665efc0f2a22d4e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dcbbec8a1d8f025d40750d46cdf88749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc13492c8f69ddbfde82389b36daa4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e1f6f12b1ba42e0570727e32f7572751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abeccbfd4730a6df7f72792db8d92c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c16b75246186602d08967bd4eab7d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6db64497776226dc69c06bf3cbb5a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532cf474ab3e6765812034e3e2e6735755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33db1fb5a5b5d4503b6721b7f4b887756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc439f9d97c76cd44f7ce5e269719c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56afbade2c621007521cd6ef18e05a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd7981bd44be01071359bd01e910b0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f904ee0995913a50f8c7cabae5f3f7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1c1d552a51ffc4b2ad02a15e7e768761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32bb588cbfbd6a64eeed9ef2705bdf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc0a6c96a216a25fcb0e3ddf2bb778763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee2da0ae8b9aa2cacb3aa23433d771764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb81987986093114a3426d8cb00b703765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768eda7376570980c45f45fa5eef2379766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d2ac9e38857e535b5591cba09e29e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f0b4059ef695d8a3a1cccaaa81c9c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf046a655df3bd079c86463a9d7ac7d2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad9062354632441c0fa45112c18c87770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8104fcde04703849c687e2baa5b5bb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15547c023537b554014c82596f7b9e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9cb922f1b9762ef0f796068f0ba12773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef4f7a2b7429d76ffba18e210416df774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b5e37f20891f3acd0ee04af12e0c8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed37580b060bdf53d90ff7a7d571645776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794df4d3d698c7afbee06f832254db5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1aef499d9e4d0d43e33c7e580124de778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb12e10d4874dbc4a96c733f1a0e72d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7784c55c6986c93327f982dc51bf9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22a1b6d4088422b7c8ad26e2fcf5c0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699d32aec3844c17a30be3a67a733b9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400d01cca8743b0e10db8ab729a28ca783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb6a671de625325778e02725c636be784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e182a6a7534a11a8ea11295191f076785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eff28c0fbd4eebf0ed6c7f988314ad786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f23071bc95a87133dba7329aa8840787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ec5fe2c1db66eed16d0dc352ff516788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099494bf0c678db429d4cb5d83019c2a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af96fc7e2ec72d25153f80a69af7f8a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c44b4c652a502bada16e00c6bb521791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51ce1a6685595329d251d31579cf6c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05da1c17a06aba3064448edb23a5214793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1a1776ae4bfcca00912b4138680bc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf264dc398effcc1415165787c91e1d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf114751433d64342ddc788698214f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437227fdc879bb7d8209b725693c933797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d389008f9c2ad15dae72037ed4e99798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5e187ffd9aa25e08947ee61283c89799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed1dfbb81f5fba75fce83d763164c7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096e829105868816b3def704f4e4d38801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc9d2827188c91485c91bc3c80b429802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a96cae36a90c0c1740f2838f5bd0d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f09f9e3fecea9bbb9fcadaaada5d3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cc0e74cfdf8b3c6708bce3150f0a2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084b272118914736fba9d61d92dfee2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec10aa840e36bc8e389432ea39659a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24636487bffc211737938355d66645b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd67beb7c9327500c06ce14953f335809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666f19cfe6408ffedc4e1bbb40ab90a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af801a28f951a176b9b8fdeda83eac82811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6073e1f35e3acf00f372937149da7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43f2bce245f7a23f497227d693b31b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38dc6df03240f57aa73ce8d37c44c8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ed1a4a0b150a04886aa0d853aeb38815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c47dc828814daa961e9e1b2ed97ead816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ce5a756a5b5cf391954d33fbcc9ce817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>