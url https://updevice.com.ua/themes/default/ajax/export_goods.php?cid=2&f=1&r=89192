--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72210fff09f18a0dc5ff1abca4dea4771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8eaeba6ecdedbddb838ae0a07cefc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22cf1a1ea723553b189f0ca6303f133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536d9ba1b37af546e2bb5e72a0d05e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac00b837d92bb5a7a413d4fdd5a1085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4565698d1b1c824e1c5f4142fe48f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbb0cd84a770f2a89136a7663cc7967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2531f4dc840b0608a27a1d72e4acb818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5441db82b706274e0ef9059d4db8669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67f826e8ac3ef429a69ced68b736c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a51d0ef208029f0a5b035bf87bf5ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fc3a6cc1f6482d22671cf7543ad5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182c63e770c82df9e88bec82154324013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39788a4cc518d3017180d7e2d120fd9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b946ba1ca7cee9001b57e78d7d1df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37322b7436ff7fec3fea137f6ae4ad9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab658d51fa31a6879cf8015ded4c558817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637e0ebf15a762248f207171e6e738e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c9326951b55b54a28f96fcc48d7eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db4cf5564c49aa5deb3d2aeca983c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c8d7a0bf9370fbf4ad17d89f79f0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0298e3fa52da5396cbd3de91057d74122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c911b46167dae99c75fa13d188cb9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a27da00b1dae995e753b47df88d8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359326a92bccb34af40eb1af602b334a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b264f4c291bbecd93db868e058adf626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86fef95c044875a4967dfdde6749d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd991de77b1cd85343fd4c6c4293c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006420063578375fdfb155cf304db1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9acbea2bb5d7196fe2185245071a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8eb187e00ce2803c9530e3e0be5c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f51234ee1592bf0d7c654174d5ae232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650e5886e179013ec744b406b0044ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25df9f005ecc9d0e59d7405cb14b26e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8136c086fadfa5b97b6945196778f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7d6b38fc04fde64db542757500c4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f612c7ef646f812e1620ecec23f3b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284186f8daa0ec9f2df53127a219d0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf590baccbd1500c91de121eaa3b831e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625d07d0dc8d1cb19fa05746df6a90040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332df2e74a6542e8d768abea8c784ff241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1624687889dbe9db198a9c762850b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feab9ce8de0938ffdcd8a731630b16143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2f4d07d99ad45c19b8e6ccb2c4ae144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765b6e7feb2832e82db884956aae4ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2b5760a60f9deaf09ea73ed78182a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05b0b17229c5fde48fbc0b3d9d748947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251817bc4c8693d2cc301259840a48648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa39c796f9b4c4dee863c11db2ac1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84adfe2bbd550accf1bf02e64765ce450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d0049f42996a45a71a1c2771850ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645b7215b23ff4ac63c9cb81fc8667752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122a44873d78c7f0509f96df846110f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714f9a8d39d569c64e2bcb5575269be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a215cb2ffaf4cbc5e1ccb041165f8a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa2a5f82b048f738144699445460cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0b81c710f861ead4b0ece78b931f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab54b8bd7055019a327eeffcd726e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2636549bdd6dda8f810c0e09995b41059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d66a7b6c1d93ce9fccc431d9cc3a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0081c91ace8f060df68ddae254e63761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6b394965b5bca1292e37cc8fbde2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721530091bca6a361813cd9c031462e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d2c72ee377e3a32645d20e7bb2a4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168e08fb66c238930addd1372efc03b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351e57abfbb68c2ffb9ec152c29271266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d00e57dec18425a2c684d9852859aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b698a0cc38ed65bafe3758acd0f19068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37ec9f96a52008158266eca266ec7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22663e58e2b9b0efec17a1381facf2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7cfc53f495e762fdfbdf462ef424c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249e9fab1544f07cbf07d8fa1d1208a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07bcaba5e7bd164bb6392c8dffb15173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fede632e195ff60fd6cb32dcb961ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de5f0fff9f6ad27b3f56ff2d48f37875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e9b4b3ff7f1f22d0c51fc72c48c0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6524ec2e395bacefb9966ac931088d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7d89340979dfd2c7d6d8986a7eb9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1842dca5771f4cd1771712f88703dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8c5dfb4ccb43b4cc2a746b3e7d0c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bb09e906229326fbc1b215593d1db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d2b473a971cd33c2850184b2ef66e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84510ed4958ff1f71e696327a24bb3e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454062f6aa828a0ec42a88f025977d6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e004bf419598f76795747a723294f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549396ba7e6fc2987615c2ea7bd3c81386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceab148b861a09dc70ac36a8e0a851387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4c80348d17fd2e0fdd4534b6a2b4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f8b3729b7e3973b8e5f552d7ece6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0afc63d2b84f81decf54f06c05543190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cf1f3681673b5225aa0ba33e68a5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2537cc8f28c7977d436e22c2c737492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f807aaf03087d0cb88aca6eb1ca4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7033753f12ce1d989f5e33b19d51c7194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa43c95f2a2d0a478258d9a017507395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae5c472ea4899526d3dcd34b1d8b3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0df0a0fcf5eb7debc68fce458c6f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29467fea508abb22bce9d20ac3781a6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb95d8e2f5f6057606fa72e9c9abf399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67095a9948ce359cbe5e599c3c679029100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ddbe0a34e7a790075b3e5cb68dd2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3821249ab43250a7cbd47e3a9f3e0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4399c378fe155dad95b859564723ff8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f5fd19452b4ebd448e0087cbe2df2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164216b929966a5f763f5d28705a236105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b63ded623ac9445462384eac64caf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355af6ebcc7e83449626af91161a2f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60272f2e31a26648393306271acff512108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c117bd920e336d3247a1f59d4298c62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c8542086945f097d7f84419ee8d14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e5eaf4c1b8494460a1186e7d19080111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69f559159aef810527cb9a8250a16d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cd7374365d642cb5a009a6eb8eba3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c2d96664b6d7bf95d9067f008b104114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d336549345ffe3bbf5aa84fe39bc5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aced2bfccb89a7f276aad1e06906b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93f01b9458258b2d881d22d0b240c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39343e50015c912810b08460aa3ec6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf181438696b410f80cac55877d4929119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbf310b6b8c3f0f967501743cd8089120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58af91570088f48b9a4511b04a16324121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b61086e090105e812810d59eebcea9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df3ea0f9a800cfbd30fd5d1e1c07e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761d8728158e6b1f9942d27471e829b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2e8bc7041502cb59410ad2eb6fe63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d963081152fae580bf62887ab03c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77208970536dd9117e181dcc186edf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aea210cf7b997794ba1ca90db3525128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b18689b5492c7fa466f63d74836b17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0b9d151962c36115956269554704b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ddcdfeef5ec94a4a9982a57d6a2c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9cf055c6bbe1cddd2c886a2c06065132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4814f09441739c04c8549d4dc5b66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1069666c589dc1491c83922c4bf4ee7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a3322f2ecb9685e362c83bb65aec5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8d6ebb54a78f345b967b2d9261a45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7550553738bf8d01c88ef8770cefa99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8d9d667d829442a2e6f1dead32d99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56471178c030372c8583a94aeb863ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7c3b1dfaf3308cd7c7a053f9b6dd3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2fe1020b8257054d29e9098f6fec6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c43a83e77c3a175c4cdbfab607192142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2a3f93ef4657288c689f8965095fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befc33c11e0958b95ae28ea115c8003144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6832be256cf157d655d6af5888255145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d37cf645337fe42dc0dce5f28f6c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45a37e502ce429bd61865ddcc40a41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb519261c90539305bd675fbb501356148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c056ede1d4ce354d4228441a2b8c66e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aa8bd53251109241464c80ce7f30f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1143530b4bf8155be4795aec17e575151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89a09db05ecd3dc7f49116dd8fb881152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004d7705af1f3af9ea4e70d671f9f56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a96f035e040c3bd8c4dfd72781d466154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370964b69ddefdc2eca98967ab82ea5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5999821550a9b297739a67db1e63d81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bb783f183493bbb709028d9938c0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32e960886ed4a63e4ecdbb2db1f3bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e97df25309cdebb5704b2384385baf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d6d988bb8e8f99d903126f43038df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a99a7c9fc53d93290332a7126c781161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827d319b6fc3b03ef0b3a1ca0fab516162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7b04bfe70e1fb4a51cfb054b7770e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c357f336bba777ee9c9a5331b99a59d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de90fa3d16ea5aa7c15d88c7a676938165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e58e0eea490562b56b99a3da4d15cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d1e39b184764dc1cca503dc2fde12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1475a314f2fe1793597d5eb1007d94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dbe8eb63a13a5c811dadfe3251397169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bb42851258b14d693f6a4922aeeae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10fb6bb8ce72ca5ab4dd50d14e8994171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8e441b594a173f3a57dc81d50a509172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a011d2e0d91016fa66abaa205d325d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3c54dcfe3100f60ce192b8179d3d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b2bdf559cbe579d3159e1637b7f5f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f53d8dfec47a8742802a8e83899b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3bd2cd15831a5521b85bc57252ebf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79bfd770e5f70ae14202a133617107178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60146511f81c11df11b9614687b06305179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6107d4d197cf3a6ef76bec03c236088180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5315b5ce03d797f4c137fb4bcfe2ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef191dadca425db9d4f12bea06a28f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365f30d1bf3818f712114604702ab85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f223ce37d915da0081629e747dbf9bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956aab1b4374310f9b498f6e03b6fd65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc261c8f61aec449feb1fae7dd0d6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b268f3f64ded2f055c747553ebaedb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf74dfaabe0bd1f52d0c63d2b69b214188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b436b56fbf550cb239c89315c0593189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe67590b569f165f70fcef48fe38579190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7cc91c9bce70bf09fce69b4713bfb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1018723d54e57e695c0179bb80bd2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350294a9a2b89299e09b87d0f56557d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f6dac5da73491a9ad1ec23b011ba4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733c699531404925380cfedad2801e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f00f675e10ba05b814a9b65e7ae47196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6434f026c9a024910481f6325f3d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280c9167c94fef416e3420aac349785198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6891cb47589d77f82ce19a462ec71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080eed42f9a779ca0d942296a351e03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455658388cd0ba6bbe9d635d8368f78d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380a06ff9369ecb935fe4313f36812d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db05df40c8cb9586f3f6d4f2a3711a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fecca15b9c68a8ce54d5687fadad3b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bfada1041fdf96f2431c791c19209205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544a1727b574625960484e826689e3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac79dd85b859cc635fd2172c295a7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57896382f9ab16b3806cba5b82c3cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097efab5e6791980a1c06a2a70b4c66b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902694b09b1ba9d2328cc7cc2de26f35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fdcf936329d102075d42f9a40f88a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f54e5b7fb4348d739ab55ab6d4ddb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4b2fc0de78913b691e6219ba68e4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927e8d938f62f3dddc2684da27ce58c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720938ec257fdc16e39eb6538e0e5bbd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbc20dd30184f9504e1ba6cbf6b69f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbbe340ce1b550f92135ab16b58979217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf8101d37d4e1fb471b5b43f3df9cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95ab3c731bbd29610c11db84117ea7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5097937dfaf6eaab1c376e89457eea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaf2de92ac136673b25f05081cc8fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4ff7b2f3458e022e7d06116d18b7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7546e407c504b79e6264a2dab74c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626981015b6297e964551e2c71d0530f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f00887f125a71dac8bd009e396ce74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae570c0e649cdc5bfd26a6953c08ebd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210bc554b97ea97a242250cc8885bbf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc14906c024a9c48f760eb10601cc0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a4d707a5876f838d1525f97a83985229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31971eaf60dccfb392a18c3adfa6cebd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01b56e37684d1a7722624f889207dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b13bf8f0bd96568e12e5e68c0aa28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349aab8f1fef1b1cac02550f8247e7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34834e2a7abf449d40695c051fcf5df0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98850d22aee1aa26bbf650176797f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6efcc5f26a1cf8182af7b4979b994236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c818ca0a40defd7adf1be72c5ac7b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1298c56f6e5aed53fa51fd2e2ac5680238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72de2257d3676631cce1072c6ef28a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48201575292e54c4dc0fc04d1537a5ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6d7c546153a132a3ca833a331750a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41c97f28fb9b5d8fa820f54a770515242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ab7f4cf412e3f5542e50f9f7d99b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129191c6445bd47e391f0983618d59be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ab8b007e3a6dcbcfd6a649569f1b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ab2909b0da3bbf8dbf2aabd019672246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cc5631aaed9cb9316cb9947d110fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173887f9732b747845f0e576ad615e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef8feb8ca1e8d8303dfde9ce8a18a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c12950d758283117e17b6d80e8e6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5018ba774a47d5a7878a25eaf31073251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef25da36d3990a92917b9e5dccc2ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485646354bcb62268c1ec2ac44b7267253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e93342358de089be6755526baf43b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0340c0bf5f1896b1238b4ad011b7ace255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527527d1f5d50487664b6cd27001aff0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21942c6a386d0b16830c9a4db3f4013e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2bf6e118e32e30854d93558624aab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28a5bd2b7ac3b659fa3de45b6e3461259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce838cae38542927f876fb0523019a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345e9757abadf38012ff0be2e886cbf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104a6c74a66b9defa89779d76447304262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4f751e03a6c316420dbf56e7f0ef2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ff2ce53ae9d8b9f932bb59c1b2188264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b64fc23348d06091c829621045fec9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df45edb8913fb97748c8ebd3a0ceba0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1abc2f44ac3108851e3f1cad7a0b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358826a8f92fd192d5bbc93902bf35a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd5b54c64e73f37d2f5e105c9a2b9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4b2d94f375cff9d6a621117f90a96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f629293937ecfe83701ded699705c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699771c9583e6fb141d05882527dc70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0c11810f0d17e9822efb93a4ad787273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eae44e239154252e834d79b6f62d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe21d959dfbb6025ed8aeb6567b815e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6435acdf8878bd584488cdbcfb25f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15b943fa2665fd0f5dd66edb80dc44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceafb199f5a0cf5d0a182d3d8acfae3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70723214ca2314f2a18e4e03ed6c3721279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5289c1d4aee390c6c3340ac0adf0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be82e8ecd7c6eeed8be2b0c529ae9f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e8e5a2876fa4f81e6b84361b87108282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0baaa6ad9c80a93a500393e6cbd528283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde961d533136b6de81c08cc8d94789284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6ff50f1549a1946380f12d44decac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ababef6e46c310a2ed5f0c4a44491286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83542c000b26a1a7a1d06e8d8074ccf5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3c7eb71994d54fdebf9ca7b9ebbf0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b0045591ede9f6fe8a33a14a5fab9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43ec90aaf74fb83c064f75e33cc319290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95a22d13f2e30f98de06aaeac71d60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03b1e1e6c89b34ebb25866a7455e8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0d32496fc07f55aed0c50d51c412b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab893b6b4fbddd4f6291f2bfaf15675f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540f737cd6831780aa7720c4cf8f4cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b564eb55a822a696f4173a049d62184296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166d13d0192a6d3b9ca1c3f6c44de42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ec926eb69e224d200c5c90ee62a13298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3659258f349fcf197853f253735698299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af189f4126c4f7c14dea1b3c8e792d3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70502bcbded8a8c831b98a89b7dd5a1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081dd02ec5548aaf2b734e2e70f316a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38809844b086082f848041c08edaaee1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736b540ea21e745c2a4ba89083920c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695310fd11b0fd604117798b2fec020305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d0b1fad3fb55adfdf20d9f653e340306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc555021c8de3c5ca41f2d023b34e877307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055a1ff0666c6a0b6abcf3ed33d8d2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31639796b079ae59a0592b8a4405007309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0cb1901f50131f55921a745e6f4ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7c6b9ab6b7ccf96fc70b88932ebe2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9082622c1539606db269f99a6651d32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c6770e5d608d243946276a45e8bd8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b0508238944b2b54d48cd78a84f20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5b5370d374c69e58d57060e73d655315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebb367c4d7bdcb25dba36c38e9e5e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806a0aaccd88f612dc868636fb28051317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b87efa681b07f559bd6d4b6fbce493318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e7bc0403c8a30c8e419fc18d9eb80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e817e5a9d8355f55de4130904635285320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a12f1a138c026ffc64eade1d06b68e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b61572d83e3dce98720abe6eca3b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9566f100c641f4bab9c4f1e1981c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f591550ebe799c2d1d2f6c31924cca1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e38b68d9840734dbaedae447581196325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e82b8ae826e337b5d8479b8338b7af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde6f589f0af117146cc8d37c433571327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76308414c35f8fdd4f5396d143648a39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791747eda4d326256eccec3edcc18ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fae3e93091999ca8171d91e291def330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facec6cf090a74b7fcc37097e80dbaf4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b2ef0426fcfb549a6f99deec0f92a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43833f113128bc4a64a1cb2877c77d56333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c09a349cf17a16c1831037cad8a35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d16af6af962f48f8ce3c62d42d3ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808e115eafb4d02550893a2be83e723336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c140769b38ae13f795973fe6c81b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9872f9126282def719c75520761825a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafad521cf7a4cb9200fd21002666e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756eba966b3647252f4ee0242b1137d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e2c332268114c3598cba923948d26341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d89b8d36a0b832304255e898e9dfc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6091d475964374f3ca55c965a3c8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23152baf6450714c0c8df554db8a2443344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19141da0fe438ec89bbb13483aa68683345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f57513025de1101b4c57115ceb5a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91dcdaa35522ba497d7cce0e59eb54347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc3f548864ff08ff85d10be841b250348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce01ea04c952594f27edf601bfe8b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a92cde7ded5b5c2b8d361242a80c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b5d886ceb888b73ef262c8ddb85dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c016e4da81dd433a7bbfc70f601476c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc008f123e020c8899f2a05179245b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea3e834fd2430d75658a45691ccc54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a55eec9a67f762b155ba07939555a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684b17676f71ec5896669fe6ab4fa1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c534a8b0f71093e9da0b3491c73eb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c7464b0f26cddf8db514baad60ec5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a602f9d7edd9c15fc2d6f392956fe27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b61ac8f00e96199018198c08b5ab0f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f30cb0177fefec6af17782204fd16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e62254baf525842997a8f424284dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ccdbf63b6136006f39ffe9c512d54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b12ba636574d952ed2a6d20168ce9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55991c754400278c76ca4bd33aabd2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acf1fc5275b144279097491a80fab0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b68e0dc44ef7b7693b918fd9a3b83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d67a0a52657a7905adacaf50d091b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57fa7dcb0c5888b357af55296488f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce4e0a53f72a5b3fadd41b7c1e1ac8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59eae65e30a05b0f9ba63ca2749f4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c5f30ca3c5518f2b8939a2e2611be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054e491b65af1f1927c2eef8d8dab15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df875cf57bcece217ec4c041a3dc91f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabc9ee399926dee9427ac7521a17d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20f86979b2803cfe404244beb186b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5c9c3cefa7bc9861d1c2e71a593a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5b378e7a15ddede7e945ebe80d43e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f28219d788206a8fa48a17ac0b3d78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e12e2d180c15353f8b42518ef7281380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11d01e7d58e2634e97554681f0caa7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8030c5d0133a27f1a3365404b6297bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61cd97e7bc965c6416da2104b38015383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10f2e10847801feac9c7e40d6b90db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bdee61c7b66099fb41977e6c3aac8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1e643f7aecbc6cf8925a271ef9736386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105e885a70374f32c6cf2433c785806387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cef1a6daae45b551693ce3671f19a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6ed0e1043f9978cb78d9e72fc2537389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d36b3e391f7dea764defd51877418d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868750395a8f74904f5ea4e96e52113d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119325630bf4c1cf7cc9cc116c796438392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b8184d92dcf52e5ef9d418cd89c26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2038cb942d31e0037997bf1622e56394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e3c59e9876e5be3d673ce9d5dd2cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e153153e154047f93216681c3bf249c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97e2eb9ab3db68315088cdd50d300b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25a39a2fd77b258799b9de3931540d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b52ffbb172e14bdd8a5bb81cf5e7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc55ac16a7d1caf5f770a480aafd3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47c30fa834aa64b684cfdf144a001a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd618255d24d47ea160909aaaef462c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1c91e5059280216bf859dd006e464403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827ded772f686ef227bdcaca70fe7dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6563abc38a04c052f414ae7333d65f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607072fe0d8e4fe916d21c591f68e6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91b7206d1dd05b2e712e7ab2101d78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fc8878acd8f78f89650639d90b59f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3963e0f0893eb3bfbcd87836bb3bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb4421159474775cc110798241293410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31dc4d397eecb91c307c4e9db68ec1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c86aa1fa876c64a438bc2e29223a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92428a608c94deff296f20a7666f0b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375ec5b64df23006f9bb3f15ee4181e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a37d46382404d8ed694f1daa97b85415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd93c591774adbcdc68583cc8403dcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2809d17c3e9817b542df2ac48e60c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbb77be8aa88a244b9770f8c3f6d20418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47001d32c9e8445405d444488860ad6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f96f2d93b7ed18dacb9a348438d0c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc83096ad63172537550ecd9eeaa1db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7588ecf4bda33ab8445383509df9c8d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec08ae265d506a516e9a464a67f55a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d20e1c05de6b666487d0a1ba27c4a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36843596ba53debe8a21dd04d7887764425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9f615e64b6dbe3aa379b73ea7c417426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13526c0b4d88b343e262ee589a46b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539ef7bde9fd8cd70b8c14998bba424428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157a16484c49cfe70e4011144f67d0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be68627681983c4b801c490b92b6e7e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37502680d8adc1c840d15b4105676946431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29996a703fb7366bc06e9e0cf12036c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286230a3d94dfbcd67e49c85af2ff703433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f8b9747c06f8f59fa534b52d46d73434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8712a7b5d7a938073e93506ae36c37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daa0e12b348a26ab4b6d166ae4f838436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457069e9a5e0d0224d380a6cff8c4b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1b1587cd5771a85258ff8abb8b850438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578826c452cce7ae9df811fb625eb219439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeace5124b752e6aba4baca80c08fba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03697a24108dbba0bc6840b22fafc23a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e4fe8058c1c8fb2a9efff77244638442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009d75b18201733ec9ac19be84ab485443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7f0c62c22d5b91f217dfd7fd26cc6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aab66605ee57697c5398ad486c3af3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf1ba6983c78cdbf417e4e54b2b1b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f154d5100f19244a305e296565212ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc1fc70cb023064808b41036734903448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2e2da2a99544132808012315e7f9b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19c08b6f64317d6546a7ddbd4c8159450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbeff7a01c175d845bb9b94f50905b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ad1413d6e0aa18c7f07c89d1f3cdd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23a2b46871b4791d4a101e75e216ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6da635e45315db167456fd3466709454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda02525f1c2d61ca20f12bb3747c0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d8dda1af0dcff86aaa9a93352ae50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19d5936992f4fd84cc0fd7b64f9c19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74367c5205d0e416b2deb95aabac2de6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7cd833e711e42f9c57c8a1166c9e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa59776410503ca0fa01e84357c70ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242ac253d81e201fded0bf2cc478bcf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ae0799730a09bfb16af2afd64453b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe988f300fef5a3014476bf4093cfbf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eef598d2199d160c6e77b896b89d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3155ef25501889a4f8aac2c3fc3efb0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f810fb0ed4aec10913767b8422b18a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afe05842cc56913380c731a686abbd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a75f42b5a8531e52c673d0c66d24e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d704363afc44f8f0492be087641cf6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0110c3eb891da0a23f008b02fa20ba7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e89ff9d4ccf5b994f8d84c5b34b08471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1247e12d7170ff5f3a7508956c02e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050b25c4ce422aa593c8b00005d8b94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11434ce9df868e80fe2a0aaa56e08448474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436f03d32d7bf6665a5588608f97427475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc69de0314281ce14817b0233721518476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267018d4e930d97a0f1bc5bb14748df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a7490c431a3475205a974a43b8a4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b368dee35d525ccc2a8d7a8641ee01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3913dd4f7d81b14752f38737c3428480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95559b4bd005c589dc452d0a59f5b65a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdb2612f56df0df89691fdf8ceeb9b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c147a1b8f5b3249c7bb6e522ed8dc6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8987d209caa061f874e1fc1b67ebe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9428c2458d314652092de26951a2b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d296cd71f0251f1b93b1a05524afcb4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15c51e002b400104846b060dd944d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd2d2efd57ba8f806245f70a8cdfa8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21151f1094fa55861ebd09d678611d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392f6cf7cc0b41f48f57f2ce7e0a7dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbdc32e62ef70ec5af9a178ce5fb00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e38624ecd723d46f84b0d632499186492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebf2a6eb3ec87c8102e0d5df92b03c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40702081777ed86f2f08076568b82e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2d40e74f66980dea44b4847f05eee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6d4b57804555f0600d751d0af3084496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a57b263f50266102fbedf2e6cc58a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b9e3a80f0af56fb363761925182ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb57e4a2a883f101d62feee662ecdad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df51f6e3ef09eb436b02e023c0768e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1977ba0e0dbd129725bde9f7c072e61501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26bb08fd2eca11c978a75dc4e42065502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aef75af3d2a64bdc2d3de8eadcff94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f5f9c65b5bb6bbc16ba35e66eef72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77cb946d988cbee038f59369d638df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea421c01d5a915a0ee11e8d6184eaf7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f331c4145b67a0bb47b5559869278b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cc67526547eaf26d229736f870c2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd9a67e0da6d63bb1e3238e4c01ca2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214aad3dd237037dbd172da5274b91a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88af3dc7ed424b5396bb342c803eaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ca6a60950ac42d4f403b788eecd84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b95087871f683885ade37209815c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c1f13ce229f9eee6ac9f08d3f2785514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f87e1e5fe5a82353af2465cf01d5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba2e6bf9c3a7efad2568defcb4c9bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea272b0757d8c156d5ae8ccd8c2e505517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9f83fe594e1b7ec31249b7b6fbcb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d575ddb34b5b4756f2b8c8e013e0de9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4d63691ae1451722f563debbb770d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee244c94c5d13f23e3d2f5b89a34fee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfe59200584eb227dbeede0f7b62f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b1eeeff72fa3c59c4101931073dc6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79587df5f7d958936454a39e520a2e2c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015831f2447495f5f05a36f6c040481525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432969b2f401e9727d9cb4b7807eb34526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae546b9694ab23f81421513581444849527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae4829671507c252dbb9e17a6a71db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcbc4ff686dd6233b06376cdb75976529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ea29881abf19b9502cb2ca9085fd2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a4cc180a975b635a765ef5eee5ccd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28e4b27678c557122eca408401ecaa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce000532b4e094225a899e832b54dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52ad9b7668f906d58fa3bfbcb3f14b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd14ff299f8cceecbc67c3bcff35a15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b4ccb7d77204187973bc912116e3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddf444bb3187addd963b1afaf9df88537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0811fd2c89ee53b74ce4ada44f2db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da490ca32adcbfb8736283fabdae504a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72717dedf8cba9fc9bd8ac0ea007b1ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8728049bcda2b87ff5a328ab9e51c92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d216656787fb814a0ce1700bcb99d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f7b984c59852b40c36abf5664ed3e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a574e9621af047612d9e7d0a9298b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff35f4191b56d7a8a962204099527ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1d6333debd976af2dd35ec2718bca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef21faa5a1cd48720f8d672e2ca92d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e0b178874fdf94a508b9ef37a236f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d46c4f99c965c172af571f75747e52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd166838a4a4b52e7026581ef7b2fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92541f5e896d66598cbdc5fa23a1c10d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df11b763f670f289ce7eb5e73bfc24552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e273d0cd048170a54fbb55f2b94c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee578137379be919a214dfab3c67947554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6998410853e16da0b3b8466abd77f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ef1672a0024c34b49610103324a29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7ddce871f80ac0e1bc1b34b337437557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cee0587998e36284efe68fa5b0907558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332b047677f1c58b676893b7a88b3b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2c177b389164430a82e0854397aa0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc559f300c1e73e71fa6cb41369784561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493116d9a24471ca2b9257ffbcc02b0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5fdd9ce602044e8086caa86e5c74c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cf6f6752c387f956a0671830be2cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c99f7a97d82e812dcc32074dc742e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75334ed56bc5c16c31cee554fd651b71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4531b4551b69cf76cffd16468f431567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c05cc17210ad0fdd66c3d9acd8ca8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955ba1af689f1abfc0ab51635e69b7d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2068ef8ed6bfd04336dc5c3d17c0d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83730aa74aed3bc0fd002e9c0d82bfa4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ab5b3ea79ef9a6d8d48309e2f0e1f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b093379d6f4c3e0cf4bc3f8e18cdd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a66cc994ffa63e88ba2a40bf8a37b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f0edff225897ac4b5f07cf58e749a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45582240caa3b291ffa0fc6083d9035c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d373dfd535bad9c118003cded1b64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691d36886b00d21dccbd6230772eb4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffeb50f605a6b9272b1e6c3d818bd9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bddb9cc372af6e91e33f3e2babcd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd594b101af393b3045d2ca9f803df1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d784c3ef0d74938cd2f75783f0de0e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48001fda4b176d8d71b3aa6396d3a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c319b3d466188c837bb59dba04c4c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b321e466bacb2c79b43b75db8d8d15c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe86f63d3466b9ceccbc4dc5d422951586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94556f38d9710249a6362fce4ab33f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4be56f48cb47fbc0a3bf01900da45588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93373d63756442f762e2e5f9f8754f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12c61db6438e9959d91b9eba2ac79f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed32be37258f4bd05aead11db11212c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a4c000d6a1b96f7e240c494f0c5d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23d0249b384c2790da86e4c856ed7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1627219e2d003f0649666333d3f72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63630c4e8bc1f961cbfc647dfa66ceeb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebc7af48a7b1a8e3c77611415f27b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dda4e66ae5acbbf0af5089ca35656597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d401e1a8affe881a28296b63ed7570c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f5999434d94a2a1b6aaff6c677d4d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9b8051a8b77fe21d6b728221ea837600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e574b00f70292da93935d812b87ff2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136bf3d3cd41bcdfa22579393aa55fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d653e14674a205ed900e766fa97780603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae239a1102eca68d596384f44308ced7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8cdc721d4908d5035800871fb8f0c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb18caf835d900b64cc36b689d3d92d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2e14e26c43d19822f8028e3c768b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97217273f3364d43ee01782f8e697e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d2fb5604fab62ef6db085e88466ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29157a59e96e4422016d0fa8590a2e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccc57bda13873c9fbc98c7f6e1bfb4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d74095292da67d2c398f641577f16612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e340e91607bcfb21f8035d74b31f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba48d3ee17515703e53a47715a2045614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fc2d65b53c36580494364fa4ad2fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203d24d56559e60066494a14bc98b8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032138c07070dde62020398c4a9d7406617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4cacc212edf8e2682797d8094547e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ae39a4673ac7ee29c07bf829c53d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b68989cc243c07fcf9340e0f52ad7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dab6fac091b4ffc058705751c5d2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24202a58cabddb313dccd8420198c8cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2485b5e1ff2808434ebce48bdecaa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5614f564f54960089c69532813c2df7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e16b5f82a8a2e597946c4dc5cb0ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d556b86fce555f6c59cbee40affbab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d75443acf1c33764f331691a148e22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769279e7853fe2f10014ee4744d4a29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fb38a14a7b9942f5e0c6c7c459e88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5232674752f13ce89dfaf6987daf580630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88734f332ef8c81f44c998fb365956d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b812d046e55ca030c8e1a4ca91ba6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c41009142dfb0915c67d04e63118d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd4efa5fa148dba5b753d8583d8ff3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ba4121dc04c0234039f261d659679635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0104c9b5ebfc4af050c74c77ddad06636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057f7cf937f3109b7cd9cbf7aa6f565637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2644da84f4c542afdf7e06c51dcd32638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1e7a050e40b6eeab239f7db23a781639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcce108d3d04e119a8da428e64084d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d00c7359d64f99052201e1d791487e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bbe38e49897971764a59eb78a97b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef86c1d9c5cb84471ac584b984f06eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c57dc7259525789d56a2e2ac868334644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097969cf758ea3c70f617f44fd5c2fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a04d6a5b2e20ce0baa675854272b4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3418eea6690cd6bd31ea27e633f85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a103579b023308912374caae98a124a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330cada157469a511ff85ef361901a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7ae352f5a48d0cdb183cd4125ea76650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45342c75e1b6f681d7255966744e5a58651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9a5614b16fe384800346b56986e0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba260db6b3840d0a931bb5db498e67d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a2f2436be9917eb0009924a2b0fdb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c69b49b7529b5a5581748aa9340a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d990a315c00e5bb697922c4ed5e6eda656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7d6e1e409f1c0f77b4220e68f5c08657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc0a5dc09b363628abc0fecea2748d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1a94b920af139cc5ed671b24132d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab9ef911acdc4fed40034804f62c1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d87bfb27e0749bfcce983a47cb06c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d096d1c0ba36a6d0c5b5e17de89ef9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a9e8707f858c23767e142dbd092b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0da2ed83c23e1e815849bc1ff99cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff2861da87527c3a284d02f5b9812a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2781f8e2145df40b74bf7f0a8ac6c09666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097f7df6df35f339b5f1ad9de40d3f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c23d2da71ade366b0c74330187a6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218fed87f2300d7d4b5a934e491947b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed48a97918e89c14778ded9c724085670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427dbe1980897aed08bb8f7b04a2f00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334c871f78ab2d04b8075834f62e86a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831213cf27316ff908654a8af09d0a38673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca413020eceb46dd30343d19bec903b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90fd8f5a303c982dc393468a765ba2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42daa7e7a6b409d37da7e5729e1c18c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc74e2fd08d923798336d4329bfbc78677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baf58b6f4643ceedfe39534adf7962678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e60c08b2133f7f80a38bfa78476d83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999671ca0fbfc9123b8b6e23157ad5b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf96c445c37f87729969299c34e4f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c599dae2c60ca11f976a0c5b29671d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f0942ea5aa68f9797e96f32e520f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b19c0792323a0194b8e6c58c2c83b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b669669ebb79c0f8640ee10c73194c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c344d4807dff999aa4b3d23b10b1a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8f95fb889bba0e4e0c56658f24ff5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e68df553c41b5a9a9301a45721331688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2119bd1b2336a852ffe26080c5a367689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484351f0e9d36cd53e649ced9962bc8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba780737d5d99c32dcaa2f7c86cbcab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b19e3c83360ffd79536a4010a1b66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3b109e4aa0684d2ef676ffe330443693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ce080ba9ca93629189c33a8647b65694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250d150f5f1c8980226afd1bf6dfb40695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abce34e782ac9142e6f789b6cbe7511696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793df1cb31bc830826e6ea4b01b5da2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e6fa09c5d7adee5dc7458ccd453e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd868e0144612b01c9d57383f11c2692699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658620e9dda34e305cda41f0416b2346700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb17d1964e3061eda2784d6662a1233701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084684c53f3db1321c4da587ce1b4ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6112e1f2f89601cdb3760162f5d5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e742f8d7b2d240108987ca651f8b85c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0b1173d6e63dfd8045093d6e2f6d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91fee5f0ea00577f77b1517471d431706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfcf7d51b4bb56f84b036adef6329c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9dc28755f8da6b857b1e9c17bb473708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7c02cc8a7c4a0ca41b7d2768effd1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9884d79ee9b365d00185bafee76fb6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae474563add7a3e5baf7ec2c19c56b9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decda2f652bf028e713740bb6b468f77712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22aaa24cce975813250eb096026ef3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ba0c2573353cf36324f629df8ac44714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15e4ea85f1477cc42060d923c64863715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48396bd850c4be37594fab3646b6e6ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0f933d7b5c9275d82c579a7d3f5f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fc49c44ba2f4f7692743a0f086025718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21702b9610544ffedbbddbcfadbcd50e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffe8311f0ff7205223dda618f4b252720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606f3256e52cb37b39c76a7d2bf5752721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac86e11930293f7eb8ad64615e9bca7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2d45a7113463c507a91542cdea519723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6020fa179b2b8f42df93e4ba6bd96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0b942d0fd15274db8df11e4074629725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345f5d343efdb32c2b23c9e464e473a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163b8b228bad8ac7b78f6fc01443960727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb116c5f895b55bb959868a0406257728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7e52fe3ccc5373f4a199c83b1361b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23071aad0c0890175590ab124fe532730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd71d87ba9e167bc87370f565c1e7ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafe6e43bc469f1a83dc29548424056732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fe7e77fd92ab1089b17d100fde6ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9fd9466adcd47aea06ae05d6c4248734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11741ec4cbd3a1254725304212d95bff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5693b80df8d01be674887eb935b10d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0200ecad663d8bc9e994d0277f639737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902be3862350576796e0fc0320bb45b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308cafe0ba455708645f96e9a90b3f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0edfa4f8c8d0ebcbb5914f3acb9a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281243ef221ef3ec036c5461ab8a6ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c3ce496dcc541549d79ea926a4ceb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b40539de426f0ebe5aa63f26881568743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a79b3daf510c1ca3312d1c73baea6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e65ad0f69033400bfd6e53c766ccd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11961ac458cc696cb7484896986569c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38a240290621adc638320145d6bdf0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0f1fcf97d5779968c4b14b30e3914748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957348bb38aaafd49bf80e3ce076c097749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505350e136cc3520b66e29a344c2fc1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b264755d915fa845aa7e456afbb198751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab23baf1ca3511e7a31ae26e404a24c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8b2df94d3d8689720e709be562944753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88147ccdded3bcc067d6c30cee2648ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8230ef2bb213379d268812606635c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18371aac816c8a6b22b82ebb08de0c0d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510df6b694d8a41d8399928438ba81b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e20c1285e7e521419fa11e3d47223f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b0d53a578cd3f7081ca6cc9e4694e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9dad357c6b161ab1dfc3c647ab25e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa408a90da0f725a71ec830432dafd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3ee67d6eef4b58f3d2c185b6f1e86762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010bd26e5dffe39cb6a5fa27f08b888763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec06cab8de30f87e979dd459e9ed66764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a16902f18e0ec11c86a5ed1b327f39765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bfaa6cd2bcfe50914eabc7335ae5d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad08260a68a1d41adc53332d6728e9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40955c0a237b60b9c71ec82d95ca57b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb52d29cdd051e3fb2133b5b48b645769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c032f7ba83d18fd272f2239214d53770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c38459978c967e94dec62c2eefcbe771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870b008ffcb52a773790a3d913da5ed772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d2de2869140850f7f1bc8b5e2ec1d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836347c57eb31dfe6661c4ac178f6763774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c468efa2dc1eb1b01c370903bf116775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d46f2ad5294994285335e649e3e30f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f1f8ed60369ea887e9b85ee8e969e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4ec27d3807152c60e95c2523c4374778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f83300de5c3f950a36842f24381a9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e4592aff8937c84373aed340dbf6b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016486580e75b039675e14e207b83f5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d662750e04e620caa87898b6ec4a6a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caffb7787a96b7e50fb2812f0fe798b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc49045490527a96469cf2dc76ae5b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af596a33f77abdb8482b2bf6d00fb1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61aa5b1735534e593ae7ef39fdc948786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21a64bae2fcf49d301da200cd9a73c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9a5542416b3d1da9384c93324a440788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6637acade3ac9a3a6377b9b49d9bf9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8491c2565d880bb4abac668cc2394a8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28e28bc951adc19eb018c4454469c0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105ac686d7a81dc936e072f34fc845e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d11040f849e073e575a4a5c30e585793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6b6fe115618faa5bbf64cf2832fa4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41ac7a940678727c7ccb873c5b19a5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f737b6ba59f4ca71ad1e1e3a9c4cc97796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8570daa09313875159c9f82cc53e22797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a09bb1e41a93753bbaaebe86ae2f81798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8c83b46c3fb60641eeb7f8f5e295c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3760de29ea7e8f0c3ca4460c79072c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2b5c8668add47fda2c8270227b465801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2c6f6660038339b2ffaaacc948350802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a63055b10b63816d588d98d6de69aa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db499e985e870cf24695b9269750a7c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2cbf714bc55554fb39df044a53ffb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9888353604550cbeb6fb3e98f77161c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976b40a79e6d3818e4ecdb75ad809e9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162f1017e77e41f31ac33889fe796af808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930ed51b0f4fd4ab52ba2d67a69a951809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a85275209115d19b5ec46fdcc945b9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ed2cb63b2684c3295d4ff9013a7d2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7630733625c28ea0b006042c36c00a6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b72e312486f5dcd2ba117cdc146f4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a916dfe41eac7193e9598f4d68fe966814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a668f8e0c79b7eb6bd0d83f2a8dc31f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48893f6339b7d9764fbdd4004cb9fb65816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01001d9a278cbd6f896faaaf5bb993817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffab219b9fbca3f8a6f44f44da59d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d01d83eceddf4fbf6bdafd50754f9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3c26676a905ba1b7cc5b39b6a90633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61ce7118b2d2bf6b3a6f22de0ca0ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1dac6baa9d5fa8c0d2e9667e067c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c9d8ebc5b11a62add16b030bc597c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833d1eef8de1a85b6fff67361bf61167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7d55e8621432286c7ac1764cb4f698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee424b3d8ac61713e67f5becef5cba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa8ab709713d7471f5093a45d423d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695da643b41b4243086412feb248382f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4b784765aaea5b85e98a88c4f9cc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43256bb10f8d91fe5251c544242f8ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db88b0832f907a21af4bef77e4a19714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29271e77287808a6d47899f9abe404f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7270d5b64c6c7b3ce218bb2a37347f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497f464550e7ec4ae9aa76579c7100717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a55ebed3e0e4ff8138ed4e91ee343918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184568ac670f786aa39bcf1c035b20a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e1b97daf7b9ea699d9e36db2818db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e34ca22859d11355c1ba5cfdbb915e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ae76e91bdc8ec0e874a6a406ebe7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5c925d59246ad2fd06915b5f9e49823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3717901eddffb383d4ab6551e63ce7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e624ec9e74bb589768ef18954a0a3a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc23ad4838f7b2f5cf13e9a2dd956926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d75de86cd222ace973f2efce0807d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00e30a4b5250a7f81db1d8ab150ab528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963608915dd6460b7aa357b702574af329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590418c2b288d95a2e5b74da695779ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b6c2baa661f12cde9f1b35ab3bda931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf87150e6f66c704cc44cd1fb77261032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb72af6c09156a14b146b04e66f5c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab97e77ff1d873470d2bf408eda31ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd70fadfeb76b3b91c80ec13281687635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b10f5802b452a077f96c55811957536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f93c8ac4385cc8f194be34126f378f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f01d0d5e4e0b99f10e557e5abc3d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ebde7d81d0d088d3a8d044e19b69039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830df3de6cd07058234d24dd27b557df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5f73136daea3d1693b552892ef04b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a9a9e7d91875f56f4414dc409711042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad299958260c30011c0bb2cfeb876ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1733f9e09c02a7ff22760ee11e9f6cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d53d552a8da2a15c225076779f64645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d10c8dc083e0c23afd97409b5efa4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486be92aa3c742b634993b0a9a88fe247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787eef59beda0ce302d3aaaa699eae148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f726aca0ac685a80fe56e7fa834c3d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57430ab018bb55a604d1cf36f2acdaca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d606e9be7dba471e84c3c4c4a93953c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136f0a95e1d516a4033469e5ca9ff6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019964bcbea529716fb47b687ae7839153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10533177de503455f259ba8765e3a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a8f42595b4ed9e051135f65b9286355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26050c04b9ea1d2d1a8aab782206ec1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76f678b38af14c287c6d5f06f5422a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf308cf96aa9d4933d832356204bdbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29799c67ffad900a775c22079ece2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710610dfd775e973add96e7259046860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0814d17f4a2b1ba911ba1b9d598be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a96380e7e5b20bbd70d60e8ccdcadc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a679595bbf6f6236529468252d9597d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60461d840537ea4684feb31d622ef564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d979700415f0bcb6b118e6f18ec118a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229e1972559bd5e33b78d1cef8ad37966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af395adb57d9b7806a7c93d65c69f22f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb44f9b3c2599c405ef0b93e0479f0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a53939d38419606410036b19bdf62569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202324b1dcb2afd89fca450cf2e92d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1922db9aa75d51b45b4e0d7a3cc9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741efad3e14155478611f701c0c3b1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebe9fc3ae9c3f1347e909c9831fb7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e04bfd4e17ca46bff4860ed6c400374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0e9ac0296dd360b25e05d77f4c2d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaf3fb9a4d6caeb1726f4afd3337af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434374b630f4c116d3cb6206a0de20d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2ef23b5979f0ca358dfb698b286d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3948b86dbc047724913b6d0018ab07e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029433d02aacf6c5c0ea47e3e6fe5a8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696b28d7fd7be6f4d9818f58e09313f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02514e8a1d0bff94d8c45704f82f03782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b67a46f17260fadc8f855498c825283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88266838d95befba314fa03c4a84a8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ffd160de61aa5a627637bcaedb85785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ee2b2c2d90fe22b2b3dfebdb8523586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5eb5bd351485fb85bfcdacaae2d7e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62177b73f308db939d4924ab2e5419de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a633c1e1e8edf94492f6419be7a096f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb127256cb90b8f53a43b541918f102890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbeed89ca773e48a54ed965b5eef1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efacd99a144c8e612dc285f0110dd892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe6bef4ca589e01b5c9e97dd41199993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a578cdf2789ed08fe172587d9a30194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023abc65f592232a75b3907bfa07dec495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424835f68e5746facc189a1b05f751496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526297ffc9594ec4366b3df896aef22997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab94dab48702f8432369054a1b72fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d6d5b1c4e8002a98b3bedf78359b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4410f74be6bd6673c69c6e2644c907100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37a4e8d8ce1eb0dd337c30b1c208d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e16bb5e6c8619f80230c47aa8515e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ba0c8674cb020f8dfc822953323ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d72deef8c7603cea4ccdacb2d40670104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e79cb899e8219f37bc420c959fa7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360041f04deaa2ef08e34e4528186cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561e2348e07058ba240ee8ad617a6ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa3e3a61499a637a6c229a9583f0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95baced1a1be6ba94b928712f3ce93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826ec84dd5ab97190b9d2c6f0147a30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda554c3f22f43a12c7406ba0f6b969a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867b981ef57077888498cec986c658a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432ebcfe3d99accb6c7b16efe14bfc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f090c01a772d8e328f4240814f6c129114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7474e25cf841754599ee282606f57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24c83b76bd9fe643f5554181acc957116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b9e9ce9803768e7436206b91be7b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff39013c1059ecb660045464ae8bfb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953e4a80083e39dc944fcb3392853ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21e84615eb62ce9d5812bb8343a619120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478a3a5830db3f5e5236fee4d1cb9d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea28a58c541ce7f102f35d7db42547122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e56720207dfea09b3aac5fbefe8d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5b81e2eb36f38539b6d86b33aebe1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a311d0709f327971f548457240ffbbc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38dddd801dd581378be3678df27927126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b91eaa598e325d9ed30c168c584fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936642f79b374777e6c55d7be7ad57d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63045e610d036a13cdea31e08646d327129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991add2e492866b2ca2f56330929c6dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce572058666bf5d33b5b0b1d8932f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5ee339c40cab2372d1d6450ca5ad2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73000a22ea7bc6b6d57d29ff6595dcff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e30b33c103a03583bbeabaaacd296134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10b729276d8dee5654806acba177e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab025ce2a2417e5150432bc7bb873e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49b1779d2d9288252ae157d1066d7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a3febe094ec3380cfce73af65b526138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9143bf1891f6c76d63bba82a1bb9e15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cf6d9e5ede4efbd26cedeec3b2d46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde736031633d44c93a1e841085a1866141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfe5b1a81fd14e34c51d3fd12b743d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77313de11a762d0554a6ec4f40eb3755143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029db36b9f8da6b52596dd8fe5869e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cf86178e3f111f5e52bf736dc9ed1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea9c3b1be5c051acef3a926d10e2c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04755edf2043e4022d16bbd82be67880147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066520b24e168c2cf513210cc21db53c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978979817bd1db70ba1f902b88dffa09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cc97c3d69e383b01a4155bfad5797150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041941f902c35db9b3e890d4f269585151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107c4104afbd81e2654ecfeb3d039ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d98f95eaa9b788173d3534e0ed0ad7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455e8657ff732db00fff2c7e9bc483f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abfcaf4e7960cb0f3fabaa65000581155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff1aba4acf22a096142a74f47967d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb83285d698cdc1f120c9ab32bcb9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd0ee7df7d9a8fe2c57abd435e842a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a89a28e73f64077caad9c91e40bdb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4d8b3db93d2b34a29fadadec0d6e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b052459ba5e04f0fbb03910b7d3a17a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac04ddaafc785911e6a392969960498162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736546205e9e47a9227c8bb14afb0af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b356f521b7e94c6b1285393d23d1d78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53200c84fcabd6712655f02a9798227a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ed21a131fd87841c0ab4e9ac0b0b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757b4da1b40e3e075fed65e0dc47f9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da70e66b030486263e7e3cc1be713d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f942ee3c6eef41ff6ebdf719138d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb4b6f2ef1428f92af10627e0ebd93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1917578fe86a3079ec3270e3d6f850171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f41ff74339d699dfb8a21873dba87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd29d7dd6141be816be89eaad5961a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413270e8012064deb8d2d6dc1c8a38d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c6745c323a0cbb3933afe9a7cbbbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470bfa3831a0454fca9ad0a1677bb2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb1260dab3c449b38924c0898a38d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692884dacb128cf8f403f57d20146e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b21d82b9b58a756ad16f8ed0a3b8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a73a627eb549a325ca48bda7a2bf6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b2ebe84beb8646e23d7277ba7e2a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61202aa013460d0903810c2c9fe39afb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb8fab1758dba840c7c15f84f0182f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9a884c5864ca7f5a5d91e2e5cb29c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48557d4984b6608527b5a534cbc226ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669ddfe6f6dc012072864d0c822e165186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b74f25d9346fc4aa068e1fbbdd29bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f693aa1e2c60f535b38f96280b8b1b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f0fd903c743439f00774f1d79290a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9f78701729ecc3117670ed7e13950190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07ea767f924afd2cf21f700b6e1b08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc8f6d7904bfc68b3bd837d78c9cf5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc385b3cfe5da79c2fc0c9c4edfae6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5788e98cf489508af866d0ed1abfa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871efa278a5ee44164e8867df864ab29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91ffa0f674168d4e6a9af76acb020a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32958095fc942c4af57d5e7677e940197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf6f41a5fdaa1d480f0631c0145132198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33200b1752961b508b3ad7da45077a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9fe8f5cf0519dfafa8e0ee44b7a43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dbd2e9ba65587a8b723a35c6b7f76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc45250316e3b928b1ffc433867e0f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a2a6141d09ddeee9d35db83b9229e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49fcb7af51b65040bda727ec344e59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7909d11ae65a1bfee9a8abfc31a4c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62604ea45d74c5299dbd22b2ec66b852206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b950e09918563f922aacb437372584207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b004fc206a0eadad6d27b3a4524d97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebfb6afe185dc8f11cb6f6c77e6aac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7aa74de2d36ade3559ebb0988edef9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d9298f891a969f7781923c83c00b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e09a8b1277b2c4de96c91459e92ed8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dae06bb1d617372a63ed618a36a77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a518366bcf959ee30f21c741388ac3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2e55b35e61bdb2dea38151377461e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bdfe5777a7bbab1141b94eaef4e75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48fdcd9972c54ae68a3a8165fdf638217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4997e204e8f644c144ed37c22499f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69815fcae3e00a86df5068fe9ec312219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1147159676ab08657899d1ae263bf76220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906abd330f5fcd05c40b7322c05ad104221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d779064bdbe44fd544d1dcd0b96ad46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef1f3b457da995fc5084cc1af20212223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46924f5ad046f934973921ed33c013a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bee349ec990f97a0e9b39584f12400225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1e24af876b79fae144108acbb5cb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa961dd3fe0e9e197e3b08bda24947c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed8af511dcfae67b119497f5d18011228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ab152d5c7d564612a1a26cdd49aba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43830f3eb364d3a3d26b33f34865086f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ecdf2889fa872c6f70941ab8aaef5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f4d02104fbad583649ad35b39b613232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75925a1834ebea7d838b80a6ebc9a0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358a2c99736982b9b639e383e485da0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2bb760d6e538dfd6d7570eeb0d404235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c1526f215ddb88c7e727a2c8007f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fe3579040a5fe54da2558699573cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddc32a2ee876f526305a5ecf7c7c4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995343d02e77e3ec199fa03221a7f736239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab1fafdee05fadfbc3984c4d466a55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a31af9ba02a4326b51f8a757fc9800241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbb6d0cadef08e8e7660567776edcd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845b46508b5044153effeabc3d5ce6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb865c930fb97d8bd4d8aad39df2555e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004e3d7e75c02dc83863a2fb302d26e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d621d3dfada2f32c3be2909859a98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279c2b59aa2f8d53eba67797587b149247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f25d1d343db91c5440f0f3e36b51fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985eea725b3c759343fbccbac0c61f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abbe65ca3e34c37e349ca1a1b3a265250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b9c54a94cd6df7c0aa0bcb7d1b9a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f33166cf07b7a8d46417c496b0271252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4eb9b784e02bc9e5f4d32b47377b27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b065e550a89a662231f591ef52057254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6c0988b021e610b7027bc7d8ec584255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398012a244742a8d3e7c589f2b638ac0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ad0baee2d3df3f685efcc50703c35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234da1173b318ad6673cdf54e83f9244258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edd2756d77593a87a2b0c5d7b56faa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ce73918811c1e6e71b2175f2d712e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc0aed9499100dc70fb0a8abaaeae5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f082e15c002d5732abf2f845c56f52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82261e94c4ae27bb47088781d45d7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119917563e7c5af3fcef17f5b5e0e4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d57d6f36b70271e0e62de6adb475d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17ebd33b5f2d32596f702a17768787266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0deb93ef3ffa72e19a5c2d3b1085f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecaa339ebb8401019457a9c029870f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fb1d48eeb1cd9f2c91726ad81ea3a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b116e0e57ea558e68e5c91cca846238270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec3da98d3e36310722ac80d5503819271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce4d9f8fc12aead6234b4fed88b94c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdc31739a9cc3f851fa648916069c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8298db0f8344dd8d9ab4a58c0b5642274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d11cf3aa35c46eac2d65767db0cbad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d7f0163e38abc08f811cc67c92fff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7554e0a3be402d1394d0021670cef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e05ea6d6a1b3ecf4c58b4deae6593c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8c862b0f8567b7c626e05293472a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4e5ec18fbebf33dcde1801ffb02c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76721606852a078f8823c4fedea520281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee167a526a4744b1095e6edfac2156282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483343dac4d2459a6046325c94219c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91910377c6bfdc052649392ba9bb42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e09b62b74f2962e6f923dacfc633a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9097c5e3e430edd57b528296dbdc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176573b26f972844954732ad3435a209287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a794bee0824c7800c4ab571d5ad8c46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278afa12c663bc21e0e224196277df6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ba38b1bdc1756363ecde08e20789d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd8c709466af0fe8018eb76d92e081291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f3a7d26b54c92ef5266e474c00d2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c9fbe50eea2f4328eae84e1f15f28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2c81ec3ccd51e330047e5392be28e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94e8430aff2224835b934374845ac1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c371482e95c12c66c1f3c26066d4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2edb1c1497297956f6d3114ba7a335297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6dc0e95555323fa3f70c922f1fac2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c695c80a8e069b724179a39f77ba2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f260795e345e65541935da9aec0561300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641454d46133dfd1ab8010e0d54795d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d8d4d1f9ce09599d2dbbf4553abe6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d050187d1866fdd67e295bc05ae66a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d3e327ab4fcba7a8f8f068ff52bde304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8232586102f8731830cd389142ee184305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9dbbb14e77c452f53fd3dbdb241e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26f50c27023be75b69cab7e5b759b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16d64fa463d12537fc645ae035f6f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a2c83061101c4a251c988e4bc9858309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83d4e74d3f76ade5687f94bfc2981b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaed271caf32f374f8bb8d353ace18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40728521d4893c01ae89f553a53719312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783fc3f81751432d1fffa19269403f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07841d2bd3be39a25802164b80fa5d8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658fd6e3708805c40c922f3af287962315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118759cadf7300441e67932336f3751316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d550f1ac950d5553ebb021fdbf6bdb5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28df9392a18440d35633ff6704de73b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467f54ba54ce92a834166ff10f962ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff2fcfc2a3ea7ea99b3198f2b24fe3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bd31c18a011650c985b35a5cbf6a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24076f3155109152fd65e262f860c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a679b570e24b84c08d3a8fee4020f44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d3de496c5c4066f4ceef76e5e05ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523f1f4c666884e53673fd10267a10f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0b96495dcc4dc80a477d39389f787326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3e5017cb2bc8aa6037caa9eca038b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ae6f507e7c000e7dc48f949b5135e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4f69842334d9f99dd8fff033af0ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3b9f04e8cef0d745004a7e8a2a006330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a247126f313b2b41c481c6be2337d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619f0104863f8e23e5b93c81b1f7596332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebd791b61aba57486e8d33f30aa0f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e50f28ed809156f59f95d67fa78bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721b1d2cf155c35d1ae99137704efa4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef54f1c39688e14a9c996713650c27d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185802454a52131bd6d61f22955aa031337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f37714f2f3c6ce7c0863fbc0ec3bc2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f1f42f00c5c6227cf0a4904dfe68e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c873e49c830deb77752ba9f791600340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229dcefc73b31f8ead88d34fda3f940341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d10786d3e97716dbb9082cb1675fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f66b9b88dd121371fc2f2a86e5320a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8391317fb2d6fb3104232fcaaec43e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7f9d435b413c2ea08718c603e57bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9929d8d10521f8ac36e18a5ca6479fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75326976e22d16ff6b31748f013f3dbc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f13636eaea78f68002bbb35548271348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff017e75ec312f981320db56171c44e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa166962b3feef3a44e66c645e3a4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3f61e0ad4a1592f37b9e8afe32bd7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81993333e9d1cf0d6c8b233a2cb446a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759e0d0565899538aae50196405a4cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8453fecf38467c4ebe7abe1976645354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6112d76891b1d358d16b9732a37734355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4511b9f1967ef42f25acce2417f137356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7c4b8ff2e1dd6bbdd131b38a61a46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a96bfb7456be78a4106bdab1b6d2b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d645bc9cc8675f06c4d04c34040cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1321053cb49ff19306ccc75758d3d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee638c25a92ad10e1ac0e616f2afde5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61877936480ec0e21bf7e1e91c068f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760e41eb6feec64dc658aa10353e856363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735268bcabf46be78f88f1cac83a52c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec35d1b7cc089d39ac66aa5e11ec155365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627215fb35bf3421f33c34d82c818a1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6332d92ec14abdbcc72f511d742c79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b73fb00288d36c4cd4b0cae7a9e79a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79062b9fd48fb514706a26e6ae6d0a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e72fea0d5ecd5337cd6574f8a438a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf4a4df8a60833e98daa643030be65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d876726c1db0079474ff684bfd66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422cdeddb4370b295781d4b4295645d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf90d723f1af9b6b39c63f9a40f4d25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f700315126412509f686225062d2890375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62830c6327551614a9d8e6f8a3b0c171376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9619a6a9e63ed5d23749f1ff1434f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83cba9f4dfa26ae3924dbf72a2db42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42220dfba03a63051dedf7978c9e484379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f15be511ba93170d5fbccb2a1a935380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b57d6f95dcb0e3e15a7fe3b098532381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06622b684049f217e8bcad14acbac9c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b6e2ea81868493179a6dfe2508e3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd226d98e20a7aab7a6041a6c13bdbcb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95599d1e7284d7d22a27c20b563fdb0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bae371f7702a6f71f376cac7cfb98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ead096b955b6c8aa28192a8aed1238387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de03b7968148af4edb67738780b735388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b236264b842d90fbfb0946cf05a703389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91f01b4789c81dfcb37dceae89af6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cfe29c824cc640d4ce55bd4fb0f7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ee72bef243db8a3e4992444f3c04c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f679c75a9544283dafa599329ba7d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4977e6edb1035ba1e5e43349c758af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad73759120676f2cb7262e93137d99a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a35d937c91576f5f966850a0dc69a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cdd0c98bbbe12bb16de03be85f20e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d462f29987cb57341cc6318e8ea15a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761cc0ef60a7a721efcadf827879d5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6600f68de34d2253c3b3474ce7ca5e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088d8fb9a57cadfe9cb92362b87a926401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dad4b854b40fd0bd20e2ca78987c49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ef055d114c8e31835f377f4c1a1a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a95f67df2fe605d936f731372fc83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927aa41a1e2f1cfba2707b9197c7b3f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d34657f0ce9d22fa2242e76373afe5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3d32451f7bcb65741e5f6fdfd6fea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a45d5de70130d8f3ddf16341541ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1a448d3ed32c53ed629d6239a9724409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e62f24f3032d148c12c5d00554fcd7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f97c5b8c8ec8fa4defa9c06691b350411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600078e25662d3bb1a43b9ab04813c2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749eb41f590c357405d5b490fec1b9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167cb4e7e2965f1af5d9125a736c7d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7fd9b171f4950e35a098830250210415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7dcc9bd718e7cc8da3796a7adfb21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556b03ed5207049399f9365664fa021417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157c144de56758926eb535dcfaa9f1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccb8a29830d8021dcc68a55a5f4f99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f722764580f4b34ce6bb61f093ce65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e38fa3d607c768bd94c5342718680421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ef87f74e5e277c443ce7599f90254422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27147147fea099c16d59445840473fab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36652d84f37dd637712eb2b558b747e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e300bc560f71e685526eb078e2131425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f67db6fefca41d08abae1361fe538426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633c40fed9083970764294b892a0185427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d386fcf5cd142bf83e8c88dd5e8cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e4fa50f81d8d652cbbd0750364d9a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571064dff92ed658a4bb523c6dfb7b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670fb3a4e5421eccf6f5c30304fab37431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175b43f4b98b15b756b858a65efab8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439c5da80cbffe16716475790144fe1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9abeefbc62bf4b8aae87ad2ef0e6a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5805b81b0859fcdec44449cf04ded3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92915a76e71c0b33a9e82a93c892230436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe974d007974a4297cd22550e001c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d094f7534a53a2ae263394dbb9a80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f44fabc851f4489c47c0d7ebc627d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c0ec3c76761646cd2f9a0834655de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf9aa7d40bb31f4a702adebc42e88a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e94b6fa9b3b8ed0a3c66d75f994072442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7ef7e1f233c680b7ebf8eb3d1330a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3cd2f189820102eebb9d437a3965f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d100d2542d3b284303706614318db3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354350404f5e49ffeab6ef6cdf3dafa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718be2618c6dae2ac022ca8e5adb63b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73b941bef552af6c5110e1baccb489448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34033188d7b053fc9327b38113ffd381449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca54bd5f82e934a9fbf74dee7d15156450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49276d2934d182d73b9ff4893a8864ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0859cf194a992aef817b5da3fd429452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f069ea6ee6f372fcc6d28020be3090453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242a8da971eccaf7fc4be73dd183d38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32714cc1ff2dbdc358a876854367c5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792a35043be72f3020b6eea419c8e4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6232a88e072a7078b402f1e18d0fe8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b1542488c540771a6e399e9f972e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2665ccd6f465e901bfa6ac68565581459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b34fd20c2c65eec6bd5edaa6f9786460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec2f9fd51d5716a473d350147a3539461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750efce6af74619c9e96ec0f6d2e8fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9710d45791c5036aa1e3e26f287cdd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5c695c437c1accad264a2bdba26cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee21cab9c06b3f0109b262b0fb9a1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f453b61bfd6f61205a78bd86cfc52a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d202de0693272402fa10624ff3508f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80fe4ec02e2feee46c55457000ac5e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843a45dbd1c2a5368db45eba694c11d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42821990a8b11dfb3a57f7cf4d0e3415470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87397106961d221143fe89561ee666bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4a22bec1cc2fe0591cf9d73b7f6e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355797a255c885444deae284e7d562f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cbcfa956202da06daef5be8ddf833474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72dfb216e63013cea7473ce62321b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323b17b42ee048aa1c0df94c4f9c36a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ae48447d177e027f87238a952e18e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e99b8bd1cbe90a53df4a2ae136520478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa98fb65c118782c4a59284357d4fde479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40eb953697c2e745f673c0c7119a16480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb834090db248e03128bcf6dc649a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2b03949166b9f77a1a0d279f02b2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93704a34b6423c8026cc0e65807894a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416938a35ce7e8582eebe61caa68024b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fe8a1b51f1586a87ae822143cbe67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2e727419295d83127313d44730e77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf2e58814324edefe6cfe2a71e7dbd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86ff2fd8305998a70a52b6aa6dfbf1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2ea54aa5a2cd1ff5b859a5ffeccc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c693647322ac58e808d3cf856d84a02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540d10b97363e95e7b7a91b0dca0535491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ae111534e1e3a38e405553bc8b93d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c32533f861842c5fc75f8dee4ee8d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361860e209d27e8b9a37588d6f9d63fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646c1da0cd0509280f2b2af3ab36d41495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922cf29671039ca2a3be9c087012d08496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84933247ff775d56c39f2fe101c2a5b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9586e890af5c17e520c3b95b9db5bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c67510e1c6f52db1aad94b76d610e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d5d6d5b5588002d0dfac7dee86c9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bcb7caaf1284cd6b7e3464166cc52501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4feca5f45ab694cce2120c7633020502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a31c6c0a199963ebd2e93056481928503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002218ad97d03d2a5b91ac2f65fef980504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d927832835990df156432f850a7a78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc98e9d7f865f3a61b27a5a92660f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dc2f090d00ce688da34b9d85e529a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74ae8b010976d8dfcbd187ae0fcb1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81eb06ed8337115c3c1a2ead70e26c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63a7bdd2d86e939e00b61649875d58510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244ca9dc8bedadb046f06c97ff8c39b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4709c8caf73c37c246989a5e1c899f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee619161e81f22d79bb96e9e231d1295513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe6f06517edb39e19e3c9472acb6b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece95c6200874f466e5635becdd169bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad092161dfc34e2c968022548a74c299516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794f0b4427dc3943b1bf22666107831517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33669f9de752611ed668ed1c7278190a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff0de37ec587b405637e2ff926d833519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d1b84370c05478e78409b978e8e02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b283318364494aebf743ef52e783e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33268f67a076b00e92d2d7e722a410ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86cfb71e552a7fd05ae74dd400528d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d5c0b47d2fe390e3354fa0b517f34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b37aab65899b7edd9a388d32db247525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca56dcb9705dca0dadce3792e82f1c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b764eeb9879dd703a9e1453b88d92f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f3efee55bbfdfaa6343141a80e784528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f4bb77a468d6333c252dbdac4546a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77eb27a6d6dbbf37a24259bea1edb9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976ba8208689b3fa48445ac68b702c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8342c6a11909e7f565d78bebcd4bfc6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d4469f565f7c7ddaeb4debd4813fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247c023dbb0062906669cfb76f4ae1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4090e648186b9a0528674acdc113f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fa35ca062288e0642a0adbffa2e40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4a2d6ed3ff885fa52a4d3d22fcca5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814b9a5b4fc53ab3ac09dcbee8554f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444243e01bab90ea6363313a2281d1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cb3c978b5fa376c4f2eabc450939b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd671d6f68696300513eadbe0f7ce90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c59b51e2ab7f1441ef9840197aef0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ce61e43f07b424b9e2b9412e1e599543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de800f465884494da89b5d97ccdedf81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c793d94424c6849fc184d7b74a4d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538ac63f41f2a7bec6a03c4bd9bd2b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d314b00922bcb0810bf3f6b0b43065547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96317e7eca9cd796ea71480659f5947548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71da91596245ab583069bf99f23c5cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a775df44bf6962e8fb3fa5e5393b8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d1f85d1c8f9be1a6aa47f3d27cf6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a2ba5cc73378118da131eaccfeaa6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781520d1e6431f8fb8ff70491e659da9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4d9f9464d924891284c2da18dab6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fead1ea83580f0179146e541a4ce72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffacaca2e956f9c0ece394ec5914692556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b5e79e5767e7638ad2fefd579dabd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753f44a88185f00a2295494cdb6f44e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce48d85dd0497b3b89843722fd187a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b91a07e1722304f1e7e08216754914560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2abc3c234f23177cac98bad9fab8f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c7aa1fd96b0a805e5a4fc439a914c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fd8d266c4381f549ede37386a3f90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe23d7ec95c22ea55cd26ac09c3dd11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d0599d22e5db330c1dc5e58a3ee22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4a22105c21cb3220de8a21d066ddd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb355e401196bcde7161ce91720cef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b95ec9f14721c09239c1531f1de3cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976619aba383a9b10b45d6dc7b23c76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f24648e4d0a1a0109bed375dea053570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7371412cbd47c7b0bc2cb45ca00eaed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cb693b970b912c773a6c2188e13f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bf33fc2cdc227a69c43b4ba984376573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0ee30d2316e7cb534ccd8cd0ca047574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793159e03c2a74876608b2508dc43a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf14bd7b259a632934b9d5f758a3b92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f14d2edb3d5416405a2441117c375577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd8589bdd9aad18e7af8277b96c335578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10996ee3ec755a7a08b9974858b7d973579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19990e670c5dfa92c527e00a2bfcf4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36863d79271a24559c1d83a04c7b0bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a74a0ba79253536a04de79cc268a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf12230f690ffcda25f540c2421dc0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fe4eb2afe05e73e2fd3d0dfa60c1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01890557d580ca97451bb2fd0424ab52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56449ac3cc0b1fe154d73cb3d15340586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030bc6a9fcb3c9974a61c98b8555355587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064077220b21846f7a174aea17d04a8b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af2912d1c443812791091727369d03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c1ff8d6518e9e03dd927ae78d864f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f52b5257cab891e2ed462e831df57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb064033b0a48a153f94e02fa569290592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fb210bc118cac42abdf92be821fda593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f30e7d9f0632cf9f53b28f163cd8cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd25b4e53c1088039bb633f058246cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada59a538157e5bc689781e80d86050a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4f44af8fe7b481cd96f0ed956538e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ada7397180f635f418559f0a1c180598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60682790e64945850f85725ece4bb0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f7e996463e330a307cd26756876a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90993b4e492ea1c586a0441f97f6c96f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c228da634ed651fcf54307f162ee8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1333d6cc6f8c570cb075f89a51b5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff4b10fe015794e40f29b905b2ab3d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad6b2ea241031c86db9c935a89345e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafb1b37217ebeb8e10460133644eef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15ad14a99feb4772ddcf2fdc56f9e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775cb005d5daebbb33e167c381e595e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b091cfe1d291c9549502c0c3038eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed77a86109c8ef0cff6e0be0d09166610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e58996f02dc49b3006ed012f9ecd7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154603c22866b4fbbc1da86329651ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae8b5fa0e452d0df9b963f6c139891613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d443509923b13605533aee04ec3269614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a8ad317bef4800cb76f42b8376ebf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0b0aef4de4c085b644159ed108fae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351ff82037d1f189c5fe94ec6f83fec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fd7295b204d89a2875faee2edfe14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807682a7963ad4f4a0135ff7fa15fc3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06289e20c68a632ae2694618f9039f72620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c78202dec40493013ee1086dac165621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bceae19e34cfa4633234f9703c4d2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22495b96b5cfe0947aefa8751e752330623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1543da9b87b5f9897758d66a1f1ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405f700265d43874f1d56bf82fc4d47625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6408f2c97367be1d90291fb008f0b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d144d4e7f19647ab2901772bb86470627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b346da7da9fc924647b22476e1bca0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eff142734d7281f33e3420f227ef99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124b4e40032ed1b41897dfda6e6c908630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa93830a9c1356a411af76875d7ac8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cd59b0f84a6e014a70f283af365e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51680cc05dea205507dbbba9b17c5389633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315febe427fbe819a636f856dc343ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53a766e4982be4af82c0fb84e9f254635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e454ec10cfe179b0dbc15e9c9997c1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20ece49dc20fe84dc1ad51cfb57211637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1199a6d554350f81a1d2028cf4cb37638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021819f0f6dd351b801ed3877eefdedc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3775b4208d34c1da46dfd6dd4c08db0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339f4e9b338b515efba6fa047be209b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dabe5d69fcc90978030344e372b312642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca23e81228d49be2366b2666e75e1f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da316132eb1152ec4b26cec4882bc6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551639fccfdeb9e669f53d42168695f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b10f821a13509086e1abf179d500d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf3d14ca6afc38f0279e7c2d1451cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6eaf3de96469b026692c40b8c67aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391677fb28456a26a03b6a5909af7544649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3705fcb59d8bbbd654f3b3d8a0d102650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18ce742bb6872b65eec955794e6921651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972286cd6ce5c2900965e6b397cbcc1d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb806050cd01683f366ffc2894887b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd01898bb164237152e5a130655fc9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1ee4016b2434edb62e7f82dd7bf01655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daa9921d48179f644f9f08483ecfd1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f362cc8f450bd367aef51d257bb7e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b7139a9e2cc77b7a6fdf9586ab7ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0d5447cdad9176c59ef0c14ff1004659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bacd3e1f149c92a18307a51d892f15660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00f39efdeafd5d9b8fca12717eabcc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04197d72bd24084027f1b1118c6006c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3656590d8c5d76206a7e135e675d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c68d83eb536abbdee52e0a30d920bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10ba272114cff93cb3c40989c374b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74432d0614567fdb693654a3b3e13e39666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36688564d10a56853efee76c3892a9d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0f8b036f8a81a99fb37e15cac3ffc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88320fd4edffac2180f5f2691ac98a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c6d3a9a5454ec4bb8ee3912dec729670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613d2fbca5e0fbc075e6aadc29f22aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f26d8cef33570d8b819612e949c59c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bafb58ee1fa487a035dda399f1a9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09091c3f24701ef4a55a37e2f8cd855674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468da3ae696a386ae4fbe173ec2b9433675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc1487dd1b2becc5dff34e6b4f793f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4826c9da3b135b8cc4fb04b09d13b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cf87c692a3027a16484161382f9e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a435388b4ec81c66fad7c0898c4025679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890e412f380c4b88ba8a90488208b69680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce90f2a997f860e0259e57f16692ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93882edd9e644757bfed4f0094eeea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f49a25f866dcb69879e8efa9a31a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fccf1cdaa4aba73edf3c0dd4335b39684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94756732925207816b7e60b3e046891685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d74a3f904a7e667e453982f0882c28686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abd1d89b89c137e77bc900f7b17163687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586eb01b77b80f0b7e5f097f05beac53688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e41624235aa420d3c33b7cefd4766689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60350605df8131c7af3a042846551a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dc862bf462f448554a7945d00bb11691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b134462667173abf94645e4ee547885692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ad05b8677a761a2333ad61aa75f8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd6c8b17e8191846f379a9a5c741f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df21f37f0022e46789d5db9ab4afe7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75da9729c0f9583d10673baf6d6da3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bad620675d9434d63f0f56920fbac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc43f715536cb5d6e4256b286cc154b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dada02519cc414d52bce845567feed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa167e54545cc9f19fba93a79e78b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dca4e29261140db10ed6f4e2d4c4fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6b54a31efcd55e041226a6e447a29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f5d5c19cab8f58be3bd2c40be9c21703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f96b7d5eabc4a1eefd90d0c58365f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a1fec3a9809905c53313fdbc7041a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc99a08c9208ccc050ceea33275dc9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb615ece93cab34e3ffd004bb7b8f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2067641d806a0ea5a761eeff6a4af0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab5af7fafd688d9f77edfe1f821f2f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4ff1aff2fbf3c720378ffa8690fc5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234f515eb429808a8ca376157a174f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d8ed3cc0642f356af866b2c77817c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75fa083a1bad206989726212096e06713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4777eba8b024b5936c15c1b8d1a22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a2579806f6510b91a0932e4f0b773715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8510caaacb38da081a9fabc78dc486716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c20caaff49996fbb4447142e5a69a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653423f161ffdb43e04d4654f9ed86f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26062345845177574ee72d6496f286719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c62604e72b6dd591c9ec4902f630f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54e50f98b74cbec0c22aa4b715c229721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaad1614779580aa60261a40b832471722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4632a7b5ceed0e6a67eaf32862cf88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c8866fd628aca4253c4ccb4deb6d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc6933e1ca81166822885d799b61e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ead84ccf999ffc87ae1683af201d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995831c73ab357f77cbfd398c2a78ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe598feb642957544017864494c628728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c11c9662fe7f64bb8d179c0f84b61729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cabd844cd872c256fd9aa05a0757c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef073b2dcd1d7fdc57ce23c592d08f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5b7223876899a430ac15e0b71364d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a4f85aaf84aed40a6a581e5fcf345733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddec00fda635a7134dab11b7ea947a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d8b2b6ad713c08d82413e760fe2e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21bd5d0aff37340920f5bd5aa32205736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07913e2efdea070a30ff1ec465fb958c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ddbc1eeaffb7f3d7a9679cbd31d66738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b234b08d6c70ff86dad2548e79ec3f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5304b9f035a65e602819421ba8c4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e108dd9edcf15d9a210848bb8d74b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9f55239ad01b665960a2ef09397e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff428e58cfd67fb0577d81f2ba8f16a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7b804ff9035010d7a5cef2f4b3625744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ef97ec34f1a296bcd17bd574ecf2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11262521afc81a4093e5d727cffc7241746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baa8b9b75ff7e59f25d486cd809fa2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e26c03392132b4e799b98f0781352748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a0f50dc0bb71c29cf5973e78b8f23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc32b6915eb1c02de8f361530a992a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb56301c882c40650bf7785b0cb7bb3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d24cd23c90605d7e81129acf2c51a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864277b4d6ed4ae4cdbe18980958ad86753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fe400e078f6ceeac4e1317f554dfe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edd60787d8e42d9b9de1391429537f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b27be0655af4421b73c43151972fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15390beb9a7e0c1a8048c78722040a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47358cb26c22f185663fc4ba702568b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f0f14844133495dab150f5b1e3b0c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa8f21749655429b0f879ff5ca1702760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a05b4a4ecd9b37c6e16ef4c29c8558761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1870c5215ad996cc3d0ea99057bc3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29472e70d61c10d4a67742f774c6be4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca85d524851e422548835d821942ac764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd34ffabe14ca94812537839bc2159765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c352a8186357abdcef4180d7151ce35766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065dc89a185e01f4aa873accd1e09ad767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>