--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ed28d55f3b1b5ff3ba75c712ec0321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b0ef09ede174f9098d355242dc3022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aede0863e4a90dbfd148265b500a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697b43a99a6c06d62a500a9625438934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b43921677595275df4c47a57a9b6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f243e47fbcbff91af8b401ae4d740a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375d32943a865031bcc5f557fd333e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966ff421bdf7a3a5b1fdab2201391748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ff1facbdc2ec40988f46a378d304a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00203593ad71540440d473488b9213e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925c3ccf4be4c4c9e2b93374fb78c2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72dae558d571082f4340b3f38c011e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddabb273672793b8dd8b3fa923506613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085e07226306907581b116de704550e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596404bbcc1a544fa9bd44989d4b0cfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f35aba2a47aee1bd5a013641e16c6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f819d8567a9759e9f30d8dbf69656717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6079944ab3ea6d6bcf04bc83418c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8a9d8abb7c1899f979ce739f5db9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108ccde8440bdea4753bf1986d361d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e85ac121481b109c9a709dfac3dd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d02c00b5b98156b78a4693644a95a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a5f5e331637a7ddba74fb8d7f0a8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57b5a1ac149c9065a221e4fb981abd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7545f920a1df53999f0c82538a2de5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f9485b1a9097a9a4639a6df99aff426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c79ddeee58f56a6e3e5299439677227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0704133747891b090503300bb2960528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da87163bdc0b74fc963f1399430dbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552097195a854ad0e822a3e5731282430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb03d643772ffba482e1cbfa756410131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c3f9e510891a8eaaff72ed0ee3e1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad01bd5826c834214cb81bbf2adb4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a482b772d183faa488e633f846da0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c23159c6bd17e045dd941b13407a7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f900f6bef1bf516a55b894b1824aa1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcbe77009b3d43f8c345e8bd6c0b1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb73570c028a69ea642669c641e8b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64055d8fa1ec9095818db1a3e00b3c1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1529dce8a8ce3d11b6c88ebc3c567f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca445bde221425147a0b0df02bb240741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde069d45ed8f3c4f1a8ee12bae3d55e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f5b99eb2fa043950591eaebe944d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b37f8696522b19147281707abaf9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5f9266583a11809e165eb6e3ef54545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e0227c98c864ad52b2a12b9d22d0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daca69661e61cf56a2415b0c4958d4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786a95620180956ef89edc0a027479a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fd1e5df650b2098abf3a4b1b6932c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c777db7fd6aec89f5b2d1283397ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af071102bb5eb859538b4d028bbe843a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aee1da6165bd8be5ffd79e723e307c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717268dcd68a2188f6f214ac08bb18f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db508f81682268d114a652e529f9013754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009260b8aae1d8a80f26e468c1aadde355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785b32b07bdaae94e98bcb90125092256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaed925754a42d21d83212444789e0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa33863206fbe54d8596ab7f6294a5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4bbb08d04e0d4f9612733be006b4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c2721d2bc233232b567ad265fe04460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1044e07c21d7782e3c6e2526e67671361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db0d2e96bad7426a205a1aa166e5b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4425f1302bc107c8108559211b4392063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b27f97c26d4fd2dcc8565aee9a4b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22a26c0874f37d48b7eb5ef401f1f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0ea1bdc80e79cd8e4ff885e4770a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff7f41af1e408494836031ae74c69567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc6e2a0f9d4428ec1f3e71013d569d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa21ef2993e430369bf45e5ed9eefe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481797a6a34899f55f561a325de50ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a546bdb32a5bd4b25f8ad9799f5a1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6036226e3d269dc1622560e714f4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611710ea1c684fe76d094f574e28f6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4acb19f5dbfdcdb94ce157b9975fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4270c94c89441b2dc139a73fb073e4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a080433c2d0fbd439683ec7e8e4b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f770dce9a50adfa445eadb5f5667a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a186607ab08250e7532432198b3e5e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409d33e51fa7406932de3a7b22bf41f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f017eec9073c07ad05c937efec59d8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf280f12f4ce034a7128c1adbd43b3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600585e1fa00222871e560031f8c86482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9af69db3de3a25b3ca78a4a0d5470483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff9f5a6cf845e05a605509c55c51e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3adaafd0f525bf2a7b033ae917ae685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798d781f81a764faadf26f2f8f9c7ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5864fb53795803df2d458ee6897b6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981b3f8bedcb1b25c2956ff4b04b7b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70afbbb46a99fe6b47610fe3fc0abe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bccccb3fe71635645cf5d59651a67790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6672de809c6903de9d314e5542b9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348def0cc03264bcd7cc7d3810d7db6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab167b83328bf2174d15798c8f9be993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc1f7609e5fb4f55178724d30cdeab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d50deb9438738acc5ae4aeaab649b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45bd3294dcd2ca625188cd31c1cde696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fc20fa7f85c35dae0c0018d3747ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbee59270fb03b93b6138d1d054a51a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafefaeb1f4a1f29cba6cc99cee164799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07d3a8401375154bc316a7aa15c641100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48d58fedfbf5b830c122518b40c0a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1e105cdd05537d8c95361df0355de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb376a5010db2d9fe96dee8a9d3803103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124c3062baba646e443e089be3231f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4108c3ca57a530a94e6c5b19b48fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253709d4927731f44a14810d5ab60200106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5180423c44d2d965458d22a7561517107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9140d2e31ce66d1b6bf417d01bfb6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bb55e2b5d18c73bdd88cfe4338fd7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c26eb2c7ca44b1ff944939ac6379e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60324e93b1898500725d4990d9ca0e55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335023299c6d0eec7cc589fd0f394b12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68fd50cb01d4535d38a4047c0381ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266ea71e2c26217cffa97451b8ca3a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868110547b4554515a3f78d06008c102115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e619885390bafee3a0cb0d6c17388a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe65fc815b1e069751a4db3a36440b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c990eb303594e004cce9b95bf413f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c02f0a7e3ad828aa8edc921990d116119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0effa0e0a072b59de73622802ffe28e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04243e9d5954bb6d429d21107085a751121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177be6b5cd327314e4e006d3da18534f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79347c61ffb1a0eaedbdec7b0a32b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a058f9e3777d8e1bed2bb4bb9456d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40508a1331403b509ae281b5e2ed7697125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e9d3a166069cf3b143ce780896822126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6fd159cfad1ae585b0db594dc370a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507664336b4f7087476e17debec3e002128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504201e59177c2db0cf8575eb85aecf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f0d0eb9ffb8f5213fe94ea913a372130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270762de04c51d15e1d763cf28cdf21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8f14c78bf3f93df4b28377401ff95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482418bf2e2b22dd0e29ca993a70eeb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d131758c9076455320a21aa0c4e00134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3439e8a3329c9a594c5425bf35682135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f27d386d71ef26f97d5e6c7733694136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977e8c973dd395c9950649311ec7c07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e5a4c0016f5336fcdac632221a841138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8205087a6f65109189e72697d92d7cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff692ac49349a1943c6dac0a6c66638a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa7192e758e16c22329fa9825c5978141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac8aed62c245946d1c4a6a458fae37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242605da9669027a74e17cd7ec60218c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49149fdc167f5b971de99d8b2481dbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1349a0417e3d7c31a1eb8f43bbe5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8226d94faefe0368c0ad9475042ce02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2533b10dff897e1352df0cb48ebc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a70f7f1414120b2d6244321fbc2238148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3989f2ba6cc6b4627a68c9fea87fdf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4acdcb9259c73b1bc7af2fa3a6219c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db630660581855656072a9275bcc10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d38c9cddb7d854f29fad031b83c86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66766fe4398e2658c03309422b69e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66135402c6eae8ce24dd2e5b1d23a90f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe015ab657fa73ee2efd14ff90e4f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9c8d953ccace0bd22d6c201125a99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16886e1b1e314e86796d6f6e9a704a71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363819a55ce803bff04f11189f7b012b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5e612d429d729060076d7953110d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb62b05ecc8d5a668d22089886714f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838ea5702fbee8fdc4a8ab24b935551161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a6a23262f340d1ff652e9947b7b17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5daa37aa49b75a6d7eb832093035d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba0706a36e0cadc607e3f180c6aac8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df90ca9589e2c7d47d456dc4b8c614e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2a866a2a4b4cd4d680000132d9976166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40edc587a8a8395759bb9f8afc98bf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bc6e479998b54f18bf61c24500473168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2a1394a277207c8efb5a01e5f22df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f782b1ca69ac6f07a7d542ebb04b64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b99cf72546cbe00f5b5c36156704f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62315b7e239915df0fa6459051497fd3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950576987799ca2ce61ff9519fd2967173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1467cd8da4a38d91cff33d58f1ccd18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d960be1cdb9456d28c4b2854f7551175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0089d8ccf2a92fc11ef1b7d0fe95e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8cb72c844ecd238185d403c36207f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4efc514cb1fb2c9e7956f05dffa31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a37996ec7db5ed85a576db41a51061179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf6c1f87a6d9dd22802a0def4feb81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bfdec9b98666402314bcce268fd0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3a2cdb7332c295375b10516888439182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd66e9c32874a79d0e8383e467c34c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5caaf9fc4502fdfc4591d1ebf5a15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa344f959c3b6a2ffc644bcd0e3176185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975314f7cff46f155633c331d2f4ffee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6cf27fb082fad8bf0609be9d82d03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014ac9a21457f5c902d64269dbbda54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774400fc9c15ff63f7e0bcd5e5ed2aa0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebbc86eb08ac3f3acda8ce73813422190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef01e2d5879b3fe799a7bf2a0600a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3a785c4cf482a2dede6fb1cf88426192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e87b4b46e2a6e147b40385fa155baf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2e59f3e250805916b7f21465efc78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3198ea4338626c6d98bfd9ba253d379195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551c9d7e3074c1f65b0e2ce44f7ef0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b868a8a920be236b088452dde5d7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f73a287b738250c7b3b17463c45182198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e1feec460ee641114bbdffab7490d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f19020670e9cb5b8a57b37dd65e74e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa195667397ea412772d6182770591201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea490c6fe0598ab06ec887c19b2b8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fc10a725224d76739f9d9101a7c84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0965026d179dc90ff0f86373804c59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3f5bc53051d5aef64b7d0b7ae3a79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986de3c932fada83a284d9b3219df71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526653f6fb64744a0f87e98c4ded0660207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a30d8499f1241417d4ccd89d5798fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528d3e5b011b875793c7eaa9c9e858f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19695e88c0a06b08c006e668435709210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead727d00c5548ac8968be47e0e9f4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7a06bf22fd8f109fda7d9e10ba64e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfab864d79068cd1c8c0ab385a2986213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a169b54c59deb222f2cd707d8369481214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1eb88e4773d6431024c92613d5c57b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f84854e1e45ec555325dee0f7713c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40083194ff645a61a6e1c518f5e1b248217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1ae4c56038774378f63a592edb524218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cadacd193d839cb3f8ad127b1cc02d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f1bac33d0a51d6c06b45e60c833da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd64031e1e827b6aa59e71fd5e6b1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e59734932dcbafddf16e065816a488222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b804f1a2a918335f3932e4d34e63e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ee5081d25679d353666c1bff90fe5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e736c8ec395f93ba5d3c5835cc4956225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf9b4dec1f275f9012b59b6a236fc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec372b63ca2cf56bd09bc6d20c93cd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a122c00ca7e1cdf7a78b31a6b2a7fbd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34e67f060c70d73750e0b3e50da427229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64987957f76a15a557d31370c967fed3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e274056ad6f7e7843ce6a50ec9195231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d81dd2be4f9e9039c923c8f02dd44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08ed7858c140c79d8997c9a23c0723233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbd290d7c7791c96bcd62186d5b3c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64672288c6779fccdfb8d47ef2abc119235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff4a18ef43447140821e5813a77733236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb98fac6c227ca30f199df10838722237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10192a46d8bb142616901562a274b2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baeb7f0da57be3ae8a4ff3daa23873239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10675a54b971af76fc926c2d00917bbd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0541a11eef740114a67615b626fd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6784bf4206ee20e88c6e96b2d8a8cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bc0887637d510da04f834e89cd3f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c73cb010e70d37f0b207c9144829f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b9563fcd05fc77fab3e17d1d85d15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d98119c6239e44e1a72ba4f4d9584246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7575b5094f98966eff70fe21e7563247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1026dc521eb6cc5c89506ea8472b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635c7f8665d70b894c97052ed431160249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a1a9912ff94eeda3fc4f02dc670b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dc2984d84e6aaeadbdddad3a17851251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803b10197e727c4c56767b6d9291782252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc02b4410c226793df19b856374046f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cd3ccf3406c3ed36b40d9e236a1c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d1bb19f11d46b5d429a14229b8816255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7469d505c4987051ec33535c0ebc21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7921b838a93588e371c82c7e3dd95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060693023746c2065bd271d34be3c02f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684712ce453f6f1648650706e960e9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eec4cb788b343201e388efa8730e6c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b445fb11f39898c16ac94307714bc41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4daefa836767702584b2d35f7ddb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed8be7936c9220fa221316de85a959263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c018aefd500bee84cd843117e893089264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114a90e33f2ab8f64e1d2c14215ef66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa47ea07f48855877463945bfe21ef5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474c976a29a1e5073cb07c39216836d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a48e907c620a9651555f2bb8c43f93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc985d0fc2ed494dd1dca6bf44593f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f53c4f4b81d736819e607b2d96f3f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510f1daf1114bae78d7e3f8dfc6318d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5cfd3b8dfb0cfcde40e889e72a95f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5e2c9aa4321a265f4a9bfc88ce46f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53749317992a3ff8c28512a012848ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead6d8b1ed92eef11ba0d1f52296f91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc954abe010e3b91d715d2da7f32d964276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819c90fca6276168f1bd2d0e2b32409277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685a08f893cdd219545ae7973564aab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e02e1c858da6dfc42e2587f72460a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67c98cbc2d6e5811cecea5719c8521280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c25826c03b5ae605a549efb2a998c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6724ca5b0abeeed1e30dad681bd7d69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9277c6f6ff6b7027f8d27b04f2322283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f8740995bd9f425cf7ac78c4cec01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb463d357493d880c1e94c6217d45b54285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51e036ba5bfa88f73bf8cf9f29f58d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b0658cc96f5e33c4acf9be827a10e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1adc0d16fe555dd172bd7ae3d53f06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78837458a92ff3ede42d55b508a5dce3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29935f27c2a19fd2cacc6d9fbb93aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c595d5ad0bb7f125c4d7b6fc1a2a5b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e54e6e39342f7b2fa37b43fcdd204d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef6614c0bb4405c11192f96c71604f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583903ddf7285466587351103ed234ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452312c7780f8ed27abb5659d3e80a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600b7c93a5e73debf41e88d2cf76c59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f5b2c53ced80a03de9441183bfa49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed53e86acd3b5da32fea940c8ebc88c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48d0c44f1d2a891d71512822cb6b25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4087903c025334b3f73ffeaebd0b77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0baafac35f0b6c6f9e69eeb5a219b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d7a65efffa9b217c0b469c6977131302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcde659630de918d91bdcf62ebc1fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb09aa945f9e7ab799ddc7188e550e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc226cd885ce34902def8c572e054cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ba01c8ee22b9616bc7ee37e7b8557306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d95b62ee8bb4a198887afeccfb8309307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2822c76a62d30eed6ffeee62cb8002d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d885433cf44ea107590cf9e28831f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dbae5ec7417084ee72acccfd78d0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2511ff066d914aba4bfd1611d8bc2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6714465d8d89e98faf28608a189c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcf4e69ed3a38586af4b4f04257e3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aff552fc05dcb4c7d2c2385bdc846314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083af7187d3c8da5b6ef41112bd6e331315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0639b2da0ac018a07d3a4dcbe7c989d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675bc6e87dc988316ae59a62346d54d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf700bde9fb9976cab5eea8f5c0b73f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ce8e4d384ab6531e9e2ab478aa377319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe5e90f805b8604a9a46d47598281c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575277f0be0efb2030187da1c489587c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41351868e0e722169186845983d01aa6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ec8842d65d618e8e08a9aa4ce1f19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc58c4434b8e6a2b8b8ed084eff509d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767edfefb026182c2cba22070a71a41e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ef5d868cba8987f5822198bb0aad7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362419dea656cd55b428f1974bec4390327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa9bb6b5da2b82390e4eebbe2f790c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7275c770a33327bef309a8e2cf1331329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914a9f6796df2dbf1efa7e7b09e77d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ef6cdb09c13e656ab3daca20e3918331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bf887281a4b74070ec2f06c1d303e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dcd1a48cf0eb9e285f8da336685c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb268d79d5034853b0da05480935171f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0f849d15f1ea394d45984398787fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dd5f7703b838efe485a6512296d1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afb04077932f73fec702bd733cacb5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77ed5c5871ffa64e63de303b2d0a9b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d18a8a74ce04d66b5d9e7a78e9165339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978a23d7a32e1537cb5dd635c74d126340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de01a9f2a71c947d268a255cb7d05fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e45aa7fcfaed30550ff3acf2f4eca7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a423302620674df0b01a38161b098343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126c4f8afbafe6e1e352cfb798eda14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65d75cfc9606b8f96a36a66bb6aa5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453765a95e871151678603238c50249346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a80f151980868211e132946913753347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce609e37567c1a8bdb0fb76cf0eacc1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8ef889ac76c5961c3e07f6770a69b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc88135e885c73aa2e6a22730e4295d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219b7f1909718e3a201486284b31d74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6f9c72b2c2e292bda89e37fb4dce9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850658cfe21f9dc1147b99d98e73bc2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6abaaf3db308c66a8c1213cad1143354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c762d16e26a05dc009c64b4640234f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aeeec37fe51d2a5ace6b6b76e0821f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7260f6e6374860ac23f85eb96b0783c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f6c36b5d8c94b7db83cb81749807d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00391e20ea0fcc7ec292e72d367ec822359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8b932bd0566294d0db8b91879d0fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fb86fc3e6e8f66323f4f0bf45c4f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae76f25b34286f5162e190e78a4e0e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8016f22a183a4e601652c439eb0d99c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ba9998c11be06e05e3e01f373f4d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d706804f63a665f006896a0e86d8d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e96989f1bc8cccf9be652763b29d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376ccebed1e715ae844b4f5f4c553d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328003311e24736f7b5573f92ba53826368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66729c8e9c2f722289540ff18270d736369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968d53d7f0eff9725226cf69a11720d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ff8f91d67deb6ce1a693f5a1029e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265f4c4e98adf2ecf2e4329f2f3baa3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f0c02c4dadbdf22484db5b4d44dae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153ff71befbd3007441cbf27feb00ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754316dc84c8e89c98abbc8a3361c04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19bfc357e0eb641dcea37cb4b83509376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413597137b664aa778cdf160f02dd462377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7f1e8151cfa37e8dc0a969891c369378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c63d211b917de19e63946086b30309379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d28a2bed768ec94142e9ea72f61cb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487297430a161cb71186ceb94b6095d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d582ff911f96211fbc47d40f2c7f1aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921b7988b7490bba6127bfcb682049a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59d9ff9478b388afe0c5686cf7534e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adc83b421a308042a77789fce62b1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b7e5bb4db1ca279c549ead4432ce3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53d90d54be78f86d4a3efd265fa4bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b39f958a008050109e64279ca2e12388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa526b9deb81154e1da86d63cfb6f44389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee3b92cdd66dfd17a7cd6b32cdaa41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7241e672ea27100a2b081c72afcabbf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabce05d363a58a2731f7ced6f40410392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c97fd042cb032b93997470714fcb2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f963085b72a31bb95a709737900671394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976d75782a281ae5df4be5c2e85a1d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f15eba469961faa96efd73fa097ade396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38007dccc562a50532bd1a5bfcd26b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32b5c6d7f3de33074fcd23e589ac99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553576c3a6b6c99f3031f8de590c324399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82450164a869e49bdea37dd1ce099239400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bedf2ab661fafb6a04014bbd50085a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291643ce676eee2026443b6f7bbe010f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab216aaad4ef75f058a7d687833122d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc50e6c6f2f4871c9914ac6a9b65772404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c555f86fa8efeb5ee37db8faa35e9d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769deb54fd7547202e6e07d14cb570f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccf245bee9976817f985e6e7081e64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f75474e8b24fcedb4eb2d24d5ec66d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d42bcbf9893aa956d0b522dd10885409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff163946cfa73cb62e666323c5249ddb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb31795c05abcd986d6b07990fb7c79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46041ea311694e978cd87fd2213848a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24657b383a6e23a635e4010df4128a54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85d705c0e6692e72fb7bd6e9351278414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba8636458a73f392b11132c7d01fef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c9c040ab9e70cf45c4a313205974b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd5dac3b912bf7161025abb35a4fab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fe146cd6fec66f927283eab6c3046418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f324769fe001c32a9b30d8967dd0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bcc16d6e468f0877a8d9178a41586420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b47807346a390758ed3be3e42c0d96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a92799b8408bf3b0a57a4dd7802e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80e791d4fbffb826b8c2610a24053d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f5ab297fe10f10f41b0de1a9872c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91874382e4943ca32191d1bd45ae80ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea672be0c694a8cb39fe5d932dd0dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b9a7cb70f9bb4459f80a4030b91af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c51f262c512992e09cc4c8108839ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05be7a6eb935fff91b19dc912f821e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2547768616be512c26fefc476c5cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500836e58dae760e7c84d83736ea6035431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aa44abdf174963285a1087c7ab418432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c0e4e43a5311f91171ebef893def9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc47b66b1a9d94bec689dd9f49e70a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48575469bead1742f8e80e94953a96e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcb6135ad25518b6ad595f4baba0df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f54f4504d4b59ac0902e6182f3c78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37380f78008a426d7f33f89db1fbc555438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6fee6c95646f981856715e0e1193d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae51717869d73e218a84324d477933440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595eda2cfbd7721e7659e2a4972367e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52690505259121c9d810cd7614c0554f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43869c6dcd8d1e61b50b4dbc8b00d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dae605cacdd824277ba61754a8c8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a30f1d3a76c402bc5bf36e9689c489445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015129e7d3c7fd267f15a907bd9a7ff6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dca85af049a65ce0ecf330c82bf4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62145ddb5213176ac2254b806f66ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe47cfa22d63b3c37ff553aaf756e3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d8536a8203054a428460802828d10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e06822144de821aec12e194b0b56a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b095f235814afce340d7082224a01d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba68fda655330138fc41f83861d78a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab492485bac051ee8b1dad5a3def3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f92a84b42f9cabe1c5a29029136c0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079ac5c790102a40b0257f8bd2811bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d70f8404a3d0198d51bc9c5a6aa535457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a838da27d4b7ad98be00c63582029d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aaf89cc08ec0f6b1eba3cc79e8aac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbde18c5fb7404a879517424b466ae6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06945e3436a3208a0dafbb6986e9db4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72a3ff4e80829dea0c47fa92ee7e7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de799ba46b9e514bc24f2f99b471d73a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeaeb16c9c3282f3e0628447d36997464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a4069fca13cb23324465583a4ebd9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799289ba56e5fb0c6484d5ea08c75786466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0209a6fadcf5c4fc330ab899ed0dd2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f8100174d9461696de54195e609c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697df1282893545f7cd3874f0efbee7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df3a71f25a21ab92503be30ac4dbcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a51c2753221d65944991e666577dee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c66ea8b1a4f45cda65bfb1fca77da2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e13a44a2147fab7101cbe50a92acf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1e60703b33a3546eb0492b6e7f738474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93b68564ae3df2c83ca421a78a3e24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763185ad0c8e1b124395c1a0deec7f96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c58aa9848bbf64c3356ada3cc40293477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ddf27d3015ba6aa66f0cb74beb46d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdfbd947a32ad10bd0f14f8f07dcf2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374e6a9872256ede073747931ba59fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc4cd4401ed8b286272bb95cd7db01481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea83f3e2cd52b775d8fce91410f9e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a49f00a41f2ff4293fb74b61d1f0e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c97729cf066dd34d5c1abf8cc45c0e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe61b0ba81966c71783eaeba8cd61f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655e5048a98818ddd7aa832a3d54ebc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be6aa260bece8015ca3ed96d479698487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6db14388df0a9f783553237a3f519488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce181674db86149b732ad2aeb57b521e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b0177a0dd5195125058cf3a58f477490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52872ab01bbb690e9757beae6afeb5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd0a6c4e39b56de2e9d5177a1439e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f9089a43ea0350b41b66b4a2c1f32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba291271fc58bb825c66e3a18a26af7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c761e90e528e1fae7ea8e5f09d463495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a39f2a38be512ba28e143f95ed835e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b21100f9ece8d8145b23c64ae0a37b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339d3fd5163eb5d74a3786a55772791498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0765845a88718abf044286da02cfece499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddff4bf687eaa6c37c1f13f1a02004500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575e2a921a912801b19c6edee4e99d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29cde4cbeec669959284d8c6d4131a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4910a1c76bee2598b8f5aa0dda9e91503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a027a6e8dfee94b31c74f3d82d0ba6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219a01ae14666d380b4972ccca259a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc0efedd13b821b75e4ee4e3801c03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aac7570649f1afb7c5cac64dea1297507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54fa1774a194cc11a5d86b3a208e69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71a672a82b65c5c09800d0d6cda402509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3555ed4e1325669aa7d5dbc314f6c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3addeacbd488c63f1bec854d95ae0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531586835507ac801a241b1d9e9caa5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0485f0693e8780e374d9d53ad9abb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78466811f3244ffc7459cafe2bd4ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9327c428871c86e9ab66f58e25be68515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2375f811689e304d355e57727265021516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cf0665587871c146e49d7c9cff1fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8e1f35c8b19f9a258ed76d4f3512d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d45acb0da39c1c6210ecf64f5b5361519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5273bf2bdd73ea4f674cd8382b2928d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84f843e7430d7d6cfd1d234dd32422521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be29a375716c0461176dc79f5b00409522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd5087cea0d1d97feffb7676484db8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d0cfa0d51d2e0de73f96727cdb249524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651531a142d538bf2d03ad21b2c31f38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6f2000538a504b1a2ef4dbf6bc4da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa7723c1cdfa51e85af9b16cef8d5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bc17ea6ef1aa0c50bacb0a42c0759528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e46174b05f70ec6a5c7799b1e451c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004aa3c0e2a6b2ebd4624b5921f8539530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334c2103c373f60625ce02f6efc1e95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e557eaf8f467573bb2b9b00e624a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d0effa63061050d268fd2429eb72f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbac468e86d5f45c47aa4dc15070f9c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e93a25b82d9f2d310c27475c8de25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1684547c8a0a08f1e9b606c6ee145536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d64a5a9d541e8048030834b0093e9f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcd04a9ff45d80ce59f6cc60cc33e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336cf4e82730256cf5b2c07432eb116539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63f31cbec7f5bdfb29f828f2f0be3f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a8f6905b410f8874c946cff225b96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642426716dc5fdcd9bbeb21be08e14d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d6f4146764d171f01e44db0925661543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb909bd8640832a39f3fb408b9e397d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8b7830d13a16bfc4576ca4b0e86b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cefee17b8af93485af8ecda39a6457546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cf7a2bfc7ae86e02bcf7b1d22219e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab700ab73d3cb2c276f71985cf11db0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6099295d4092540136ebb2f21c683a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fe1807568d1229230d5cb42c31969550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389de952dff88703006b760a41268af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdddcbc5cc9187256b11384314f2d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82fe74e3185ca5b10eb00d01191dc7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fa21d2988b721626e3276530b5446554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaef1b348a0cee37b278084a320dff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e383503fd042d89be1eda549913b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb03721f497772a03228dac91417c65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952bd693d6a67df49cac9511639a437558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecf068085fdf8bf39862eab642a051559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246b3237553545e4f7c3d35e109253c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884c2767a147a13131a79e2d69c09c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95409cc4de8d973d1521c3e60146e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514cb7f5267da188053136db09b4551563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850ef07efbb97c7cdac34ae4977c35e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af12cdce59ff84a7dd722f3e006ff8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915797a6866fee8f23129505be55da7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6127646b6eebb469861f358a7d21a93567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c865a96cba62db43ba0b202225800d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbae6c3f1632c872edc30df6c400e8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31200713f0e04adc93659a32087a329570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728c534608ebafa8a926a774a94b2d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56618847c32cb20ac924c70551426b7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269330f6b6c553c3aea4b44d38121fd3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372e855ecdf04b71b929e49d3472e68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47f3a5f2ceaa712224dad9998b29fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4f1e8f16ab27e2b55c8d2e033ac84576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797490a3b060368686a2b13a04033e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de1e5d829b0aea3338015465ab3012578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fde85e07522075746ffb232c7f5a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d77ce6528e866165e15a57b66f15d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf9798110e584f4d52023991f91eba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f93bfa20ece7ab39362d0c94f7b00582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49e385f57f9bae7de7838ad3185676583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953d7e1789e65a4ba507ba60119e46e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b500ec77b3cb2dceb98e9b1994ff524585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f33cb8298ceea7eb3246415352a974586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fd25ae96d7bcd99d08cb788d63d97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8104bb5849c5768f24496477da7de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bc6978d6910f2355b2a28e732c023589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae24c1675275c51544231381873ac7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fb6213502543d8f79ccc4146429fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cb8f171903edd00e41022e989f749592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab0f3bd96f9448bda6d5a4f06e022b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bde408eaf2db5fdb6865e543e8959594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36420142ff8d57d6dce27d46b28c6ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4242a57e8ddc35304aae049fa08c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c4f17c2851ad1a1954b3765b285b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a5663e042b298a211da6bd38deccd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f1d109383e0812adf25384a0320d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c81c7aaff6ff6e790d549775ba9cec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffc3d6e4ee8b6e59254820e2d0b94c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0f3e5344f8ae4ab2748bd08666849602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862977cb795bbc17e8c4d0fda95576ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819b1b0ab1caf473e2f3efe41f68514604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b740477ab83a7af9aa7f996544a57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3bc755cb965b5f68253bb89c6dd26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ba9a2603522b671b2904f7235f903607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdfd91005247bff61eacc80b0c1468608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31805d24f1a348038cf62f505f8a31609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782e132a57c9c78ee56f36a0bc490ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd23627dd2898512a90f0e00de3766611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed28ebd38337c3a29684e289d6bfa2e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051e12adde42ab68042078b969112e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467432cbb31269d8bea835a7b08b3ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7486f9694da5e7075b7fcccf4cc73f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85913e1091ba64b45fc3cfbc0c1c780b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aec9c06e1e8d6fb5a123e4b65f69e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330c0e92ae42b820c5a2e5ff3f1e6d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4288173ac5b5841b12cdade6bd6b5e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbc65d2170d5c4963e01f16badda00620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351701b78da494aaa0afddc9a97321d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f359370cb4db84bc242ec9e8192f98b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaea7abb9680978b6e403bf4c1a2f22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d55523651a49c54a0bbbbfe4dfc7e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54289c084add23ed6e283d0d25484e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bded151c9c61ef71086f8861de9fb70626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd1cdb54cddcb6de8ec2d5b31fd080627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f078b4e12b092e78e42af50560b3ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3492e64ae69930c0f9fb9be994fd250629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0f63780c28d59694d7beae60f26f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a9f5418e7a1f883ce95fcf9a03137631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d62ca96b272585b4647f1d51ad4a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bcf86dda747875a948100b6379492633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e71c8bfd3e0e8dcfdd1ec6155f0a7e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac553e5551739b37a4d7085c87152df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109576c43f9d6ee7c96d75a4ef7954cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f59db63d4700e76acffb039b5235c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13136dc72844aa84a36309a32ecbd04638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccd4b0097dd505ef2480d121a5f388639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478c38d4306a677ba01a97efb02c3fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc478519402020048332f6d258b1ba47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c7b44699f2722dc840d0ea7ab67be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468ca37b6ed92f02e5ddde5a5eda4c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e90de6e4c9250ede82aaff0023307b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7335878c4f41707297681e43bb0fdff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3724d49669ca73c7a7899ac34dfb3e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90937906c273c8629a1069c156cb2fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80514fb4c1e1533054ba0256171dbbd9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c4a5bc384d1adbd7683efee53c8e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe0522fe87a5cac885f0915685bdc0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80f959e4d835ea49e21c949922707f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112063a53e35f83d69401dac973e499652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a49ae28b56092e830cec65e56a799a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66c71ed780b05415b70fc49c95ae2b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015b1b063f023ca86744ba57503c5b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d82195e64d166025577bd67bdd735656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6303aa1844bfab114223274399c1eb3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c134eac275fa71b14288981efc66a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ab981376e319f56305466a7a2b447659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d403f508030490b42987e3a70bffb1a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e52c4649ed3a7bcf799973f06ff4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26775e214893e575fadc29ec29ad79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b7ffebf112e105caaee5fc43c5f79663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2aab52d7e94111c0019f3eadf3d36664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f401feed69f383a3cc4002cd0ca28e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad90a8a2bc7c9f09b527361903d3ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4544d4bdc4e26eefc887de67565c47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98526c42bd33ea0305e2c0aa06dc7151668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109179241c5f03a0fbbf944c0bd6d11c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac67db9c43c0cecb594bef7a235f38670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f9a11b7d1fd80fb25c57274a98430671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7639c961c9fd26515622b0b1971a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57631a19b2437bfc2cddf92232c9c19a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dff12d60ce264aa2e4a24a33b441de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04308cab145991617e679adc010dd8ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a01a755c014ee14ed5e689283ff88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857777dd84a6bc2543ab05f9f74c8444677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d2e62cb8f25d6a60cbe756532a14c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642de5f0ee1a8c914495dad742dfd66679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c549b409a23e69bd196469fa802eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338c35e8691df0e8733215beaf54419681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef7a7870c3d64109f5021047a15fdc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24241923a1191ff2f4a8af063b9608683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcae14235c7d2070d627831ba3d8b21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc4ea21c8c9158f08647a5c9dd7f05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865741ae3262b2d5fb69ec09488c508686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aa481696aab2ef01258802809145f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb4c5a366cbe99a045b0febe7e8095688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdb2b90cdd86753b458934e4402b9f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b81c584c455067c415cb45e7d3e6a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2ef3a7e33a4fdf74b6bd5ba8baf6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563d5f6caeeaa5f8ad66c0a81e850de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0d5e90d2776e856ac972b2d43fcc2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cd5b593394da26937f8816addbab6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657c4439bea660dde6624a4b5123319695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9ecb9b31bb22c7283d17832200710696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd07d631e54c169fde080c487e1079697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e110adbc8f4e276b62b0504f921ae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c61e45fca56720884a364a92ccda7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5afa1009f5d320c47834be2078f88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f36ac692b43b018a037648372adee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e650ba3620fe612aac6851207d8d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e5bac7a49d20952ba2f1a8f7c7c62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ee56f2af2009d6cef99af20eeb8f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86b1b7e2bd1aef0bd0b7a74f3ac8ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368fdbbdd9740476a0f2dfe4d4d82da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8edebb92c9fb4967192bd76b3ecf3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360c1a86c252903631060b1fbcdea7e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973558c9cf100a9c51febb347f93c4d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d7c82c231092e5471be58be112bec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57738cb080b13fe809b84af9df0a27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d93bdbffbb1cf9ada5fb9e84c16701712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee805deaa5af266ec90b11d94940fdc1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4a0ec947e4267a915e3c3a4dfe551714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70a6740b8f128f2ae4ea928c6b5df6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e7aba929c2b3f862afeea4df6eb5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38573585aa4a4dd2b41f6332f482fd80717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28964af88e8cc71964b08cff6a5525ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57f01a58e5eee2c41f75a6d4c77c52719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b4e8716ace5fc897b3366a6eb96c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11834f429db38c5f7c8e506cd0b16f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c407d1cfd8be70f73e581ebb69427722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e40975dfa706a90b1fefa3429c6cfa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaca33031ff02d1ef4b30a7a2ba4aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1dcd9bd05ce1f6af50251d73022de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efea8e12147db0b7142863c91f7af6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e82d5f9e67f8a4f6f2023a1fadcb39727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db81cdc4b5708629a591a6acfdd07f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5870e76ecd73acd06c9bddba4a8d1a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2d755cdc2414c2ce46ca8b1eec468730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ec0a9613b54a028ed7c77dad332ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8ec487867445f1ac809a310b05dc2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c7c5537361a50343bbe2294976a1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bad93341c39411c1737b76cb99a559734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504cda2b9e854c6bf84338e464db9cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb6911de739e81cc395a6e287ab9fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99193f195f5f0b46a0169acd6e5093e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ba69f80eb217037e6270a44245b1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241da9329309652dcd7e8914e779c73e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358240ebab4a03abc821959c5b94d2c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20935311f468456c53b98cefd1252dd2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9605f77c46674e4e7fa886fc40b3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55f2651e71fbfd6941c1dac23f6874743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f7c0c1a87d2153911deb9da8f327e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c32c0776cc1b45294cb40ed03e7a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206dafb46c48c324d6b88b2e25d8d48746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c7325d38cee4d69ee3a974ba646c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae121bd5a0ff6b92ca68c69b06cb518748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63737cb8b9ed9adfb7ab5e8ff08679749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5d9b69b62959f460604a2b8fb2586750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c9b22095cfefe311f7884ec622b77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8e6c669fe147bc5dd4ce6631184e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccd9500ea8455b991a8b0e7778d793753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a373f1aaf13b8092bc9aa7f0f0ccdf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980d09971b6e3618e7a278b21b2c1bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c078c095c072eab9f0d62ada795267756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b917fc05cb9694b7912a36864070c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa93cdc2b3a085a3ee6a8090bdc4085758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f415b4074dfb07b443a45316aac07a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaed117615fea660067488c4fa49d27760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef1744504adfcfd43766a3e1f769ed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3aca8e144ddd4f6b90275733833f9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895d4afddc91a5f9dc5849917889358763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8ef985a627dc39b490d2cd370f86d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc4ce014a7da89a56654801a2a5e98765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2275eb49743ea5b56c61d744b82af766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f095e4a01a44ea63220cf4347676e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8a69b8eda474e4789ded2cb51f304768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18f60f48899838f13e0179690d4bf8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964f7ab4b70bc041a44d493f24be071770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9286f397541bbc9daddc8f5b625854b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44513d6a18b1b80f298b1f48961f5c78772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be5d2c7fd4b51da02c144371254564773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265faa85029f2a5888331b5f7443484f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dded4d86d3dbabe80774b1d9fd03ea5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b11fc73a5f45e9479d8490086f51bb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de783e69303210462e930db5bf9430d5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288493d5f7816bcb85ef412fb1045017778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3834d0a874bce044c80fb7973f0295779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e948ac415d147141afb16efbfdf2131780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8963609be58edef78843ad8b996a4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f0cca0762640c362c47b785f9b19d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5ed971c7b0b0bbdd22784bda64497783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65654d4218d5d85a0cf149be160c1a12784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6845609260f4f66d098da06b3ee6c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dbcc2a9aca4c64c9a94afaef6f5dd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec888575e029cf2f1f53ee76cd8ab2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a729d84750a229a5fcada1f909e5d3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c01bc774609659bac34372290d80f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2706ccabcad863fbed31f67496dd86790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def54a3f77aee3de50e3149f90df1c7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436e02a31b2c2ea28a7f9ec6b20bb70792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf2abaf248d0ca1a6c4eb5142fe143793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4c1d67de432ce2816b4137b2d2804794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049406024f88f748312f479e60410293795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e44fa3ddff5119d4b175aea2931f2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2b3efeeaf5ec726ad60b25e3ece56797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5892526b28893a61de658fdbb0093798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db204be7d7c7580c61b74e42d6f7d63799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d907881216f0d1749c877b86151781f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6e08d9b9087a2fbde8e2be1a60a3a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9778b285bc4a648d4203aeda1e6c5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2724df7e831e6780ad0c5e09482499e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778da79b2e8cd3ea7fb0ac6c949a321d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87136ca5be39fd878bfdd94bc9add3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6d67f32a41b714b10beba4a58a2d5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec86544da90f4083adc10ad6aa378a0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a0fa2c92ae6b7da56441052359c40808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f965ff2a26e39b8afbfe236e62b121d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797da658f645e09d7375ee0caf1fc64810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec043d4ac0017fb4c415333cc85fc30811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efa7614d44214b54ef1e8ec0f51db5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6d50f1df705e71b7a5c64b923f7a2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97d647c7cdd1b45b0b12f292943e6c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80c33037561ed0c7f19702a8b79bf9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c84c48e5d05875e5abe4218d60c7f2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5a82adc80730e9d611110d7849ef0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f88728a358c451e2f469424a4b5f77818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd1332293e19a6378bc0bdf3eaf742819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a1e0bc1c96d608d38bf7a2f8d3f87820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cc1d1647d8843ef891174496a01b6821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ac4787942043bde2fe86d3a0566ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaeec949400bf644315eaf2554db172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e4275fd2d5b1a9895e3ddaa7e43163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9528092f0d67a4a62fdc0866751713c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094728206cf75583ef2e35571b29c9175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bacb0fae362a8ffbc007c6dd604ce86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df850bd8bb352e74ff591adfcdcb337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ee78a212d8bdb372830900ddd7f668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a1af77591c2be9ff12a0411422dea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6ff868b2992f6866560c583c026e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccc2529184023115b139e112efd8c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bd6b0baced6e641fb6c2f1eec036512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5789632e5773ba8f2d513affe45bb0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a07462f356c80e4dea4ad9423e782714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3499dda586c2ab0774407f75f9d4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d56797aec39732866b4db0e68af7c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95240aa00ae2ed196b28517b800a5c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f215dc0b8825f165d60ebc49f1699c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58467c6f01b235d337c074fd8334c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a837dd23e37a93c8e35eddbd55ed71220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78a52c20021cef0dd99d6c1ed0121321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd805a791b0a12c9406d8142cb5bf1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153d80165ad5a92cbdf628b30efd6df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4bbd327097db364b3a8378655766e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4b378d6792d856fe7b0bfe7cded7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb9ec5e933c1b5a31d1f2d0245a5d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3663d43ca2c35feca16ffc2fb5a9ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc26bac78045b8502805a382cf403e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49931a8fa71226e156d1fdddc6f051d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292bb149e1a22154ebf020cdb24c46630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee952115c71b8dcb6edfeb80521138b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a1a4cc0a0f77c4a7b1ef8204f88c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc38dcee10638ea71aed85ac4a0c3a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806c284bb7b0667490bae581cec397a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90af95736951b7d1feeb96d0fb1c8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbded32229f23c9e1b79915f9adb9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed98583e81a0070cbcc68c7585f1ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458afbbd79a32616e278ee434d58fa638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29165d68c168aeda06f182bf4227e70b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0f47a15337e35022224d99d2cb05240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5edc3a8cf4d4cab2f1a7d9c14b8d9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793613de995f03ad3416d0c42d92938f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2fbb9ad38b3077889aa44c92a0a7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fee75998fd0d4da34174f04c8142e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7373098744a472b84eb80d6e041e8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2df85376203a9e25e63ac22d67038746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ff89696783611f1b5d9d8661e7c0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647289c287928d1e11f249af6d339d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2092b15c926f26e401c5ed64a4a0a8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3b0b5de96262f09ecdd1580efac5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7a5f818ac028f55009e2bddd5a91751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5c537f4ffa5db862f2f130556414452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135d5814d40abc9dbb81c673c4fc3be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef7a65ecf060722fdafbc2d5b5e24554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f79054e9153f5e21f9ee3a3d67fe7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3a1444defd3f8e00d04bc590d5d3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ab7db55eab2a64313e49f9713578857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca67037fd7560982ad9bb24d07ecc2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bfe8e4b5b9ccd58192df218e2aaff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4127dbbc87f7f976756e59feac94f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e240b03aff2820f4eec31b78ec3bc161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72de9212928121a11f4b509d1a65a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cd3e57734a05e12bea9fd210cee0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a011299bae67ef0bc54525ef4e4573164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244988d168ef57abdb68e3dd44c7549c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c37dd32c19bdf531a4ae501735dd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd53f4e5b34abebd44b49c3211f291967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bab9a1ca7271efaa70bb796bcecf168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165d02e089a5752754b2bdd923e5aad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60613ad9ee5297d11c0e6ff69797f8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78ad60d7f0dd399ff046e93bec169671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a058121eae98df2fac90583486901472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c0e9a63da13cb3f0412b4468eb3a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cd31f3c7ffd65662f6cf307f72a0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a531050cd9156e3d478f6380e89e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3cb6eac11105d2b7d3f395bf9e83c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb6d6c0929718481ca55ea8d0bb6f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a687df05f8a16c8be70c89913d5c6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce871db83c2c04baa82a2cc630ca255979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef9452ca2158379d285cab25d4896a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36819e4052dd772511d846408d078c7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c76c8e1ba112ccdb1b9f6262b39be382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fd15fb39dfe8bc0f55ffee4cece6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69209aa83052f5ca86da1b5f5cb50a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef2d8a1a20779475985bb1c85d8cc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101da17e7ccce96f9c989aa4c4f852186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d08bd2288ae80a97a34c45358d81e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce6871a0d47083427cef7ab5be728888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc17b1a7854a5f348776e2315874189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f23025022572fbc8fbaa0dd687b4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34c622443decac8072ec7dc32f1eee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883c9c886e292f538a2c90ef72c06a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf87ae10498f05739f1b828a93116d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c2e1e5c1d9c0acb67090bd4f2099994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c878abcef3690ced3cc2672424d0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286abffb8803b1bd2002dc29c26e644896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465643b758736085f22fdf424a18c1a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31131ea98ead048f26006486ae91bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8664a74b8daf6aa96f16ebd3ead1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3312b468f2e6711865378ea59642b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506ebe497750b6962dda733bf80e778101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad117ee2668cad33e6afe6f30f4374102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bcf449b29a4dff9ce7fbaf43992b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef69b450606e50aebfc4461f972d4b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b89845ca47148260a6de40ec399562105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd2de3c5e569ab40fdf1d35fe04b71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713c6e5c93eb72de1b3e78ec8a4ae51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a70a715e45870da0859698c067a9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1b31994c4568335dc327767909983109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050bf7fdd0f53e09c823e2774ed97ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bedbd85d0ab8707969b1d7c6dedfc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565541caee76f473f9d18cf2879e040112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4c6c55066f7707cba3c3c0c62c626113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580bf2bc45b9765e1b66d6e69c950cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dc58b0ebe58ec24dabac8ad5ad55f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e785d7cfdb265fd68083b7577d0d5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a9ca75e0dab63799f7879722fedab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a322460ef0e1a50abe76390e035de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29178971128d80c5bba5eeb60f1d71d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ec5dea9c708012a53d15572e51f4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537df5b0fccd3f7ee096c133e0ca195121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cb344e9448ad94d140bf9bff615be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285afb6f13e33aff159169d3dfb0be38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8a698c8ae935d2c8ec0d4b4dfa210124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faf2caa6e302391b828a20a71b6e9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad16ebe02ece7d0f4b157a836d6590126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfbba56d9cd44efcfb0a0b349ff98d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47583f06348b8466068beff7bc6cc12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbf6dbc5fc67a38f9d323a0ff7a22d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff01aa9cd497a163fce2a984929cd6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d029c52dccd3f0af43bb8033f726b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c88bd7b8c15b172b704e0818463ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773ebb2b39a805dc1e2fb7708997a37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb4332c410a28730417ed379294400134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384f812766341aaf774df525fa3c603135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812affb53dff290b73fe449e1f86d8cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b86ae51f7c69e6f2e5041f12bda67e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c264d2bf73a5b9d8e719ac9803dfb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946b3fa13e8ae9d895554225d293a57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48949ec70e06bb890074d2da317d5df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84008e6a8e1414a8c40ae93b3a61f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442263590f78892e5e21d22953f21ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0ec13a37bb406196a6895dfb79d4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4777c2885c467b935b4aaa8505d8c86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d415172d33689d64edfa55aab4739bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988352ff17c9f74a2ac7231d71472bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998fe1bd6b447dc629c864448d5af32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b678698759c3b095ac220ab5279cbb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534cca4be30e0a889f2a90a8963cc99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37f92a53a3874037a688ba5cc21b52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ded76831752a8bd35a15ff9860146151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09db1fb778d50ddd1209fb0cba01a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ada87893fba47e0d137c01194e52e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008f2bf982df466d9de2364325729b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476ca0c44f5c2df09f1514849133f09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a911e79119590d829adb77e22da56ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e842befaf540b1ddea7c6769f7d30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350415437ac18386215cfdc5e10d6bed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdab6de9b43ab22df7f48d0ee88153b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7553db27eca870958abaebecdf1751160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f98ca1bc2f1344c46342ce9cd5231161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53afc5e41dd8bea033d10dcecd23f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fed7c68f589f5617166431e9d4785163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dcb349ba8c02c4d67fe519fec92b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfd96fa00e2529590fc86cb2acdb8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9979791318db8b83f279980b1c8a59f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866d93e38181fc8b4b910c608f2b211167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52cb46811c778643dd3ca4eca4663b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d65c61b80526b0cda1d8e79ca45f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794468b9c29276e9e709040344fd0527170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28e739a91e7126681778872963eb7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fff868ca239e226520083b7b654fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f12b0a8dabe409c6e9a748d64a2276173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3ed41c190df6292bc6bc5db7950c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e81640f52fb6674bde56b4ce475ebd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ba6faebac6e53f3a129a7c26b45f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202f43046fae2baaf2e8ca04bf31e7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08084e50dcf4b18474bd462a10cd89f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21b9d5187caab026e2b8b903056bbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7887641352c76412ed5ca9dce50fea1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d8c5173d406a68d6200f02987cf35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2719e9767d342ca79e35a37f98bcf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f4d8a091bc6248cde979b66eccebb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22142bc8ba2a806fd48fcdb73ca740184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7be65ae977f8576c7c6debaf405c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116db116b71a7e1868a43d484aaa608d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4e199a9ccfae6d19b111b0e6e4c32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993741f00629c3cc6ce4380d7eba188f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e23b09a9082532bbbac87a26222902189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b3a27d0a638e9cc422b2584c273dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01abd5bfadf706c8bb47b22a947c23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f5c8ac51eb00395a5697a214c9e3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e13fdf71634df69d51723069039146193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ca37b9a4b8f5d3116daa076745a3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21698de83d14d295cfc8eb0ecd94ea41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba523be4da326f2ee13ca0eef1c762d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8778418c17f0871ac177bc6cf84927197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6c6a2b4197c76fc69b4005643e4d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8102417dedd270d7fe4bb223509fb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a582673f977b5e62dd3132a26ab445200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4764b435e2e5d1d18af6d792329399201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a415684d7ad4bf51239914954756a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e646392dc41d7b438c9a4090a77603203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfd3ce638451c382a6788ede1fa057204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c3f4f67a8a1699f10b0bb4ae83062205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe29ce095d89c6b95be5f77a341d39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70da4a52523327a88ec60862c0949b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cff0e646e6629e8a8a1a553b009b56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f65b4e4cd7fc23843546f69b54c6cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20939017cb7eda2cc1b23917c775e090210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3589fef4bc3056260f018056bce5b0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1159f76f3305a77e2df6e751125c0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81979e9fc3c2f2fca906e6e71dc5ed0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0511a99932aa85bf40beda8758273ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678064b8b7663f3d125f5597245c0a07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe196d341aa69b875e73938189db640216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9682b9be26a27a546e68971790e6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b8e1e3e54955a07b1a5dd9eca6df2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e43aa3030582325e7bf0eaa4c47c1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b4f84776dee2b5e3878caef064971220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de9d7b76b432305f334244d295a37a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838c289b435e016551516908b898f2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb78cf9a9f0a54d60e70f4607c8a633223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19350eb63482c20b2b464a30fd7b4157224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797451d144fb919c0decfb257800e29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416c887eeff45b3040072c88a61711c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d40373de59790b29d7f5c9a6305f7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5452fb1b6804873541de5073914312228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e46bc180c0e195308b4c24a672cbe3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a9712584838d6603986ef221181aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5e313c7e1766a1238eefe9c4b2593231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a8d92de98aa80c46431995c31befe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f77bfb9cad2d8eae4900e77e84dbc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a724341357d9e5d615fbb2b77a3c96c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d579687a2716feef3f1516a3d3fbd1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c67b5caa0c2a370f8cc0a229e7ced236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4ddc82aace3981d5cfda1ba5e1dac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073137a5fc384bb7a78b495725aa603238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82242c7547ef82364d3bf0ab36e384b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68a9c3ef9d16ad92c249e404927b9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf24dbcfccd471f81dfbe9d52662798241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22bd00f3a5a5c4bd41154f28010543242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3c72beb4ad6a6aad335b9e979de5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716629d10edf94ebeb67a790dd710b72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0f086de1bc8d8ba845d1c297de3cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027270b3760c6f6d91c56a68f3601ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d4521fed2babda80293c22a1ee747247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07952252b6157d3160adacc34fc99a19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe3d824925adf374317ef37bbcbd3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0089cf6d9bb49639c9a19c858732616250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad1def48490e9b0b46fff74ebe1227251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca9c4d9c4207b845ba9494b9c8c46f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acac1fd9f7dc616194e5c9350d5f13f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eab2483b6a36a4308c2d4a085a353d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407d5c0c6ca4807a21812d999f867ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9630936c02506c8fc37010f7a642b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02231b0a62f985893a5383d8b3187d66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6e7f0935db96e3d3dc47e082cbe2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436fc71bf86aa94e90251b487a98885259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f74ad21366ceb789c64d886f73eeaa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809f0a997b491b4050ece3882d638b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f13f01e3454f43047431425e40587262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe464ed8b79bf0be7783a0c2c365abf8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55742b04e1792a838ba56addcff2ab9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffa361272d08b58dc2ebdf89c55211265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ef60ac66a551db33c72cf29359b9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed547d7e60e5fb6bb117edff477bcab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89195bf6cccfe6ef1fbc7d34a67f30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425973fa6c11d9fb31cf407eedd29fd2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b5afd9d29a0a4cb742f7cef851892270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea54656d1a4461654cbe2872a7a98b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45231b64bd151ef4b69c0041230a88d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cc1517983425b5878196f1604d332273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0dcbc1a02acf8ca7bb795d06dde33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7973343b959660337e28c047aaaab6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab39b6dc03df446b70af1ee0c4edb24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a890a746d7809babd09a3ceb191ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72957051d981668bb4ab7cb1a2d86481278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c463c8010b937afe1d228b7d64d7bd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e6fe859d879f49f062996807a3370280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c632fde2750dd37706c9349d6d7094d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d651dd18dbcb3c909d5f2f7f202e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb0e4c875005d7c1f7987dc6c5b608283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b654d7b69bbd81b7a81cc3c72c9c916284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406dd7c78ef78f75bee6e4ceba66eb5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3145ef356466fca7b9f3b953e4bd070286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a52637d18d2eeb9521e3822f34903287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645571fc1587d5cf00983a543faad52288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44918c53dd80b6489719097f3d3c70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2781414038022c9e901ee253bd30b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1c763216d5f9e7340fdb0513ab177291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ebe59e17fd5ae77f65db26e3d1a51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f31e219044037e215853b66b3fb00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6db9055169b94bb5b701503b13798294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975553b9e12a406352195486a0695276295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c26770888b98fe65f86016d492672296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc5321d2cb2ad5bc459286dbde6f0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17d68974ab3d403e384f19d3e2503f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e87d05de63551a635855424d6be03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827185f5bc092bf0b1421a3808e42fad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850722f3a73eecccc9ec70e2a1b9d8f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bcd2cae5d9a6f6015f60bf62136de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa26772d901f138d59176ff9a0e6df7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80d7fe0f269daa90a353dca06e6ed0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253adc12c715c72d62f0d5a4dcc0493305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50002d68649ad6c78d267087582ae5de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1ab4b58435ce482848fa82a68ef5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569a54fccb3ec0867abb3abadadd8e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459edfefcb44f39585dceee0dff180d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6dc416018c9d9abbb235e80197bad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3825989a0692d575a3888b00083be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d0833eacef4ab4c5d8f96c0202ae0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500d6be00162d66bafd8cb4fd3aad9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6efbc00cf759083147f73d59eb6157314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64416584f830a34df715408394408487315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b75d1eb480a1394f787bfc403a093316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e05c66eff99be11017df05c7b4242317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dc50e1c6bfb6258c5de2c95e65257318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903a4f003e15cde827cec1e04bf0b4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a0b68d419834dd59bc7f41f19348320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ff9139e856cf803396ab2bd5f3ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce0bd955b7ea952217260db407059f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaf7e682cd90b0f86a5f5c2d42d9dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233f1ed08ccbcb4b60c4186d1e3f400324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2d92b6b2a439a4d3336a2bc9226d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e39d481124b0509ca5f7b33fbed82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce209b71fb26f66e9c3f9a68d5a94788327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54832f45c456fc69716125eab09145e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a806e42ecb8e66926733c4e1f2780329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b8d9123640dd5d2cfb1297e9e9a41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b35b6921936cd0a33d9b35a684be4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132d4caa4a06e7bfac746f5f8ae3748332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068cccbe77bb031bb84cd460eaf9e2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2617dcc60a8d5e8a1d258edf4342cfb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f30dc610c5a581abd58c7686690e92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdff5181d614144c96241efa79c434336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3d2c42c862feb7e4e4ad0533dc644337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17c7541eb42eecd047d5b116c6f0b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f10da4bda98073ccb458d13a2ec8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0862517ed579e0b15fb925871fe8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bee4b881e42036a8492619af493be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd766f37facfdb4323e4e55e4f28f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d0bcb14a580dfb9721758838947d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e57463a8fb89bc5ec53533b013dbc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fc605c076d6b789be5e03a61ea392345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c96fadc1448bf12784785d00f0d79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bc795fd3f1b8edd2f3287a3315866347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678223df9fe136b81b9b341e2232b12f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859266bfeb20f5c63f019fde8977d2a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85cba758486381db261ce97d5d72dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85de2442e6f1a1311445870ee68ce2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b929a35d27a094fe2a84c8989bce3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ae24921fe4e84369b5779d3a0b82f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f87a1d5b41e4cdfdddb77c6b78591354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d220491f220e607bdef62d71a043c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee2ed0ae36e48228c5d129968526fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90a6ed9be1c49619057d40ab7b83ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcae215a3c5938655f265aaac0f8eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a01e2a5d9020f026980adaf09fa93b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f774dd99efac34811021795dd6de4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3ebfcfc934d8e280c9b6f3a5f07ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853812cb92fd3e87ab35cefbb3533dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3484d09d96ab5ff70570cc217d78e0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102f1d41091cd9340ad47a2690aa097364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d4ade77d97d716bc6fa8331f63845365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5664c6889fa43c74fa2643c226bdd9e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe59a94af9e56c459f5efb5b2741c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0595ed9c20a9d403a7cad5f866a61f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7d76784b96a317148e4e32b83ba2c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e5436598da3199df30a1c0ea594d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c449bd5e452865db11605491d83b602371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd67f4a212dcc7be21808dde5d70d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eee31b37b43b66ddc4eca317de511c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976be62cd50164f5c7167dfd6eaa559374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ba22c5d443a29e2e61a30587756af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79a53e546c5e6933eacca59ddb283c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49c2fa78ffb23c41e368cddc6dcae0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dee3cb3cfa252426aabb9e5328fe4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e89749c6c1e7c26a04f36ca8e3c65379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6162d0fde0514382490c309390d5501380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4c6a1a05bfa3f17d26292c4dfc478381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cad39cc788aa9a57dc581c699f0a1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad503ad173f2aba946b59c8510951aa2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654416018db7ff55674aafc7a1ac9407384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f87c8e62ef828dc084106458c48e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580b87aa0611583883c1586a520a740386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145fd6a99f25edf79db850a60830da2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bbb5969b49a21787dac19109e6c7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81d4c8f0bcb32545012fa28474046b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a222c076c9a3caa8bf4c6407da82e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889dd1455e4d6b3c4067fd0ce8f97cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8116aa21b2f775b66eee0cd6ae56a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f7e60b1f471c6853962375a383909393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619718d9caa5a93f8fbbee88c537a171394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad692f1b96fcea909975cb88c7165d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144f534c768ae9f858f694650ed4a13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9a5ff27b5a0a56cd782c77798c596397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842d6d384042cb0b17cfeb875c2f988398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a947cc90b52a1c9fd0b9b2f6103195399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869232e5581926bf2f094ce3c260e6c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cd57c6a72d736a821403da348203f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6513c0363bf00d6ea9668a1a46c63bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7c0e73229ae625da6f21f71cca786403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110622e11142412f24756268b597b9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e8a9ac5ae937eac2df3ddfd17bf2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d069d3bc081a12fa6ed06678fc4b07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc0232bc3d12ed78c8f1936eab626b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1f7640efa2263feacd9ab34d68924408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32feb7e10d6bc445e75a1bf889fcaee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43813f5d8b8d3f4e22a54cfd246c0c8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5ccdb458fe56b71652db227e57f28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf34c28581ab5f3d9a9db61beea749412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf67a879b4e2d513e0a2c48d6ace60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe340ccc73fd6bc59ca0419b7d26001414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97267bf9528df855859bb4a3db4df1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735189d18cdc2a3c016f61880c823e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c8bb2e4e0119cdd3f2b51c4d25145417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b53eeb1abcd4445ef95a72c78e46f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca329b67ef1488644bf3853e3f9380419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ec61c5541b405eb91d7278ce5490f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058efc7f2e083ac97b19607a546a968421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a65fabf038cb1e2b0ce2e46afc1495422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce5b422b927bc1707d4fc86fa62627423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2de3395ded184724c554727d0487c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8fbde0562e6c06e2738fcbcdc1ca2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6bc4714232e325e3bf7673e2829c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213f46338c82aad61e8b5852f08cc3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18fa19180408fd8159cb64b0221d26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6da17341508658fe8952ce8ad9f9a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203016849c7ef40b0422fe42a0f4ef44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fd1a9629b3c89f82d087d4b540370431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a12aac439953e1b744613bed5725cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734c9ac8a07bbc419b261a6a1388cc4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8ad383b9d5046db569d8f85f5032e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2547bbb4664107510822ffb2c99918b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964cd55caaa7cb2b819a60e57019b47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc7670255c8c793de17c087f57e810437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bf20f0990d9e9d3e77e806bc73df8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e450e458f1c67f5b70d27cc9ea8f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4961f857d264699b4e1b4f4ee2ab2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f4a1b9dbf630e528a5357ec893c7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41193cbaf79b9878a0164e779d5b8bf1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a7ff8cc7eff70b6e348b1dcb93ca1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d01e54605edbef8c81ca7d75def311444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324af690b16c9f87e457d7e57ae06d3f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e91b34feaab01c9fb0d0a0412d3e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb44057b65b17727f73957af0f956f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fcad02fe4e0fd4151681dbd821af0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160b502c75b034cf98f3be367f1554a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8ed0e78dcf89720ab9bafbafec168450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd616d906e4ae603ae5f00a44b2d47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4328b15f668858c79b93364f012e84452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a13349167ffdd93ffd60cfc8138b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32827fa14f03ee6ee9d883fa15de6660454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18d210414dbcccfbdbc0e12c730165455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e5813b956ded0ee5c6cb86c176c10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee6a1a751bc810bf897b6805d3e08e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1892988565d20813b17bdf2254c4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002082795d5aacc258364e285225d10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70711584218cd505fe0af0403df08fc9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fe1bc858c919f4327b9301acefccd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec43d1f21a6698038e750c4a072d27b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cd4fd9ded470527ec008bf724aac4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf3be0f25b2bddd38407ed1673119c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821618096b4ea1449c0f47674723c54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd3f525bc2539f539b0ffce80528ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c720cf213e0ea15b1b08d3215f9e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e2500b9e629ae6137376d4ae41248468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48907e1e39d7d4ab53bcf37e3418d796469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff6057bfd9989f3bc932b68a33f0a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da633a3e39909008365930045a4e4ed2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded371db1b05354421040a2c1953420472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb2a1e8ae6118e457c30e19e78cad5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d67e9022d32edb5011af0fb49400b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8a868ccc48a766f4d2781b7442111475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bba6743382c9cff29048068eb47e14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4000cf389e036f7ebab7546186c4301477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2618bcb33c7797d255722217639f13478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e0a7a4fa93181bf91c069f5344ad8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3dea37a01089baa31f98f151347d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af0bb85a58511417336b9569ec1395481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e5c85543f6acd119b5d03174b43a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69de3d155c13a362fbeed5c275f062483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92710c27a6d4546c5a64296734e2d1ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9f2cdfce3b5879357a0c0b2a27761485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9d4bcf9b26c0cfa6a50d341903d6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dfc801a310ad99a82747aae16f98f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aa5add0cec21aa26d5a0e0c5bf43b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6150f5ccd3cd37e3b3ab6792305219489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89963a7302591581fee78d418694d03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ec1abc7ffff2a99e82726d14e730d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f8e2b50915075703471aea1b859e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f80fc0d61312c9e8bb2f09fc99606493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525124c903fe03288d3d0a095886ebf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f941ec974aa8fc805792809b1f724aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb920c54a4aeb952896f8db7082119496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd08a671a6dcabeb6bd1122f635fcbc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e797a4cd35b25ec7cde96556f4cd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2fe4c5009c82f2a3a8ef3dda2ddca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d674feafa5a35065d0f9847e23479500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41430ca12ec2f3f1f46d7d2142023a34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578d7241283d4443f8636808360352e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc926e8ad6996386ee92a9f3aab202503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0acfac85e7f3d0eb56eff7a6ebef15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91023a695bc4e9eae033b7637f9157bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bb15738aa92801202e444dc1c8ec8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd182e14b31eb4ddb12619f49a909a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d313e5912d15bc8ca2c249ce21ae8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4adb90c103f8a414bd0483998805d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20718b2029fb4d872b1ef602f3fa884510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9d0fa58b37370702be26bd866182b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da825c0a3196814da5ae957c65c04e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a361e012c672225a1bb8ec13cb6778513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c7cc0a4a7ccfbe907319f026b76cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bce7f66bc0a0fece53cc1dc3352213515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0975d85f3d24a8eb1a75862c55918516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513326076515a6512e517cf75459180517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261c3aa34421c481c53e805532621c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50555307138f3ea720efaae46498fe5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc50d459ed34d27cd59ed01bda7c0c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19517d07d49b1d44f89f9996fdcfe777521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab88ed57b7d3c25c53a343d24a0142522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a183f1f0d5b7f4f05f2976361ad945523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a965b0ed850b0c04f88cad15233908524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d84712d169d46c3433b6aaadaff122525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace1b6422759da4351e6d83317d5ef9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4829a4f0fb6be1b42b82c305f0c4301527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b616fb95f9c338ac0f2a137b411eb24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc7d95be5ba66652c9475396c2d0ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056caed65a6d6972491e940ac6124a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6bcfa9a287bf2d2f0cd1a7600d1b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325e17211ea133dcfbb90540a630bad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39576ebdb9753db1d7022e283849c5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d122579bc116d9540744521ee0fcd5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eed49a7d2173ecb8a7c60a7d1a31bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75460f079494386033f3ef1b186d9161536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59508e812238672d6c7f10b8cd59bbe6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f56d12fbc3556380852e7b2aa3e911538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaa368d82b029c182eee58690ae579539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd50818373cfefeb3b40eef3632e91540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf2ee86edfefe9cffdef819af3a52d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12aea357949125199b58a4aa40fa5e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b6ce541f7d3305b88cca2730bc686543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4adf5f5147e2444df1bab3d365a747544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562728fb75a4ec1874e6a6e2a61c4bb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfb93c84dc17fef0e58b9a03a3837a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef7418de44322ce4d6c49d7c63cfc5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4e225e37a813a152969f694e86b94548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5026e5f803899e6cb5cbbb1f1e5e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8f58f20dfc080993fdc40e3cf66ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497808c57e3971fdb48b90c20127711551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae39937c9149e6ee937dce75124d35552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70c430f75f42d0ebc5141da652f063553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61ef54f2ca4029e512b92cea861361554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6055577fc25da2bf54da0ac04e4a6a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159341de8399f91049ad33cc76024dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c6f30f2689f1cf4d2d3a4c2706eb1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf6477e5989606e5eefd9996af99bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b124e05f3d07883ec371736d000a9f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b6f6d949877ed3c913b8630167aaf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a58566c3d45048a82b09350ec6dc04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bffcc4d33f56e284baf9d519e07766562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49950b84c6d1a2ec2ee28aea93a736d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6c725a49533f4ca3baefdde92d1eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76bade07991011a204975b6fb06895565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384d6ba5081946c759a66f8ef68a5eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226565c1cfa2119227e9222ac711eef0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855830235f5329069065585b418a4e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf084a55da6c2544ab13d05db280c93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081ddf151516f159b048892db2e25cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66d4f4422e336e75b4086bbfb3a962571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee34e2f7a068ee07abac9aec100f59572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ce699015f383f82298fab12bbe07a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b436a2e4b84823b60903c5d905eae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc22efe8092b5f687d2066354efbac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c335e658f6e79f62f75c8fcdb7fd3e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4150c1c3fa2b7dd4c41891eb149906577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584339d1d459337608d3c842d52f7f7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15804832efb35e545c573c1122c048f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f3f4101e12aafa50a239958aed275580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bc28320fb0a4a7e77904bd75bf96e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274a1f66eeef8e82a0beea40b241be2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62850bad727e4dcc83923ba61bbb47f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fc75d4b658682755d5c57ac40fdd7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f9b66fc78d0c9681a71415088ac79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2d2dc3c1a8eeefa9c93cda0f638e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481c202bf0d0df0ceea2cb7ad50e999587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0048125117fb6f475818387d99f167b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c0033fef3c607173893644fb95f5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d93359f9473cd52fa9e1ca7658a631590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536865f33a7be3a257bd15b9e87f90d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb911d7995d0de6305ec31799bceb7a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814408b8a9f839bc1831577b6d188941593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c450ba3d6763aa4d590e2477bd31d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b90755b072fb2979f07e03356249b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a782026dc2ab13609070f5af72900bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60221824cc67512754077a1cf0346d99597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dc0ddbffc5aeec310b31b0f910eeb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8f6bf299b9dbe37ad7f353a0aa2bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b810a2635abbae2c3bfc509cc0f7f8b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112e8642b8c96036996d05f88e2ef45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eddd9b3ad9eff56d2605447593ae6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da531c357c315b8a6262bb30efaaf143603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923f2f2cfebcea1beda388c4f285f7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72cce571939dcd08772a3dd7ccfa83605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cf1be10095d1681f7bfecd278a012606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28c5c6fee3b3ef8c424010b9c0528e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66b0f20a6ceb437448f10eb32ce5bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc6013dfe9b455c88ed480a72d5916609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454c78291d00246b7ff7a7e03c917c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504d9fb9146530d92e0c518c01e3b0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d2223fc56337d735eca61a0818b37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861742193a7ef21446481f1bb7e68ebe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a12e5b41ab929d658be978def77b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0e32467fcc6abbca2e3de23aede7d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0afcccf878e46df000ae70f071b6a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07768a2705ab82356f4342c30ceb6685617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fadd0ace23063c1b9085ebc3ea21d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0630e6fb43868ab8c12dada8594dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef654e5db50a9f3a78279241fc201f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5418ffb7b05581f27aa5ef5f7ee8227621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38465a72a7677695ff8baf4dffbb5c27622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aed7ea10cb8c1faaf1ad534b6a2927623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b62407b8e1724a9a214446a1bae87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf83190d50d3b4175c7189f2d7cd23625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07986735e4f7eff3ef5d65cd510c516e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9503f2edb194cd7c07523b189c591627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1700c1e13bd7c504a6843eddb319356628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6850ccf14187c3d47d191ecfc749a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796591e30a7512018c7fd3b14ba9e3a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4756d3ab460aba82dec559f343d19631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288426ad78aff47f6110e141aba20809632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7115635e4fc33150c5efb9c9aebc87d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f38d97fc20c461b098262d289b50bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002d63f13974d2c49b9ca5b0d44bdde635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db99e2568780298c83dabfd5613ecb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072de26a74967aa753553361dade36c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21678033eb2405914bc2d40d0d56a22f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c2b29393ecf3822b53f0ac3be1045639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce241292efca34225077dc828c0fa7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5613e88ee16ccd962767c64996446a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f34a9a3bb2fa6537e9b2be330cb98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65baacdaca92555c1845f1f77fca138643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833280a502805c62f89d00a6e6ae9cc9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5419c64047d760b6ba25eae9a61e337645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919ee4bd284d7dba41a6112581c73b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ed598051b12301e513214e18693d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ff4fb2491ffad81c02922321e498e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227ef76d8c1fc0f325cb97f952cd36c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67316c64807017d171b1229478fb6b55650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c877abe5e40c4da377e5ed9d9b549ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8d225df830501404dfbe46e4d6f38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53222d97b8213259751e6fa65971b04f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee81e1fb92ef28751dc3c5aa8923c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613815027643449a7e6dcc3200ac5f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416c862a1a7ef3533e1872b57f948bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a6accf37773268aa4cb6a215ad568657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53df04cee13927decd485c061158fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2255a99c4c884250d6f879a5f9b2316659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577ea59c3599f13cfbb9e91b7817266660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a52e20bb4fc4fa0b320a6b08c96acd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6ebb2a564b45216e228a9bc3fe98b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d5092472aac59245ce87f85f15558663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557e8eba13c736b0a9a73f37a92ab85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efcf1b9155793af92f68c8907a2df8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e20dddf7139c603872ccc3cebf742666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f6a831d938c90ead6f0f74ee38c12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaa48dd2eeeb3b132780653e9cedc3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e3b08703cde085ce4258bfa155626669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd880b673129f1ce9524a218e75f318670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32816919d6b71ffad6786b84e3bee9aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545d078033f62675c1de987851b59d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa5b7e9614bfb648c72749475a2e81673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ebb380ec55357863a8c4bd4f4bc72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e826e57f4f5da138b731a444dfd40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600d9c8155be6a41286890f8c56b052676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea07bbed823d891429db7f0b6368c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8b335d40e304e68b4f6d964ddf42d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0db85fc935f4135b05678f7f2fcbf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7de6880bf348b4a934e0d8eefe8dc1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a2534fe6543be3958fc52207e3010681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dea52e1cdd0e1e83039d12cd52a071682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d172d61bb4af4ad15371992ec7d30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d73513e695627dbcce267408171a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411b624975cce14bf73864a92908ce1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfea7cc3a2af8447143badf36e6423686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ce39cb249da12ea042cc82ed44173687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0fb00f21ae907bb4fa7d9be5843c2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73817136f068128fe65bf3b5faf15bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a345a783fbaeae22c361e5671808742690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e684d5ca4d628d5683e26a4dcccba5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fccc232080eff5648658e7e739e2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d13eb0e133b702cec86ed0ca14445c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4d9051842746ead660dc7ee86efee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883689d5375b3ff308e6d1412ac5696695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537bb732b80751a1a27609a63bf63b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a179eba0d769b7ccf07ffa97e2f47e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf938b56ea7348593f2811df6fae49d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105b8d90aa57a550a7b1ee9b0ee3fed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b3d8ca289fbc3a739780fb756f171700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ce9c96f49b4c6da8719abf3a34747701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0251c9c56f838da7e9325bfa14dee3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7f8f628b55054955def0b9d84aaa2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52b46f31e4da40c66f9d94588f5014704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3067a5dd9cd7b437deeb51529bc13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8cd93cb19841dc93bafacf103335d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f67d2673abb170dfdfd829ef3f613707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36ff2a541604d3a5178b73c8552ba9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1175416ec6a7b502417bbe1342462f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe6fa4645d0f3c0e312503e4eaa3ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270db5adfa3fa5d870f0d60014f93dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1cd3bef33aaae7e5ad6f7aa524098712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884678359e4513af8b55ada69c24ea7b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b8321f002c7e0d5458c4d8a5bfab0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89e6ff4d15584fd9ee7bf233d71d18715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645aa2cd68628c8f6770fd132122d80f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884fb9102c8879ddf7b7e09b960a6ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b621dee55140d361b119bb1568a905718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97080f551accc1da001d6882909101c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b295bc7953b5cbec1a90e96e26959b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a706c0bcf9e063122343ec8631db2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d71185bcc16bc45777acabba63dfa4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052429c59e84ed9153cf69ad9878e279723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6089cee056038a31d62bc26a53d4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118930b82a65ae19132245c8be95d05b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b343c1bca6bc8f90dec78ebe996340726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db348616ad34387a576060acbd2052727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba439664ca747c5e90f6591f26d6ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a571af7d79599e4f324e2951e9be315729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157751ea21003c4eb45c03e43a0d31b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe3ec70688890f1e4117c6b3c1b203731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aef34f7e982d2c49a7aa3cd7825e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edf4e63afe49bb35a55a7b2c36ac4d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb3bb6311ae5ee732bf68428a1cd0e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f709df3e4856e42c476e29971e680735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbaa160411eba420e63770baaa744f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bfc0c731729c4e68496b8916e0f5e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d904b0538d269e9252bd8c47e0fb0e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5d6cd999ed11e6d3875bf5777d7f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c72bcf07aecab0e56cf87e0eb5d651740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda320d07b8fa74c57bc388e24ebd1db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c59ed4fc6b43d0daa2f45b4110bc2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb119a150ebb6dc1bbac3d44b34d87743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a844285eb4f4d33439aa0de856a78a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a19f73da937aa81f04c37d47d295d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d103d964ff9a7f60ee169be537e5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd0c65af55ebf4b1845a8c05fe4bf6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c38fb4bbfa72ed9c7e5a74acf835c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a8c3513e1f4c39d2e5b3d34e5e240749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a48b4d52b280e5395e8eb56a75a8b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c628a3b78e56e76617e9cf4546ac71751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5553dd105b18ffa58c63b5e562560c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf4bdf16a1e2c21113752f5c473d7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3105987d890a0246be5d6286b223c90754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eef8e07b9a2009502b06954691689755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771e7478b7790b96032eb3c6d16db58756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffa1cbd8bcaa7868d1e772228f9f92757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100b0f1a7923c6a442c705ef977a975758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59982a412aa959881abe0921ed4f17f5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0ff4f437e6256087f547f5a43fd1e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc726b533136b16d894b811583d52aa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e48c201f8eef4854d3c45329fcae9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb038316184d0146d4963a19ff34ffb7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541c39cae0ffbad9ed6fc31dc2a1fb4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7a960d96ae8b1361850f3f63a53d5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1ca965bf57031c0d9f5c15c6271ee766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c67fb5ca757bd7c41a04bf043c2b7d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>