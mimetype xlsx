--- v0 (2026-08-20)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee50f1979df6f1be6f14d8b804aa951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f417f8c975466c2047f9712f5b52df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70264a0d143270fd68bbbf3041c2a45f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9da73ca63c9e9a3b285d415fc8d1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0734fa7d3e1ceff193b595ef28ba7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887a6b6983c0de403e22be47d8b0dd26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73edacea05aa2d19b96620f5c6ee787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bec35338bc4f1c3444aca9649ef8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c84cf028e35d2246d2417258c3ce6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566edb831875d57a759dae5d7bbff0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbfddd29c61796e523a6e872918c6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec40e96e9322490c0fadd988d06c4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ddb79c5c6b5875ac98dac0315d9ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0888d48071c87a0632eb33701590c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc36f561748915fb7c3f5bd7495672a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc2a7850ced6d6b7b4eb23cea3527116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc8930d3f0243704ad36f11abe949e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725266e7b736ebe7192e5c20166427918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a39ad117e559e425f0f0258f1b80ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b693e19d6cfdeaaa7281da721789de720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75e68938625cdaacd81de1731a159f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ce51c701591fb0b6bc5e57b1fd67522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e82279d2356925b8a29cc38dedfd8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f658649df2312f2e85c68de8f8eed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f90c3975fa3f687a12717bcc91bea025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8359915220165d5292b1d38aa39f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cdf46c1571ffd2071c88d2e0734df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26985165c4d6267a1b7476ba2faad43728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236738e055b5af7a112c803bc0c608a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7424b574bd501d0b3fd9e06f099d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f398dd0a391c6d98a65de3b005906fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09972286d76646ec2870a3ebc5610032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013afa1cd3bc7d0a26578903b68875633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d65817f8b01bad321a5b03fbb7c1e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0ea9b00c11d1241de63c3e712976e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28083c225ec467f3f71fc4ce6efb91636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c2c99f8c420fea0efef0aee08dfa537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64df8efa51765cb3fa40c5be46621ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60206198eee4dc9e0200f4dacd86055239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38aa361f180af44340296e76795497d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bb04cc817729a88ccbe45ff9eb82041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf903ceae0e17be8f40781d351ba26042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc425c5b6f0ecb94c53fdd396e1618f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bb98975d0f48e3c467be473f8e3d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26901ad01471f55e27377311599cd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c85e2b6eb629827f7f0913c28580dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc682ad3867f97074b7bc9e52af51a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd599b8e123c07300f337ae825268148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3093e8f9655eec9282e9b24bdc7ba949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d2ed70e58169520141c7105ea095350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d438de70f50b4455f3330be6dac399451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea8821d8f59842f236273eaec93bfa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71df3a64523f526fb33579a4f9d9c6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b25c654a864a296b33a2e0fb71e71c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3bef1eb148d35b5c0f10a02d19b9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eeb039ab362b9f74acb2601cb8ebd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da483e0ce6b20b7db89c24e2f8df3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c86c9b3c22679b048f41d8cadd16358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faf58b6b6ad9d268db3f029389e8d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26170d42995cc33ce13448ebb313ec7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746d4adddefeb93f633632879a1570061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27134ad08c242646eb8e1aa9bb61eab662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa2e0b465d963a8ad15546faf0555663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590e79cc953ffd8e4472e778639d9f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d6c640cf3a9cb7eca2fd16dacfda465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a537d27e227fb0b73b8cca98306c8f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7552f46a87dfbf03dacbf7ee1249367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af296a83d6c46f3dd7c8777a6bb4ad868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef13fd1c541799b87ad1dcb11dde4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d6975e892f60be999d2e16c3a875470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e5363033ef291f041ac2940837e9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e31e296beb95ef70dc23b7a86de95172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f8404f6053d9e442c0645a9074f2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497de0a04d139467e4d99b579f6aa8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dad5781ca0dfdcfdaddedb4931fd6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d2160ac04a934ac8887ad673d5c2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda43bc91e3db5563498d3042a6471677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82d016d50ab1a9648214467a03103778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8ba88397e916d0fa676c2c772351b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c85984295bb20642d97bd20d64a87a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d7391889d968c71adc8a1a200034881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f2c7e8e72ba4b8b3699aed9da281d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc43ffbb3d2795686aa6d58faeb66a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e2d382aa836c79d1a7695a72a179084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81d23f6d762b913f60ae99ce17ab8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db7a4c8190cc7d1a50b67b439312bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30add1ceadced710b7c434188c6d850d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58f1d1f7e9a0696ed90bd5b76014ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a1eb9b77f21f409045cdf1281f40e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0208b64dedd211d1135b8276e3da3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef243593228937902554ead6a0dd6be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2056e21a33a2dedc7f1077127a9788a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cbae3d5b3a65fdcfcccfea9421bf193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfff5670d1543527713e154961794994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141c194e099e31e35209629209ce7b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50be221403e833c773dafb09a0be8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c645a6650949cf6c979fefdb6cddc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a7bcf79f0732aca68460ba7a4f27b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7ee6af8795ca2e2b2457069af4dfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fc4798e7446f32aba656ee8247178100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d666344edf615743712477f7b2544101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878f9340502789250a29b59bd21e641102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c6450e443b444f6ff1b1b933565e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea606ef1a751e80906bfc6f021f45bf3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52050ce4ef196f94de643f1cf61fef9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2825dbb5da8c065f9964fc5356c68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475dd28a549d4368b2b8c5d6a56db35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaae0e91342dc27ad62ef19c98c9ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7ce93e2ba92a1412740a067867b75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931cb52ea865fbb9e008bd66d36442b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56907c44b3a4660360c3278e2223be87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6a7ad410bd2fb79da2d2e51d46115112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28176149ac55cac685777f261f45da36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172f1ee2bd1d1b0f77fa2fec22f3e2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbbdf2dd7c51896e67722ba2dfa974115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7d95af51cb4fa59f2d4606515a709116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4cc44f27478380c23aa574870c497117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1604a9d649f25bb931bbceb4ebd9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91c4c9b713d83c84deb83ec930521d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef692ad2c555d07ea05c289352a65ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624cd587cb4e765c8208ae66a14fa3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fb98be6bd087ed7ae82d3beb71f55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2a784fea488d0e545abf3e93645dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca4db4ca92a4bced050db642605cbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9df5b5b909c73e28535ab70740c707125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066b7dd87f3753393c433afbc730e99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf600df255f970b5b9ad803eebdcbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19b3e0832fd8aae5a71edc930cf9cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300c3e4abe3b907977cf0fdd01a6e9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8175f82388da0c085a1eeb9c21cbbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ed109780b4fe932634128e8f1ab6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ba9317440ca0bde17b87609d14439132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f31bd2a9a82c472ccf8009ae44a046133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d89dc55d37f4daa3836944c3bebb85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55184e4c37259b491f9612a7ea00e459135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6187a1bc8156ad976a900753a17a2ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4211d1992be80f1bba01adf5b2f1a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa60c0330592919ecc90599500e333138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb84d131e36a8436835fd2f70f2ff7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb4043451aa2e0c2807a5faf47faba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaa889797cea38b2aaa2145fa29bda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1b36a41d84f707c16835bb9c4dda4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fe22192a8af7eec5d5b70501e30a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024b8b81bec38a0f1c17c81dbd5c33f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d4043a0a760ab66eb06ecb8cef022145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4bef777ba157e33b46fa60774d4d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8946500fa9b479c329b79365b85df8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7552c2955b5d334698315326bb97c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff52011958ef05744f6d109a30480e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee671086d619411756b3e0ca69e457150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad6e5a28c01090dcba797cc2937deb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e93e009abb487900a24d1eb5b79c80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c110445bc15845b7c421b4bc48572153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b14f2d8c66f048468b2de8fc6a690154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593ce3ca24d7e469480c61e3e264814155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a771af2324538dd27033f95e11522156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0fe839de756e614929a4ce95c0d77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbb783d1685e7b9ee53c9250633379158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a056378407ae3f015b7327f0ebeace159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14b3a4effa6cfcb44265cd0586da55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e703b3761f2db31c106d8fd12c844161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6541fadfff051f127e691001093e655162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b53fb216dd65cee335331cbc3b4bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a94b265b250a8ad4f787ecc6847b01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4747dc57ffb96d578b056be7df591165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd12aab78b47a631398281479ad2c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39bc7e30b5c1d43bcfeaa4fd5e5516167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c00439e3f7712e23f6880a6fc77ed0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b43c5b49e3ad02e2904399b9f8f71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539f22f2afe76594b0ed18180dcaa49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba6b79bdc86b9db5ab5eee53da2b37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c789ca671182271463c2eb2beb5fabe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655c424642214b29d7f7d6b77724f95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c19dd31570a30c64312016d680a91e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a1371400a360f7e334aafe8d723bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d2203e1cda45d46c0e3f0d33ff7a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63110c4d347beaca52ce336ce2f0c487177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1d292852956b8fbe587c61eb28d0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ccd97839161e88f227b04d5ae555e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1fc2204a83baaef733952c8c2054e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010337188988f233efd95e2a94676a9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26502aba655f7bbb1f0e1c5c2300fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56cfb9031dcd3e0ae5dadf74a9cd6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36f0bb10e145887c301e9e3783d330184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b255006d9e8fa57750766ff703b5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6085110399667397842ecb01635b0ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1eb1c203578553cd2643b6afaa20a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c34111b1fba61a040ed6111c3783df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda9166af273e5f28ec45832c12b2ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a61257cd92d5bb09ce8ff90517ed47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed1c84ab8039cfaedd017af88168d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce50505d0fa52d6ec23beb2da7bf5ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c83ba298c90781a4e0ce05435a9b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a3e0005eb20633bcf2e0a4c5386e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64a22b2be88c7c850d1037401ed25b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b725deb3795771c1fbddb92ca8e2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fe5f916ce99456c8828828e4b0ac6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfa92d2284e68fe7d49c9e749b1eb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e49565398eed81d9f59f151635ac1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45263f316dbc68b4db8eec69d0972f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162010616a753d3fbd5e3a5febec2c58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319608ae2642dbe43c119ff34d2e786202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e2ac0cf28f18d7b2e3179b4795cd0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a6b285c5e51671c382e5fc7be554d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a45d73e0cb38d735d74ab2bc996ef1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b811ba016ac3cd50ee82b77e117c3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c82750994d6fbea1996e476400f51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec703122afe54dcb257c606d3b17c94f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb76354e8d44eab08feed3dee5a22ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917ec330e9c2c29a544a275fd3de893210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390c148a2bf42417e73ef177409e19d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b2a088dccaa743a30d30ae04803f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903461a4b77cfef1e8238e0ca22a5876213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700401eb87461a8056255c808f5cebc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317abd3c0c4dff5248f6cd89cd42c78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528aa54815a82197baa43377894e88c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ee9b2d08cf5c20709be081f65fb18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab193c180ed37f214ae73b93df64354218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8e95c3b0218201f2877fe5e2c4313219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6b7e2244d701da35ffab05dd54aa6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6668748c81f08e7fe80a72de4a6db4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee801fc64b6b3534dabdf9287971f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c78fddf07fd49ed98bdfe9019f8969223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48947fa8a18afcb661cc3014b334b0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcb3546bbf42fb78008add7bd43a21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b415ea1b85db4c8356455daf4bbf762226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e4d0d7134069e969722302185fdf6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad67e23e87943f3c95c5169d5e5255c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae111f0dfb16fccfc47cd5d0423edc4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1f9414e285db875c045cb3c25e5ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0e719ccc3832f3e2a3b5644ae19ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e739259af5ea854cb50178c971f13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9993fe9beb3b7e3388f61ab341f73eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0118dc7de7ee5d6ad3dfd987d0cef64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b288a2a30251bcb0cb0e4637b9dcc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fa64ef83968d85b6ab442df0b3ed2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dc2b083fa39af2ee6b6c506d602aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d985f0514b9b40f73562c12ca4607f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ac210ded96ceaf3c2821481f1d930239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfa5f7a9f98a56e40c8c9616da0a7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342aea8e7549e10e7de1c0e36cfe618241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab919dac9aad2adaaf43a66a4373ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9fdeed92592337d30859835a59a48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f608ca7c003d01da8d97ac2e4b8d2a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cdf11b2f73a312c891eb402b2f55e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33984980d219f30fc55b14bab55bc15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862958015fa9bcee0a57e7c5a619b65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa04671bafabdeb07ca91cce23feadd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150c23bdd907f87d41c69179ea2be85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950fff624228a3109e891b85c30a2a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ae4c04c4c216f980a5c94fcc85e7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf552fe914273dd16765caf358c786d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5c40119040c9776c8984cc08a6cd8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c5db5f04b0ae54d3b44be055d8b0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2133455e741c8c3d1a4c3ba177b68c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f22d20877fcf022bcaabb478b7a085256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac811ff2c1fa0419def26e3eb477b932257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa662316952241d4395c8b7a623aaff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7b250ca9f84f2be331dac05840417259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a9d8a0ee932111aad0769dc73c796260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c0c0a37adb2179092f7c39cf8ba24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da688921502821a89cf84d330e8c223262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74919fc19f93c06d13f4f74403c68e22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af96f5089ff8047ac1d482813116d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b3e611bdeba847a5b8a9b11fdc8ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee37c3e6ecd5c5eea010ef3fa2b6d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964d1585e097999748ecca2d7e5a2ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c2f6d24abf5ead2fba6b005609e81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f51d438579a0c457e000735f11f334269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8c105188e5fddbb81b33b584a5205270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a886456937405304518bd03d138a147271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0de6b1a8eda33fc27a019ddb614dcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188a4a03575509f08743b6d2700f0a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55074d0d91071bacc8f08d2a4221636274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e488006b9ddf97080402218da58eb9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f3079ea46897b7ee24c63af9278f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93efb7ce518b9664da3968710ab809277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d6e96bbcf1af4133f48cc4532dfa2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273ffab28abf4b24efe9b059e4b4d40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcd0a53428be40f62dec551835ab1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a9157281598ce3d26fc34f8af21fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8445b8fef5f6d43d1f6897391563c4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73368f33213566039f38c9027610a8c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e973b91b32a1aaa021d5e0afda978284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd210ac0f891936f9234d1dcc0b8b6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17bddde72668caace4d1f2a82326ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384978c4b0a14fe282abca1365920b59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf27d667448fd3733cbeec6ccc5a07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5c35411989c8b1edd5c49fe0183db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dde3f934bfeba2705ca92f9f595c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8f1f3dd7aceaf197ba19b8fed3fe6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71a0fd4f9b5a263ccf0b226a736172292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9d4333199884efb00ed60b67ccd53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3ba92f446f59a8e1cfbc37ee3b76f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a14a3acfff0543726d4e6956f9dd2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe880ce9c78da0ce0ee6ab087b51994b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c67b2d0e3ad4e0e1a487adb2e2fd6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ad5ebf8c9435ea6dec44a848685d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889c775510329dedaf4ad7cb8f6e799299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6976f476c201e84c001bf8afe72d992300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ca06a12890ac37986f3d52319fda6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83ac42924781b34676804c61339f65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b85165cb7544352d2b09219a726c37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87590be2d9e26b567e92e644c4480491304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f8bc4520113eaf00eab27c51aeca8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5c26cb3af98434005240af3a0ab4a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2f6e2ab00674532925b156e6d8646307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b863478ba822bef2c06dec21392815308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ef477e67154ca24cdd60d9e173ede309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a252721c37feec058ba354f31db24310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca5f1b50549153b27a51a041a93cf8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deecaa58d4ccb32e76cf07c83a4a9bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76f48621cd288c956bb23b8ebc015a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497e944f2f0d1c65ff2327b152a0c39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2b7b2c57760df67747d63f31a67a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a1fa58277ff79db88e9b0ed197c61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3388ea5dc1e2e5506135320bea4c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c14074b52ef27e4c3b6a95c710ab9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c91ef4921073086da09aaf1c680ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f880660ee9abfc62af551ca2d49f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5f58e6812106049eba2a164cf6a5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724e5a5f5afd52f61ce2be69a079140322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfd831f5e71d91a42f41dfd4f7619e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eab32915244de62e41e2962d1f44b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2a673ba3c4dd488b8f5bab80990ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446b5b42feb56a4895dc29f284aa8fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849270d4715ddd8853049ce4d84d6792327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a41cc355d76690418e35b8a7415e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060cd82854ce22d086b95caa1bfb315329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d8514c94d65278821ba44bdfebe71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895a63f7096801c3e3c9e2e82519620331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b5817016b60df28b0cf48cb4bd04e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0aeeb2aafc0cd43024b91ca0ec9e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b748c5c2790a06ba12eb8afbd74820334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60af8ffdf58d8ac0cf4e3e3a3a4d079335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7399ea8f5ae21327ec35479e0f533c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44136c8e36dd5331f4a89dfaaa424710337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075eca43721e96cd352c47932a3169d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e1c43326200869a682f1efaa30576339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c857d0101579b29c7f0dde31026416340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43471c975dc5d2149c2235d70aa0d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fae1d4e1a3194985266b3e4f7f4ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf4c17ee92f9745a6c6600c912b411343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bcac7f8811a1c17a35966169fbb2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d989d2fa978c839d4678d3f2b8e1f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f6f00967fa80acebc119d3e183946346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc081c5b280f9d097ea45b4ee3d64d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8b38ed8cddf6f9994f7beebbb530b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465983800031024cb98875ea99ed09b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4c45ce5398b45e4e923efdc419039350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d800dd8c437f071ccf5c25c6eff53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee69c7ea7e7412279f8d208b4e50fa8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfc62e3ac596a9a33229c0865d6fde353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dd706f9d08dadf0dc716c3be1c376354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986844fe712c342f07e4b42952e79e2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc201c4187f15faf0bf649c5b1246610356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9d4fa4aa62c6a57f15aa187ef00e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0bce48daa69a10fd6d2e749bf2da0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b644e1b74333e1a3664a613c2f80314359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400ea58ead2d49256844373f137e8f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb126e0f87e4c626d634f0912e62f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5e5169ac2fe8d8d84cbc8b86e8d28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42664e584b809f457b17dc2c664f54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93749b6d44defbb507a0fa10fb7e9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fae1fd2948fd9aac5e13edd8f342e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcefbd5a228f54a5629e2638ba92800366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74601b0cc54e95a10a4555f47e89a39d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4715d63091923240278db3ed6f18e3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef154290d48d47fd39045176b78405a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552a0d1452a309dbfebf4b1ff958cb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427dcf57ac805cf989a363ff37caeb6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22942b37732d5d74bbaa165ad9c98cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e411ef53b0cc695d6fbfde6c52ac7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd163e8b0c16c5ae3a14160cb82880374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c1c419ec8e61ca77e999695e15aba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96276025b80bd86009f40bfc641af741376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2110fea50a920523c360f78b61beaca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d4e648b50e87be390586b0d708a74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232f99c495961493f8d051f5039b024379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868026fda34e5aeb84ff0cc710e3c3b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63330bbcf41be9c314cd095d1d9ee124381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b545c7b21277f403f57d6ae2a4f4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815f6c757d1350db738068a7470f12a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8e76a0de7788fc6cb4aa1c5183d72384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f8b442d7b982dddd9b26c81ed56e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65375fc126c850341f927924ffed563386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcb47a4b6a0a646093b01915bf83cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e11320aa442e5f6d0fc0f73439c6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31884689df5e99c2470a7cb63051e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91d7f168fe9a28f5f72e2da18ee31f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8daf150a3f442de92bffc5374a0045391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04137665b9603a8e3ed71ae2a6e9b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a63766c6f9f6505b02973e7843c4d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a500d476e37ce98f2a619cf88ab3fd0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f92284ec164f1f5f7ee684e16a3e29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313211b66a573857189a8fe36ff30aed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b95c49648ce024da897dd666b14012397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29906304c6b76a84b927aea85cdca58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760da3ebfa415099b3a9e8b4521ba135399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254f01437bffdacc5c80ffc2889bac2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a92de2a82e4123e97782e018ea7e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6c6bfabe372f1dbca97f023f4dfbf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b7b158c33916fdf6dcd9bc91e8585403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba226e0b72522e9015a0dea5816d39404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a91cf637d89f266cce7968d01fed87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c10f0e4988c741f6fba1983697d633406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abf6bd83ad2aca9c029c36b65c1e83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7caf2ddb12ab3b202b7d4b16e999f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257410bef7548a3bf3155b2581e3a69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab934c3563d39b060b6d4ceee6d316c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384f81c6989c0834ce39e7005a9abc1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b5c6e9873d67fb0896b4bbd15de0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f3eb2fc86b9de29fcb1e4807852ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af43d1d004a47d6bb6d4a2f8550edf0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad7c46604f8bbe93732b931db52a27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb464227cb092b9a403fdb22f76a48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8f0b70b3ef40f0e176f536645aaef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41593f2743c36eddf9e86e86c39abefa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec688ea44796a4dce14274700f1636b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818478bdd9023fa042ea812e0de8e9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48283700e479b1e591033f7cb3372b1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d422868c5788afa2a96805294c01533422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979a521eb76211fe3a97ee296b911ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0b0d94fd0f312354b17d7f862b12c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5a3f3824d876b364ecba7c3b60d9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6df1057035edf32057a24589efdb5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5b5b913ab01d74dd4337f3a3670eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fceaa8653a7c9c637822064669de3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307537abac9220e05a7309e45d57981b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc4f3c7bf4d6188c8b29196a02b64e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371d1b75cb16c0a64803d34c47695c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec58d49633988c795c09f4925de319432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f85fcebe11d7405c3fab01ea33dfad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5c0d613cc633b6eb581b658e41305434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6268ceea527709f0d5caa9ea3f57a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be7ddc86009c8d61b7d28e9989e05d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b57728d722f42220a4c8f6915bee5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e21753d2beaf015d6e787cc62d1791438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fdd1bfe046f89f615944c00bcc8ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd699d0bab2c91117f2a543b4b87d6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec0d88e168a7c1d4048246d4eb234e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09230111eed83075272ea6ccfe5a7c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dea70c2d4f9810f2e5c9a86f83d74443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6781c280726158914c4e0e41280e6af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078a85260653a8af360cd7e74a5438f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507930f461ca8dabb95686d003c4a1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee72a5749923318b632da020c2651d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3142cebc5457d129228e6a70db0f79448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0daff8b937d2461c2750e43acf6d78449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf967d6d320e56173ffb0248fbd0c01e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa90bc2477d5586621dac34d0fedf78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d08c728dc5ca578af35c0b87e8bf67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb783c876e178e736fc7e395fdd4f6c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3b44a364f55e731cdfe60569b33ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377a489369539ef8acb452d65d80939455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1de2d63a9abe6f0d424946837a702456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46e2f4e2bd74918e57c3a96a12ae58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23157b54c34c432dbd2e77bec291363458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70272addc9288e0af5ae7ded87a035459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f558ffc900b0ef0052189dadf8ffad4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1c4506b2b08381e8405207bcb1f86461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d3490a98fe396870a32f90be38358462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e4b29f603f669d98f0ab3960c213c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1db760196d4ca447854e9afc567102464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d70acd224e9dde37ba36589f9d90c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9491947e6638b7cc6d4d6a5421773466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5edfa4c51e634ba68dc94a0e7a10c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33471fdd7a603563c32d0b5e8b87d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee9a16ef3048d82788d8adad1f8f19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa863e156f7d58338f9e4e7699f3789470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a71f599c2b9e85a0c5f213908d6d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10b1ecf25a161a578247855c53f8ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689c7a43ab69b9c570a5d2b949e99ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470ce4ada135008af4c06756f3ee61f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40113425083dee5578b4889238c1429b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257843378f147e14de45f835af2221ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79393b830b3b80a7da902b35dd0b9845477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c1490315c8ab1be29e4248c3e3f4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faf0ef957fa5b7dedd9133eac0c9d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d58869ffd2d83b434eb3e2c5f49b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585f2ff8229a58ddc10c7d614580f56481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa67e5c81ac337731bf4b0af84438f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0116aeece954c9b31aee11dca15e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2afec55897c7da8cb8b38c7f51ba5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a099c0919d4799abad441794db34ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af7a12c5f74bb46eab4981f04c449a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a210262925ab12fef37f1ace22e8f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cc8e7c9b492cf60a13ec851d59c46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e9cd8fcaa665b3273bd240bdf4fbf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bda0146d5576d73753d56bc92c4e95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f94e7bed1cb548e534740cdbadc36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcf3f981bb1808cfb40d7b9cbdeff5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224bbdbb66882918b5d4c815beefa09493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e048e74c2b6028a6daf889c66c9170494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d6299baabcdff849c716a97f2d62f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8fff35d113b5114ba0543eb6deff7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b005b03dd8fc491ea41e2df10756b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea403e54bcc878f6aa154016f52d851498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b187110f4be3e00b7a24611a2a6b10499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3478b15bef15563b2c9be28edc32bf4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525415d73671986b58bee14e8db3e609501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf0a77654a5a23d24d276c71ba6537502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e31316b0b4464ed1a4b692f149b7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b754dd1f4a6adb40231f84f164ffa83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390993e412de5ad754cda0d29ca77f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4cbbd1220ff79cb8c88ef9af6af7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71003888ad7c283b5f42c215490945507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067c8fad39984105ff2d793565489b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c5e263a9f91c69c0aee358334e1c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c176786bfb3e9a7ffdcd0b1db40032510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e21d7acd5b6306652fd35eb036368511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028e8a0ff03418ffb2be2b7c15a7232512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77193422058566f3a2782882ce7e3c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f5593005d073a98eadacbf4670907514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07369a764af9e7e22350b89919b7a40515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4119f03292a5d1d5171c1d506acd2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ff309ca839636da06590e7b9880a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bea53300ea71dc4329e84210a9a50518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd30497187bda202342b54c8aabcb0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23539f93c7cac3d4393da96900c3963520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdab746ded99d91ed6eded578474efe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511204c1cc54ecf9726d12f296b4bc8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84ad1c3084019af70ac5c3b8fc8e3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8472f7a57163b902f8cf8b20a22e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe386af7c4e40cdffc7f4581f002f59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c4dbd07a3a73f3ec9ba27e58148ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f0b4206862215230f5b1718aa5d91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281807a73910979da8d537f7e015b3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9cebea315e7c0e1e85db2b36ffa22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72989da025a765e551eae35f9271984c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0eebdb74950135ba1d19a106f448a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1a33c04ba0ddbffa22a692cd288c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ca84067bf160ce8767a624c3e0493533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce1e9e6345905342017bf50d2df8e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488195c5f1ee0a40883232e1a9d18c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e292691235d911d5e130906e73cd220536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230aa09e85d1c7abad43d59ca1c43132537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f8e374bd85545b5fe30bcd5fe12af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579e19939da002714d91d5f0dfeca6b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893626d2394c37d84cc04fefeeb367c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0e76d89748bb8480c2831cadcb1c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dde2a67f6f9cc40ea1b2c69760fab9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bfa7632b116eea8ad08d0620297d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37e086c59a2d20d5a5e5574b52b9b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf8a9b2de7d62920fcf0b93e6b410b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f9eb07aaf710a49fee12a65100854546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7397f0560ada9fa48b3456b9ff3efac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d950b66ef0cc0bfec19630ec61d044b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e0f543dee2bd01dfd1597e7219616549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c168c047dbfd000ade5583de21c4d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903fab57e51a58415b338ac80cd3187551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812f9ad099a05f951dbec62b31ea7b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a5354c12c9e83804b5d05235e7720553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7a86a0997978ab50d9819906b9d15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38658a1f13fb5d709c01017578e04b81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d373153d17f7e6d7b06a9ffc5e57178556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde447ad8c635f320cc96e75cdc93adf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c178bade2fcbd47936ca57366a930a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe231f3fab4eb4b0c3e349d3412d01559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dbc4fb3dda555423025f7b0192cf4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294339b43310fac59162202a3b27df89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e7ecf1fbb50342a3d6c54c1904911562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b4c662c656d379e396ec164d4f404563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33c4debdcc11976ea5b19ffd7cdfbb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d408d78f3df9c8a61c45c8c71d592c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa464baf0127ed28ebe7b69a6588de18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df3a020cddcfc982a30b31db651dd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f23250adf062bca60f0e5a848c183568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3644ce70b6101fa71d16aed1dec26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52df05e407881ce5aef92b7085381f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71535642c215caf6d750a146f1db9b49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c18183ec53e4f5beaf5ef8647612da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb07ad05266f87b5318c4c7b55988b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da869e6763bc04fa1bbde4471dec572c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac6e743d229758d2d6e7e094b505f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0b769414aef91bb3e6057d4ca8d9e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ce34d910b19bb2f8b42f26b087071577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f4e3cd27f1630ed55c8290a6f2576578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cdcf2fac988841caf625f036400c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56187a7944e449ce2fba9dc753a19e10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f71f6c50e499af83e8f2c2d4ec6922581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e582c2fc1ea9d53c79e8f330f5ceb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3d7e3b7dcf1e021f028b518978026583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e367bade727136b43eb40f1eaba418584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf073c7152ab6665c354c6619e957a88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4579608d591e2285026347442ff0b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6c9a3dc3d380028ff6c251663f849587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a746480825864542b6d24217c6ab94f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4c0a769efa1da4670bfe44863ee73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a764c6b5c20432aec3c5dd7ba2cae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a3577f022eb7b28abb28a6d585df2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867d4da38c5c09e9517393cffe0c69d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951adbac219554157b875326771afb28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595c01d4f61c1796d1135aade787c32594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956725cd47ef3ea47d05c359dcaa3620595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23c0881fc303672477819a4979c202596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56da0ed4346cd8837228f63e402d9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a82e07d673b02cd036a3103b81f4de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4606c9aa61a109bf325a790849618599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83804925a9fbce3e499c026338b4f184600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d20a9a2c2c1ccdfdf51ff3b82831a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c873ce8b1fd4cfb5461a894f21f830602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f673a12a841d23021498512779c65ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7db0fd6902a79e489bee2db2c3eea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4c2bf32d5a435d379bb3048b060e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880d741363167e4e0f02f7f612ac34c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de7036d2f50ef36462a7ca2724e996607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab88fc3b8e9712c60d01a4e3160b99608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7426d611134fdbdc5805a2313dafed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542e0ceae7ffbd4a0155fa5d7763536610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0144e2f14e3b49cec1322b85281f74611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e985f41f84b724a0747562bc3f16af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb3c9e193daac3fb2791cf402b1410613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bd34a93327a0f5abc96e17a00fac0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60a4ed01da9d50874042a25092e859615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e225ed762c6943885eebc79836b936616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee2a5fa61703d017e36a29c5712908617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbe9f7db488494ec3ee60aa1736352618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafabc1853ad6bccf8ddef12a3003255619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82998bc644072b0e030bf4d165e547620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6c4a01ea1e2fd9de8d1e55ffacae8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcadecdc99dc8417076b566ae79dd6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6077dc0d4150ef88827aac006e6a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd28387d6d3cf3cfe0cba29f5be373f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb064553fdf2933659616bb2576cb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220d390ecfa712c6999050acda7772d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38554d56a2fcafaae473fc34feb21abf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13dd7fe4fb5f8b5986c0d601cc953f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92060f5ba1d831dd2be2001b624d7734629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c911d0aa986e81d410e84f18ffdf8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8871d69e5169adbf5c2e90f92959ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794d32a1919e040d3c2a7452a6ba0cd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725310f53b8bef705619113d07006fa7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47439abbd9d0c18eae9d285758948471634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e76b19035fcbcde330299efd6fba4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2184e03fc020fba0730780670f72d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c66e9f859f8617ccce927648d68298637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e117f3ceda3de37827dab30873463cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80040baf1535f5e2ed92159be5343f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ad0a15cf85752c52a0054879fbcfe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a846892a79b6eb9a3a186d36a7b2125641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e75e0e5876af0a662759d48e3799d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5d1b7721265a6a774df32ec277286643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3c13841fca539917682c34fcd0142644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e709af817e43e4c78caabf67107e96c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91140a75290667233dcf94b9ef9b08646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d89410974a632e721f91e9bfb3b9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd4543ce225a3fafbe4cf692a9398b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482b0dfb5ba8f7cc6f401b6a709d472649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277ed55acd315319730996489b179da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cd0a9fecb0d8b1262189ebf60eb84651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604f1aa4509b8dd6660c5fe7209448f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a101c8525c41cd31c66975bb4d5284653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77d92c82e4db6bb0aebf4a14b4c94c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1ff080f6e204dacd405b8517a617e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acace663888d21c05228644ebe05efef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3767c55eb1c91eadc1ec1683dbbc4e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe3fe43c88a200598eca4dbf09f33c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806af0e8c0cf6e466e1cf86f93f58b86659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e270a700fa2ed53f6a89daf3541a807660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24572c841b00dd88bb69dfec1b74cf25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097b2e75521ff3529fe76c1b9aa1141662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e789f4db882c515df1984d6989435663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983eb0963cce2d36f8796a72435f32d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8e30859f081c52029f9b6f22a0db6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87e704b469087e4330a88947550fb1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e3893db00dd350d57eea23bb792c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47bf6e2cf4bf5ee4a5297b93b3dd66668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de251969496aba84511861f7b88ef99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caf28935f9d8cfa9edb4e3949eca59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4a1f58f03cfa4868e9347851a7fda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c264efd3fd1371aebe96d1d8b94de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851af643df4ed289d8c21fa3befc9f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf8a4258a3d44a45851d2939ad36f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d8694dd5e5ffc5f794f06be9618fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ba91000e075e3f3a9b9c3033fe8d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd23544b1457f49193396ce32bd24a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdfe83fbc75be07b5c69679b6d2a1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea32685c79d09b5382665fc5a0ce8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3e29dcd00b5b5a9580a84fd2605dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adee93e2a991fa4a35949e7570e513f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974273d08f5cbe35894287f12609aa4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030e53469c37f1e213c8781cc99aee9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83429397aaef9e46a3715246fe332df3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d83b1849b9c7cd7e0b9ae8c646e55685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdfbd9c679c8937b42817081582626686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86c098779e948ac29804ca7079f26c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3a5d06625b2471c557103bbbc9770688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026fefda12fd2f71d31af166d252635689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea6b98cf1706fbc28e7e676f21a17b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22693d1bd6ea90cb365904f5bfeed804691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7c3b5945e01f4868945fb004a5f51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d431c26995e63888c09749a9898d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae52c663108983ab3d66bd0cb57a14694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3f661cb90ba0cbed503c45afbb193695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711ce5a95472d3fe3cba1ac1b708ab1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dcd9a721cf7333b66cf9b5f762694697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ab1ae9666d8fef8e6c529be90d3ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6824e6d39a9047363d1c750d31942c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef333456ac20acc966e8975f7f96c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95968f9fa198a5598c426d85a2d9d050701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f3a39928ce932daddbccab746bc3f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9aebe0caf17e0f0a935f7850db34e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0e85b7792a901da97ab6d54061cbf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202bbfc5e188a87884387f692bfa795705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd810878fb32dd5a4c01116ad8adf3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d38c005dbd98bf502bd49d6db5265707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb8b9fba2e5854a097fa1bccecf0b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61da32bb2eee5cf3a54f03fa7516e2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9e1938d471d724e949d53731d4388710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924d5a253c6cae9793b60bb35327573711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5f3d88c2ce6c624e13580d6226722712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7452af50f18c07a99a7a3fec502c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070cdef3eaeb7245ab3b1abffa9a703714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38271f2d31c7026cbc8ea1d41c3d38e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8d76f93a26bdc886d9cda431397ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd78097bb117dd1b7f878fe6a6d1f42717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781fd9eff9cfd748576081ce43d60b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c256fdf97b737b63e2d3406f53be0e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1afc801cc07c3c44126c28f7a03916720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e7b16fa82571390955b1d15747b99721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563da186487de6f6a68c7b64aa3a5b5c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe12feb353869fa1345192081cf37b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b27612c1ff661092b0dd3d6ad8085b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75003b6c82c6b69a46152fc65e22a367725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c54fbc2278e71e709ea8f2cf22c4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad5444e0d01523fd6b4d79306fe9d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543968237121c224dd71e39b42faf077728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cc4e72ecd9d619e7f7fc715c34b45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc56b0d8b093962c0bef8814004173730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ca68f359bba981995427ca8f5eb9c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb0e0f88d98b5b8682f18ccd801e38732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3ea46cdb384e8f95b57422fc99743733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a98f1ce6891ddc2ddccb71c3ef0ce1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4701b5a367d8a1f6861a2cf38821361735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c794d52b3a664bfd07be1ab57ac655736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f319ad77497a9fa688e777c3743a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0a0d0b8f9098aeb22f3192d154689738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499ae96439b9e8ca979eabb11bd9ff7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6317a8d52246b71679eb7068e2ff922740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc6ef841487202f9afea64b7667e35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffee9180a27146ef5340baa57bc69eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627eb25a8517b01696998f0d3e71a3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340af2edab342e33f163e51a2a569ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fd3feee2cae9a7f23e07274460563745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830561c250cd702c759c649cd1739b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46337cc39c0315aa1d606756eecac72b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82d5e76b90ad4258bd2a4bf1064413748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a880b920d66c68a7897f52f59e8a7ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda3e1f417e6ac498efa4feaf9e750e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa4520b435d4ef4ede28dac9e282a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46114ed067aaeb70e0cd2ffe003766b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95df43d541d19c81642953311b994ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a3eb99cb2d7506c23c7ea617509f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0bccbc9324fc1c8eda5fd0fa7630e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb409be29ccdc41478b6099e630b5322756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c942e225b874362963a3e34b7489e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43eefe42e016b8e902e959d91e4aa1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffff24c6fa35ad233935fa16e7168e8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6118cc71bceb71668a980da63f51d9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69d1227acbda1a9fd173efe2b34005761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e7430216f3b55b0a69e8150f5adaa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621db314e3555d862c03c60724c4f3ab763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962aaa6b2b9a2ba6fae1512421fba136764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33958610ce66bbe53056cd8b4b9b0b81765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdd07ecf130c78113366f0f0139928766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a13b9bc709e796aa10e3035987823a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f68a1dc0315dcf21809516070b80e0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970e95b55e6c21674aabdc5b67429a1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de6868c502b033f0255a66fe654ea5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3628a05633fa1d53e8733e2784d67771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904883f0fd3a4f71fbf745424ff02679772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70734a474f63b397b9c598c18e2616b7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b38eddcbce080970b49db19cf8d6f6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b66e46142e8870f67b60f81ea1569775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299af3696900705df80599c2c7a0b5f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b065a975bf7aaa055f04f01c107262777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11dfc4e3889f41666768f04db2b19b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bdc52788a5327b2ae8033f24a31db779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109469319d207c35cac2739d4a183eb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1aae7ebbeda968d9ea00b4f80d4585781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e24b0b1b651f66f8052a641aaee7ae782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71ea7422db180917696e9945a2cf8f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44867346991b46f08165c8d9a8e14b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c0f06f3ea40f807d67fef02407b26785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26946d7f295101c8f6d9152b846c1009786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1f57a24fe7bd5b18241697e27c7aa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6aa2a28d8bf32e413964fc949f130788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf46d366fc3fa1cb04b5163739348d2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ee8a86b11de30d4034c0c6039728f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff2d5b1601992fa1443190eba5eaf7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fda681269ca16d7d2ce47b4aa356b4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2dde1b2c1e7a8e1043a332050f7c3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0bec6150d350a7f5083bac8046daf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b2a61854824cc4e79253a840a6421795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28f729e0224cf9f143976d7e8cd39b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fe22d2be213d33771b8a5a912089e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ee45313a333e175bcf24cad602fd7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac73f2911e1fda27110f226f9aa35e1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd62d0610555aedef3a3266b6da761800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b203ac374f5fa98b199555a89cc1859801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc818604dace1fc2a659d15c95ac33802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fce86f0636094cf134019569a2f64803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcbfd6d3b9cca56403258806fcb9bc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2c10cc94ab1cf2e533a38987bfc86805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaeed194309a895b5b1aa9cc90b95d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158a864197df12acabfbb6ab185385a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207a01dc85f7a245942a8bb53867cea808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ab7dd5df8a0f3d0fb95f722b6415a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d918beebc8b6a11f873a83ab85bd3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f74c782c0a4092638fceee6d30845f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1eec6c217c2229d8b007ee7ed6718812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda76a56ab7bf826555f09765c9ff40813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489ea74bbf2b03c66a412323aea2f44814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fdaab8392c83479868f4dcd3a1050815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f326ff66a9d867a31659b6b7ed182816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab81ccfd8343b8c9c379a5e8db6f2c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b06bee26eb56b8b6d5013adb2de5f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9145ed98acc8a06a93cb4fb58f689819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6729e39b2d8f7abad648fbf39a89634820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a942c1ce85b59720907ab871298440a821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bbf6c10897f5057ac6474f051b1c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dced1df9e0a2d2df3a1ff8a7f98822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eb6f1db7c2f403337699612d069b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b1f39c105df809d1993c2fa3c35524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378ab8fd59f7b87bc3e7415252e568b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ea30fd7c2365ff991f465829ade646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90447926f09f93abdf134db9c405e3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb0f4e814bb4967bc4e54a686290738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3e2d67f0c6cf2f9665379c7d371ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c238f3006654d20b182abebc710cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b741bcd7e96ed01d790939ce0befeee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e80c2410248e4e3618b295611f9e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6970de0a6a5714dda4eb8571c84321513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812f6ca3c854e24ec8a8b749343040314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699290e9fea1964fcd0e671aa3d56cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32053ce70997b3a4e300e2359faca6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b02a652212a19ced6f091b25ef82b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05442295fff2a32566a916a53b113318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b93819b083c592bb2c66786b1c90c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54218f1cbe38ab7bc18618026cd5b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0e575c22d85688da01433efd166db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f916a29a51e1f336e51e5ed7af66bb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22c085b8983304336d18bc8f1a42c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2665c16d42bda5067d3868f286316a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f0c3a0dc2a96b1a52f1f51ac8155925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0e0c9b397d5e8d6817ad7e11bae9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5ade8f709f0f7a63e56e7b555e38927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc9d333ded52e6e40d12a36317312e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db0cc323f4042e701d4cfac118673f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bc11633d9e243be56bbc2e819fa9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53dfbee270e178d7998b841fd85c8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c965d4890409cbdb14809ed32a06832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f5aa9dd92428b8e790ae6d27d924e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111d8f6c0aba4db86e68de70e6e82e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5889bc9a0143bd40a106596916f6a8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf2557684b82df367311fd68f118b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fef88d4f02205bded1d9badecbd32137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b40eda1f0a59ade0fff85329e849838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315db475c88183ab88abe8c35c1f892539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f4b1b656f568d39bc30b8349c131640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634839258af174b908138f269bf33bec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d1b7d56099916279e41c79db153ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ccc3b0258f06e28765d936539cffd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c75f69c2b9939dd7a9f22a7f2ba2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91960ee8c312d24e1fb69957f7d2e04e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8991fef23c9707312aaccc0334fa19046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af6878f7ffdab7451d85882e4e5c2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca2e82423cafb20b3176f849e0535f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f1c9cf6ce3d958e4fb73b6048206649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fa73396ee732db14b4af44b28f63850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec350f4385236e1270fa679dcba42e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54faeda4e20944bcf918653b09d1c9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bea5c227ccf12a679961611629a0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5e3d97eca2727363250557682c45554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32583adf85a561265204bedf1f04cff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6d1340cb16f00cfdac82ea93698a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19873567c053aadff2b700c03bde717f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c482dd26d13377e67e7841e1f20cd1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf01678c708b577498c94c7c6ad25c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef84dbe1ef14a132bb105ddd2c9c56f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bc00549ce5dd76c8cd0d01e601c5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e912ffb511d84986fe48eb244926f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77885b424491b0517956f44f91c06cba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41176272cdeb21ff59b6521f9603a1c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb06271fb5e6f2fe653640180dd7aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae06cedef23b6ab7f5509388786bcd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f261bb926d08ef0ff3c54a0af48854c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451d2e4cfef674518d422497b36b88368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d105ce97d79924ccc265bf7b0684d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1436a420debf6ca34518b5044794d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4a2bb987cf9dfdb91d23dc7e2ce3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c516ef02835b739d562082e53985d5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597f711c1a257cf499f80037c947eaf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4b5a8820b18328595185457ca929474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16b2bf529e37953fb614587fda0f9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3253b3c2710b3443de8c603860158176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71402ad95edadfec57e2be5863166677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58da2e04d66ec90764ac57be5187be978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015a8cd8d1422e2f46c2185720f53d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87da559f68405b29bdcc2a3418d640480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574db5d55ff3beb40faf159965d4ff381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f4a43efdd096f697c1f297f8dfce682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bc8379f505b31c0dbb9fe09c2f43a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502f07802f33510f98774b1accd3fab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8b973ebe6967a45be38c2bf72940685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f422a00cd9e3993757cbead37882e9d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6850e02b6e2cc3d5fba5fd9054c3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f524e4707be3a758b964c59dfea6ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eac49d000e0666b76991ce9ed977a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a41ee232ed1b164b179abd8dc1382490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0350ed8f94ad67197dd02fa04fe9c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84822c4c8e5cf7feee405cb488a7e9be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7741564c7af14dc5844cfd7897ed5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec666f7ef7b5eb90bf4e7eb8e17ab394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfd5c4893565a561d57d1b405776c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddccda7b63e37da4c9597f9a907869396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779930796a92b970715b2508a531c90f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fce26573d8c9b590092437294366fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78ee441d62629087c6b59c35cf356399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641c24f6f35e80ea225baa251223fe5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc60667161dfc880b0ccd73e2c1ca20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637443d6e6fb80679efcc2ca5421a8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fe0c25118cbc2131508ca0982add7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d3b0fabe18fc27b904365339828df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3ee833b03a2195dee6c7118a450e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3c16c9e95e7d625f7dfb4ff8132e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9dfea33f4779b5b456909e6793952107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741716c88fe726917b608d087bce5a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac3dbebaf71f237ad83124ed0824c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccdeda4c3f044c7cfe0f212be41e16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32656acb582f680177e06c0069f726c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ff33c77cc31dfb80494cd41492ee6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760ab9bd221ef19a973bbb8fdf4cee4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa0a6990a288de559922a31ab876c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988c5e2a2425dc89b4a61fc5d2de5ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64c71e86687acd23bd3120f0e99ee6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d089a9cbec93e1d2b9eb813a0287dda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a867efcc82498369437a14b3371068118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528071361115aa9be788eb6d2753ca3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0645e1c3699a1e0afe15b31a3ab329120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3067e579b53f56c5f3fd083d0632e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417f0c1944009e359e8623d9acf41a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77016a8000db507216ff28d677f23268123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf30e2ded1707678d09a1f405a289a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e77f714f99d286cc6a150b81b3c029125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fcc5be70723a8328a5413e4d4ceaa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a8ff0864ed559d62d96baa36322f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80956f80cb8a910f561df252ef8670d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad5eeb46a7e47e98e7780ad8d68fba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28810b9fd9ef9369fd09dde83fd644c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9134c92cdaa7f268b80745e3d6f027131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c75215e8f4c0e05fddee2d68498cde132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c96824911fb6a7956a02981a01530133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a37334139f0ab15cb85db62f454f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e90a146cbbae2d4ee9427e1df29f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626948fdc37b341a54612c8d30dc97c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f3786fed2c518d27b9f9d2d05eafd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575874ee25825c978d70604fb61ecbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0bcd0c5ebe41d02beda46c1a073f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76289ae0d0da6f1bf1851e34663496140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a3dd89af46a70e948431c94d373e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a57b37a87db2edf1010ed1cabf62fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61159132433e568147049e4c8a440772143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffc24b0f7589034c4add6c68f3f594144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dd25cafd5dbcf4c2ed4268d366fc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d4e4e154e00092f751adb9e763d9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f9cda6cebad6fdbe6348f2814b193147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dced79ee3a28950a0f8f720c21c2ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae683ceec6d1bf1e63a6968642a859a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8156af8138935c499f17fb41017318a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b02d909a1ddd5421412ff991b38ec2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0035117967a2a06058ab276723059b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0625e5f69fe140a6d53df9093a144153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed713a4df13d970a526340d6de4c519154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7a1e63f20542bf36d341a179deb93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db5f22c4c1782cb74981187ae44f02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411d28488737d4408fe472c458abbca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faa4a54f9a6b31906af27e2801d27d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece45d743f0f9583af53cdc94163176159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91c632c2d98b407e1e03e4fffc4720160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd1b42fd01e4377881dd777a362605161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6f97349a813505789141d3ca317df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1a6b17dfb1b82bb903e3101b8ff99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d825a1e629b864d188362ec568025d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cef7fa8bd83a6a5e61172cae01bc6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55bdaf14b819ee953ceecbe130f4b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4eceadb1cb1bcfde389655054556bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35da3bffe996c567fa9348dc5c3919168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3b1e3fddc0641738c1c55fa90960b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e22a29f29dac1bc2154f34bb671fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8615a8c268e5ba76302fa4c07051e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b2efd62ec6276aef0944d7f97bc74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e0cdedfb5ac62380bda9dbb0e5040173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d6fec8ba27d5211362b5c22b684bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a70520b3a69b06e6d8de4381f9d11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c3fbaa8a6f1d9d195abef7174945f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51796d380a6d7938b1d1b03f8c28ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16321e0196cab9ea17f6bc2613472b1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560701f2849ef4e66d58408dd3567c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd30b7fdfd4946cee0e009e7df95d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdcdd6093846dfea6a594ced1e6f98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d5cc329b48e5f15e8e04f6d6f7185182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe1aaab26540a6c6ffb1134c8d3bf3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdb9adb1ecbb710c0fdf46f15d2f7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525fb13620eb234e6283649ed0202c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0037c0e3d1913d59dd9f9102be498a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410d2792548ad449036c856884a696f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10635a8e821d33468e331d8ef3a4ccb4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1c802049426be8fb6ad98d8d1c52f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c038feeb49a6ba6a33e4b32839b5f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9a30075a5c411cb49d51228bb7a36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99170ffb0d1d6643ecad4452b0e12c33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f815718065a498e31ae7688626a865193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af5ab87f54b60fcf8e8205305e49a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9abce319b82f1f59d8d0e1548e1a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e6ad886be2ed00fadd82797fb65c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766a6898c447fe315c8b89fcd3b878d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363261bfe446fe5102e1066f2ab5373c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c16b0877ffe06b7d4b1b6fd4045290199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d889e055be2edc4b48eb22748ed49d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7aced70f529281207f5f27022b19e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f44ce8fd520ec1dffc2867fae173d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa58ec5acd35f4a690aa5c089ce10af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9957b86c1e2908da45576c4f5659da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b3b1823f7184621acb97b788b2b03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bb6ccc3522bd2a342b8b40e9ea95e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc007e2f0dfc0e1a50e5fad56db810cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d23882057892ce4a5f4e12620cec7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e2f27f90d64371550ed05419d9c94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3da5e69fff86b6683babb57af68763210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5fa588d72950fc0edee491c08c467211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a370683f8af88c41897abc08dfa3c0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eac8cc31902e3f1f1f809a5db1ec5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75efea7c38b85444d341241d2af2fd8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1a2c4f96bf1db62b2f791149c85fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26970e3fb00a0989abab3bf6b53921d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9ac4c760f82d9346cbaf55be32ad7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d7f848b0a1b7305690ad2efeb433e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8e096e503b9b8ffed2b917836efcf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031843cbb42e408fc242e5982569c19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f557b180207b5f31f31940a9698093221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990171af43969f8c53a8041e3421afb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fb7efa67e10fe799ebfe01e1e9e88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8299cead855d126cf69ba6bc49ecdd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799906cff967c2826d6d7a8d223d4df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47546320bd1d9f3cea045de9d87d005b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92523d6a7417dfbec493c27f12727847227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4a4b3fadbdff44537b485d46cd038228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00fbdda5d3c711a5d16c0063f965db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1c91c591adfbd72fcadc9014214cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91ada42960d8b3c232223fdbe0fbbf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e890e37b5e4e2412b739a6f44a273232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389cd5c87b8353d082f644fd95b895b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1729e479ab329c13f99f71016893edb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8613468c03188521e8516e59a19a349235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0934a4288df6555ddd614c2eb2920b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78797dc8821d3458a17a1ca586c177237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53982453f2195e6de3e8c33a9578c85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b84ddabae502b36026abaed0a05e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f89cda3f45a7b9a8e838856d62962240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ef3a3f83222616179b85104756be6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce191febafa53035506812761984092242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10895cc46c8b1915e273c05f6c43f663243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b41305e907ea0549cee52cdf1c36d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b224024a280ea412c206406cea7fba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1f10ee596169b0787c8e800fd13f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc817568573a1c8947f0c6e2cb8f9d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaaab090591a8494bf6f4fa4e52924248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf24ebb12a5190cc6aec4943769c9e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef8298d5f7b00820e3511378fd3518250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b68355e71a299cfa795b918700d3f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d2de04586f2c78b1deb805a47dc7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005cd6a87ce5638439f815cfb8d12bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7693d76ea7f7a8f70cba414bb7cd285254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3918b7759463d082b4e3a05ff2237b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabe575ace1b191c41dd35c57ea2a83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89843576c211ac9f75d8e38c42d63c21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703255aa53f877a5b752eaea77a1aab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39400b5ee9ef5c2398893c5a8ec9b68d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952f2840dae731e8036218579dc8dc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0f8aa065375d3abfc7facc3cf64e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b69a87f3606c0916e5129bac6eaaa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c455573d3f4bdbcf6259f6c7a0349e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acdad50cbdaab505ed79636016e710264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95534fbe49911582c0d627af89c746265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937d8242cb4188e484ba2214c34f471266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c59782b45ce13bfc964ce627b919a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b888f607d4241164bbbe3565321546268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77223986904cf4bf35f0d29797eb8e47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d15ff7c123489c24d035985b298c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aff2f0c176fd1a8fdf2f20ccad43ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd957b23194284024a4b4b40a6a7e3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89cb6ca2d7407d6523bbb8f57552a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5469480d3ba51823462103adf5802274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfd94304b19c64713ff3c103f9ae65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b7d24779a7084e79740bfe917cf11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed83bc01d64ee61b1672062be37ff1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee3936938c0dc3018f26b3d0035ebb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f68dcd48587f95442457811f29586a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca3ba2c495904d98ce7507a795d3db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f68e4a3c67eb169c82e0c10f8226e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b87e3ec3eebc9b842885c8a375b59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381e789a3dca20632a1b9915958e4a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7083db617a313420139f75fc6e33346284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a547f30394392ea0ac1416a418e23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798f57c6f8083c1825348c3ad5ebf81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f603da1d5c26ade5d9114b4eaf8cec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065100ecfb91806f2d1a6719c182f34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6201f8def12140bd7781a949c33cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f5c435286fe916afacbc029dd36bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd7f54850b8b986d8a04029d8befb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7247579fb683d3c224621a52652ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c611c497361c33d7a54ea30283270293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e1714619a68ec4b6a53f20fd7d95f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcba32820d5a464039c4e6bd3157754295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a397df261fd2df83753e6442ccfafcf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4982a2d6fba12014da0d12b0afaa2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18f5e8731cde50f8a1c61a7367f022298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f407f6a54bc9d2a1b64bf41a49841e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ef19766b777ac7aae5de675abd25d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40009be2e31a267f8501a69e9a23fd15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be993368f7faa8fc8375e73385b67bc2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dec9ad77db2cbf55e6c1623f36eeee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb121201f415555ed33ffc5f055486f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d3c2e5c33b604b48dcd75b713c117305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2fb5c53a3820b8565f0a07d94f593306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e502a18936989910ae466753f00a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148955911b0e61baa2c79abebace22dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29ebb52844459471c68d5aa601f9e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52550a50e9296c95a8fd8e62a73f31dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10a58945953832a38f14709efaec55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e591e69d320b5d8b8b399350c527ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f3fe3c3710b707090f1d5b54ea24f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb81737e5a2398921052dd11b98f21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158a26033b13f6163a3c8d8a2f6f4be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3a863b220e623b0bbe335fa9d0ea8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f3cd8d6f87a8997f9d1bcaebd2f18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19acfe0090f492f338cc736ea5f006f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a0650b5137c18c69dbfce7a3f02b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889953164c922a2516ef37b0187f5df8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc002ac19781bc437e2719b9f360a26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dc4274ae992146f84a369d72d16f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df38897c3019e9736e6f7e286be3682323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2715a87a172eb3c09617e9bda70c582324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca880e5fa8703e6768e88d8d3a80b34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd9b6bb445eaad786848ae22729f27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444690596b82dcd23c618094ea7e9fce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693fe9a2f1433bddcfaf647be7970e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a7a1f813958722ab61a6824c1d29e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c1e01d5b1e1cc2d40dac37417e1cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3489326f149beb9cdc173bedafb632331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592f00b223453c468b1068d5fe147dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240b1c7fa5843c4723106f0bfeda3cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3d555939bc429e1023d728c9d2531334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea949fad9fb5602344d09250f70b1c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1431520d2bdf30cf0d584cd5eba877336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175da2281b5e9b0ecd12b1faf72eccd4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3dee7600947c72d7cdce51e1951a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cf775c57564f7c0073c0fb16acc76339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99dedad7d190e2a187f41561c364ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cb8be7f2e71ef176dfaa4ad8799df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ea21dc103fe19e9a21120ebe13203342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4cd32aedca78c33fbf428a3c4a60d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1275ae3f1aaf7c354c6964f8f80738344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcfa45cd1fab35c15c0fdad9eb242b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b79c66f2e57282415ad145a35dee5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153f62cdf399f07ca17ab5de21a6252347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8567dc6070bb589aa30da0afbbfa450348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c20fed645438f9752857e38f61879349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec68a72e906bc73ca72497e35929700350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a91da7503bf0fcf34ea79e19a9a2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed5b2f420708887376c9989188a99a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1908795f9e58ad6951fab87c5df5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b892f48a9e020fc1320a4c6f0fe85b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f55a0ae9db8ac55ad2e5eb5f00ff61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20513a1155ee848343ce286765b11c11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4305c737ac9383c8f05a0242969cea2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d53262f2df8b887ade937d5c266cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f8a6a00c1c8c08d63cfeb0ef3f6ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32860dae3f152b87ed4d481e249110360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804bffee66697f778cf6668c8aff344361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6295aaf80913c491bb852753a170e59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb74c659d9fc7ce9dc87543fbdfca7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2db148b569835e8da8fd8bc22de6db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e18d78af5fd31e30ad4c98ffdeb20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6085033564e72fd8fa590efcf09c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4b36a039ec8bc4b8c062b6a8519c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874aeeae9bd553fd73fb9d00030de136368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddae00e6e959385dd6e56f8320f2d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c378e3ce42105dc5750e4051f43495c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9692b00d48bdbf7ae893fcbb334b3eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f44a89f0939e70bf582d4f8bdf8a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e7ad1e299478e350f924d3442841d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc710b7ed8c12d7b1a391568ac4666374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7479d961e18fd1e05dcac40092bd1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe2d2ac1d75eb4eb648d919dc29be9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c2be188ca099aafb48dd3369234e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1f2ffed423af2607d3e1a3061a30b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd2fd1c107472023d55405f9db54af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67c5dde4d57379a1c1ca64ea32a106380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9878829f36f4f38bbc1a1e672018b35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7efef1a169f90a75907b719fba6dba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff9f18f48aab396357c5c0bdadbf71383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548830f7ca7ba420f6294307767087a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81a02de9f715d0d62d847b481e53b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2daa89d0cf676489045381af88ba1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcdf3b9f1132847e015789bf311246387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e050c949ba74b6add227b3a01699e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fc2a84bf86592c141dfa412934a65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d5d762591b8be79dc6d24e5cc06b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52ff4aad1c276a9be28e7360d177ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c70a7a283bedeed546878971494b08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c516b760eda51b9d640f15522249df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cc7767d6b456af949dd826c5335e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abaaa650668dc306149270244e0885395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db58caf71eaee8f6f4c81019f04ff4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6286e6d2cece3a8f0527ff40fba144f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c053cb3d18dcbe747fd8c5f3fd1fde6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52a33a44b9ba1c3daf84a077e6da2b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ea231f68091b1a29e310a4b9130e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08f17015677434ea73534017785b9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be0c31b3ceaae469eba4e9123079b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7ccfb6937c1d87e5d54d0cd767087403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005f492d40a0862f9e854a4d3f75f36404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703a2e211a89c81b3036920df125810405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330682ddd443d4bb3e960dc095d5729406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163127c645bdb1aa26183572f8b5aad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271722da3c0cb3fd47e652a1ff981ce0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe256393ab650282d0bf6c597bebe8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6766002f221760c983fb2b9d6d70f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929fbb6a05b7742230633968222cbbf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524eba13bdbaf5f9de30b7ee86152c20412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eb7b046e5a9a2f43d6dab17c8533f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6473951b698d448c523970956253fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf5879e1fdb5948a74bc9c200f8eed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ae20c769c5c0d6332817eb8a73c35416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed335311478525ec14033ce7515e6449417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341700d63f706b7b7bd6c5c83f98ad79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9882df6479ae5d4277d70954ccdb129419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c972f82647b904d7f3e3229378e06420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9d32c7e94e935dc980a263202dcdb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4d9ac0fa2ccd22ee0ee4096c3043d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5e8c4ba17a3b1b89a5a57144f0fb6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4b1873b2bd40f7db3c4f1fd3aa399424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae02c9e2ae42cf272e6961f75a3047b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ee4d0c40da6343227095af2ca9f7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dee15c2ea5a5c17af0ad33ac97736427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c2289b84e010ca58e01be4882dc24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b241cea3dab2879d44b4bf669c9686429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b703695b5bf34f8263e412495f56a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e5cd18c5b23666e9a61fccbc906cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ba0846240e237bb8ddac168e458b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c660cafb84e90dc80916d58f08b16a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb92381ba9f73f481cf463bcbb22a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdd70bbf0d0ff30cf5e028e658ff4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24def41e69892e225b3f7609aaa493d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4933994f6858569ad3a78fd96fb9e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c22bf7401e596e43d4f6eedfd2dd0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe855e075011dda094596e6fc9b4d765439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01976ea1bc48c0e70358f30c1b015ea0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1b84b9f7080274c6232e748d78ee8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28107640f402deeed70a3ba8bd07646442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1677e18591d9ff388ec3fb22741e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454bf712cd07bd290d914260dddcdc8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45c946210221f80da394690775d6cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c4717c0a248a94fa7d3bbe34af3f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd448561576118ed61aeb9cb6a995165447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5a418f4f9d5fe220fc054d3df11b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc6d83c3a30f9596c50c0195d7a2e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8013c4435c8c6b96d2adb3f1cae3f13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fc72294e5cbae67bdf6b7f864ba09451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41293960fd3c8670e1c155d2f5a7249d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054431da6bcafe84efd623755c81adf7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a156aa16a2a3812d611571ba54427454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27797b35baf71a80d4c573e240634bd9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a58ff74e9af4153c0270031095af8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c353f8db500f0b4a9b18502b7867d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d140b4b502c1d575b2c380fe3a50f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f7910a276cfa627955cf6cf3d8bdb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70113a5bc9ba98d418203d9cbfd81aaf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e89eea87386aa3962fa4ffe416c74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58bf74783e461e2a1ea608d57437a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122ed8fdabde1867bc4b298d7e78c4b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b407047646c18e3d200e5142e329d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f7b733aae64575c569dd356870342465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7c1f28ae16ced7b8beb8218c7c240466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7a6ca90784015850ca8751dc0ddad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e1f72c6835122ca917cac637429fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc29ca16b6d6ca65f0d8fca24a8896b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a3d236c7f8d1a11fff45f30b089e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c6ba1524f7931c3075a9b932a2b85471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6657eae26997a1a2132cd38f2bb8b6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63846e4741caac2b4dc2856c817fbc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c641cf57ebeb3a574396e13d969d8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef56cd14986013c61330fe549bc293d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e81c6e22a6b37799965c646e333bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a4657363ae294fd3e9f806d4d1156477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd2a3ff6c468a20e5becf7ef4cddcb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cdf912bb1941ad9be8afa05e855f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdceb727fe3f2aaa04dea0389d277f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb70d153bd6d5fcf6626e7653965d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090a3fe81107411e010db4d7ceb9ec0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c40bb814c47861aaceb9aa1648d4e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697db20eb2be1c61330f78ff06a62b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa1569cc30c840f30521c9200bb415485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acf7b7f2e3914ab74682c85a44054c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b99e75b32a8bb1f0d4fbcebd61bc4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7276c69d9a946923451ed9293b1b23488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea3b46ecf04645b965e414abf16df1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59e6246b40e821e242a2b4fbc8e4cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63756955afa4703bf9326e0d46b50446491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eec8d7c946370210535a0ede1575e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ab01f0fef990cfaa9c48096bc2b08493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d91077dacbae8e850e330752ae7601494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17421ed63717b9af33ee20a12816a215495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cbe24b81fc59c41c049654cdf19ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935020c212d1fb8dea270a880c02a1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1b81f353ee5deff12dfb750dface9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb879cee78a932f680e4b68ac11897f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c010e30d0f57cecc30ba8cd78b4986500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920038c44744b22e0f840bb207c323e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a154bb8503fe8bd2a8de98b00ea71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6460ecde7a8c837b5758d46006b95d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0f7f57d0f7dc3db10f8d8156cfe0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce799ed9587f3be83c649731a6dc2d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fbd4bf1d89fb81ec651be748a8760506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a26299471debc3bfcd4bb14ee2d5cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331c5e4b481c5bdfaf8c710644c35d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43ad6f01786d58492406049a995a73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa2f7398add633078da6e2313eb7a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0f918c4903532787e69d67b343d6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1e14c91598b19be7f270b2f5fee3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44f2ea3acdba9888d11855697b6b93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98973a06b1d52b3801259577b97423514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69d3e2b489ef630cdaf63cf8aca54a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5145833a117c325152bb486e10dabf4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce107b9fd3070c384cee6ad096d9a00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7de4eed186db8db58656e815ba2b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba113bb9a24b7bc3b3fea7401d9f3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290557696aa443925b89d626566afcba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25dfd22a932abd2a8155006c2e5e1a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635694e693a9cb9697ced82e3104783522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd9c502f5599fddd4082a9009a2db3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304c73027fddce7c6f627183f67d62c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4adcb08f262ce8047ac213e5b362b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce833cb16052e296d137dd4f743cf87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1bd4ee13c27200f68ac7e1c1be6fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a8b9bd27ee5b5d716b7b9b4e39255528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507bc98c7d7156c19d52b68d17e9292529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5637f19da4b59dc03537962036f592530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ea505cec63c56e187cf2f4593db17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fceeaf0d215bbfc8cea702b2dca0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0b7619c9b48df06c77001205f866e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcfb73d53cdc587401a59a1a359403534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5053db98de5129d98a10363004fa17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d5c9916f105c8848c1ec9425a3a91536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dff94fe4691c11a7344309653238b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1b378859a6db1fbc3e56a7ca9b193538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfdcafb7e10a44e35b7bc44b2cc347539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12819fbf837f3d608e77146e7738259c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f7f2662069c8074fadeba09acf287541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8102263a02686a0d0c0d03cfcc833b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6efaf2ba8e97504dfe96c46574960b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb092de38dff5624163e30107283786544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd8404101fce41eed3982e04b9e2ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47ab52c121af5f65b2eebfb753700d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3500d800ed96943a6d5b40da0a14515547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb28ffb1a54bfa8a0409c552bd2a26d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2c7c1a3da0ad7ea0a3a8935a5f3f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05180a66649faac153fdcd32d47986550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee87cebd95e4175cf58bb6a236888c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9978c39e6b3f32c2ad6e631720903552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e12ef01e3edc844a31308e19c1befc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b40f889cb53726366c3c2fdefe9753554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3176972f393561ecb92391c05242285555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facd58249b297b302dc3bd6802154fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6d5fceb32eb03fd712bb0e92eb990557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255e335afd3cb15a0e54183f71e8833558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdee001b298bf6dad7309e59ca1767559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaba42c527e553ce62abf8b0e35e59560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d588e1dd621f5e485fdd544e771b2e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21d35f34792fe6285df54e7c00fd46562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f10b0835b76f0b32401bbfaefc14d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e5644cf768346666efb1a0181bd44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba11c5df862fdf605db17984506e963565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03305c1cc6dbbc9adaca441d1e24084d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76828e9fb802cbc49062107bc725f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1686d9ae473845d2c932d2718447a3c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072ad46583349b888e0278803b3d044569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7061f33da32326cee9496018f4bb99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2e51d35219b593a3a904e5d8725de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81689744fb6912d28823012388053dba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cd992c30972abb8bb85f7ec208d28573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b0e6fa076866ce3f1873e590bbd80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec3183ee85f5b54fe4e802af369b38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898309177553866b02b6e7788e3e324576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee801bbac0beb0aef25ee5f0b35d96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2e308ac7d706dfc8c30ef44e8dfa6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea348aa69c6c81b2b60639f6429e0655579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cabd1df2a814d570b7a7c3096e1ef5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b04beb579c80677a6f9dcca4da4439581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464935bfa826a1a7753aaf2009943032582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200acaa5bdbf766239d2a908a1beb1b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e1df7642e553024847021d80d0c14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feda8b8bda066043ecdbf90f73595c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c91a1068515804e11d0ccaabbcdf2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97a6ccaa4680e1a811578efbd7a87e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a881e89d64669e5712af7a1a8998d35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008be38fafb23de8367e54f9a48adc1a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30706e016bd2b7a8bc6afdf5298a1d14590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29dff0cbb67e76a1d39bd6bbb49585591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe33279869b912c458ac163448bfa63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1a219e47e1f7d5984195accf0bd26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f63f775da1754e59d0ea8cf7e730d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39ae59281764612198a124d127d634595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564664d78c383e5bb20496fedc5d93e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b785372fad5f73d25803a65f841eed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215d8048c061fef6363f59a830451ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545765d6e826ebbf75ea61b61556b2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ada542a5058f3f17a8eb2950f7c7cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169b8808345cae98ce39f4009640860601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8405dcb7a8a25d2f8149f1685ec17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3127cc1cf115a67c4ccb9603ef0e651603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cef0d223025176d1cf0ee24f3f2145604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd1622ff46bdd5a1a4c877bb8b2429605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af526d88fce19ca04b2982446fa1c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d13361d1ae7082887f3a7fc7a44585607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd07f5f989680d34482c135bee8d314608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cce4113102bf91e6d118a3c488f38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5bdd041a1170b37f4769ad5ddf8fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b6f0e5c5d8fa38d52feca5bfc6ee3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02683ee509a0e0f9eaacb8137485db9e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4d20d0f139fb1d15b3ac22ba33c73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccb56c27d884de5d6ced0401e6f8d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bc40904b601f8165291540d8117ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868a0f2ff32bc68154e9630e5d16f1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8c5440c3162556dd72e3ee4dd56e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1ede590dd396cb54610aa121ba59e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30dc913a5686a85bc1bf8a11a97322619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d7702044ff4237b68cd4a5a4287d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c34743323ffc0b998adf6ff55964a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8ae130b9c08bb00c988c70211d7ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffec12cdc0aa47186975e525367d9b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cf665331e824466d4c35834adbce0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a7fc539d0d848e77234ef51cf8539625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1483756a07ec659fe40287c82a520626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc37250a40772197ce6e0bb7122ab7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d35d6b861ef54f6e2bcd1d0758c361628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4b10cc1d0af802c199eda89f4a4a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604ec2d23945d4e89e02dec4a8f86fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb57a2e1a561cf1ab30e113ea24fbf6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3752207e7bc23fed4037e7883fc424f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf0ce8af9067e84c61a1d88d3acfcd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12039ef32d606f5d5b1aa32909594976634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226650c79bcc0c7c707858eeda5f4d8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414813a3a6bee2de9707622b070b17c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f829572ba46db21342030aaba0c8ac1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fedb9cb38148990ae49086cbf462dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14032b3ec80b41a97f0fc6b7804179ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a2ddc6266a52e58ed8f9e4c4b7df3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1401e68f6332665a5ba4727369d853641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252fdebcd4753f5dd7cae6212c9e12f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa590894e3b3389cc7cfd8be5e5577643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5884ad09613646de21baf988fc208644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4a655a6b5cb02a0f6c32a2c8cddfe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246eb181f963be0716856476ac0b0c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb38782c984dd073730e8c306f6cef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538a5d55b3446abb8bca1d1fd6a93ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a424efedc7c8e5e612ba0fc15cbfaa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5de3f4f7f399b6cd9688aab159475650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f44167c188c79f671750107e2b9dd0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92238e68fce51c9e1ea02f27b5696ddb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac751e887e79b42e3e1ab628aef9e62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3ce846e9d5fbd4e66daff5f1b84a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41276ca636d3e0d42568e403df2bbfa1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fd7468f45014257deb458564165a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec0cd47172f1e21bb3ff11af8b12f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c893ce1fb18708aa1381a91a757449658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f8199dcf0c8013880215f99ca495c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbac1e53f83a2fd439a49466b7d92a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458fdb815025b6132499e57bb7634e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81f8e2ec6b7a0f94e60643a6fcb6fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cccd36ac80ed765f99276dbf1e5d7c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d960eeafa56361d4b73b1cae44804664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ac032822b8a9fcae81c51b043f40d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86ffa03683d7ae2b22634de0430f77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04907dacb9c2aa44679a61356f4755667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ed6dcf39cf8dec7ab8df4399f2377668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6897012ba533ff3c20af967962be438669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c19d2135da6fd52969ea2567faeea6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea2f4c1cbec186a76ad3c082e81195671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447f42e898bdaa71defab9c3be9045b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b10ada7ace3cf5bc8e9fcfa70b8276673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794040304a89b5d7705d36978469643674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd9672672bf91548e2899ce5759f43675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cb26fcc14eb209009776825e178df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb80ef8ea5c88212265dcc5fdcc6df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d64c85dd5bd1091a70063274ec7ddf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be9ef61b7b355e1a64cb43b354805d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738d05fbec769e6d8be3d56ed299296680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e2fdc8adc4430e5e56c87a93df48a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887a4365545566538b6a8446d9b1eac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767eafa932fef518d95989a8ff7a25d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1aaaab0916911b1da647987aabb46c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ea27fa43269e10b9f014816e49c8a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73c06d38bbc3062b0373681f5c268c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f5b65dd1f0e0651174efb530a86fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5f24d2b8abcd37f90016f1bb4a1bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8260a9cda4cdf76fa5cc7e63ee6e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423092115708bdcb80f98de222807304690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c153339e349336ee5ce4324746dbc6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec910b0e83f3801dc57ab3a5f5264b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad89d6989dc4bb0dd263f14a1bd8da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3d0ca3e8a85352e406b2a6f9646df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29798b74182cb75a9c3061a78d6b8645695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7b60614859e529757648868118b90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f5840708d303a28ed9776eedafb6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692ca50f0bb4829df8d928f024a3bdd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60842e8ed4a51a49b499243d9ec58eb4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad5d1c2230d3b4177d22ce8d50d152700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c953cd2541393f7f5fbd6237485012b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e369d28a03f8502c4d5e3a68285b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711867b8431412bc68258df8d4a23fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf079a99220d904b3a846bc578e12f39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569c836765a241b4f70d8c42bb02562705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeec61154c672fd6a962d1273047a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4423364c1b9ffb0c6f8d2ba861b462707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac005cbe13551e7d5706aa74834060708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810a6fe1fc9a78c9b109b3ff62dffb8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7f3b49ac98ce6b27008ef998e27d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f7a221be21d99f33d8c1c663f915b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe982f52575c197c0c025bcf51f497db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627f21912daef141dcb60b65b1026cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fc7da429365650373558a0cf0ded0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced0e5d8415933139f622b627b484b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b663c69898e2d2c1ab1feddb968125716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098baacedf6e1383155e824acecaae4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16200e4389d21fa120b46a64039e3d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5708dd3ddbd1dc909d194ba9069d9b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f441868a3eb9edfe47962246a5ec7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4df6c4839c3d024464f440c4504ca7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd883ad18045ddc3cee635a4d38f280722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce42cc800097aa90efc1d87a9cf73f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8797d85c61fef91cb18378342619b8e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881937442b6ca12ecf8dc2fae35320aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c80e71df2526afc0f510e4fe4b8864726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d14760b4912ede9c512be677e8308c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9b394054d08ddf8b63a9fb703af07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a468efb8c89a746b4b866a55f9e07b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbf6a898f5b317a1486363c43779a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad36021eb98f74c8a56d956010d7943731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff930063c9f3d72cddb1e65d6f29696732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4874b9d71bc38b6f6d84aa7192f104733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478b68e883474da1327b12a389ce648734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13693db90d11ec8f9575a851114965f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40a5767f150ce92c6d435ad10a0629736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3e5b034d3d65c4d2b7926bc237143737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a0a70408be9d167d49f90b330de31738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c261b9a303347e712fa076879e4ecb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49b55c27874fbaf5609c465ff2be52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a34852ff1316b08a17ec2b13dd61a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db0997e2937aeacfd5789c23eab20a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0717c578d57698b0ae6eba62a5d5d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1f703d913100d2215d5e68ab50e8e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e970eb74e9b82c4f0a61dbac9f269745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1b7494b3cc0c84e70eac1aec9324b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed16c5826240c7d343a73418fd17ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32de7bef5bc86c5f77394dde887aa0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb91611ef095c8a5a7d2e9d97fb8ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8c6d76d7e74c44584195c9696f1bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd735b969ddd2c2928e5f73b765f6677751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a9d3ea987c3493a2541cf11f0f8d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6984624a58352fdeaa23183a23e40753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d11d52fab4a8e28be915e99dd11a61754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67549f2abceb94231709d8739cc2b0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01a34b1f0e7a40a712f97d132645eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236731726eea14e21046c1ddc9a83008757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22931ab390dcec36d3173777e067dc95758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e82b465d8fdebc751f32498145e355759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f80ec8365d13f72656470766859898760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fbc6e82d05c9ad12425c72a43ddf4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d12ec20dc33d79b5870ca305a2f8d0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423016c97732f09aa20d4940c3eb3b95763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793c835cbc0b48e77ff35437e2b05ff764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195660e27beaaffa47e5d6c99ee7618765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53856b65ee7c0740fa524df5b3c8251766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeefc6844c4972a45957d510f7bf93e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>