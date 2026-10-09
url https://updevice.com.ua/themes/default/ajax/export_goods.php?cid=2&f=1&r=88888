--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23131d7622b0be7898742e5e03f6b8771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7945d13c7bdbb9cecd84f08acecdb332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2cff7654e52113592fa269c23e42f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7896f8a4775c633aab337c74ccef84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df6dc98c9db3736b1501fcf6fec2925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75a20e267e8ab7ef9befa7314a89176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d870bfbc98e897ed62f1024f02f827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f9f1fcfdb808cf766f73d4aac3e478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f071cec872d68bca79ea0c9b66efd6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0ff3e9f56b69cb26706c22841d73f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938649597b667f361b1f7e780632427d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadef0d10bd8bf7d3f8528802598307912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcf14c003f18520d9c7583aecc50e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec768cd4cfac186f9833888087432a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f39eef86f5184c6406e7bfb8b8a50b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d3e2e24cec80fe9355e7e8baf960b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476ca888295cd078e88fbbc8ea831a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6d6735816f55e4d9accd0c95391af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5d4a242b3cd2b948a54fc61667ae719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c13244e0f91bd3981f954e7aaffa2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff964e01648fdb9307cf49976506d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f8aed7dacb2f7198986fb36be18a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c03565715e53bca7bf74d0f3f31d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97150c5fd2a2568e2300fb848985ad924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b616eaf3928d59168d8d97bdfc04e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13444ef1bd04be8daeedd725b58ea2f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e29d9719c4024b77ff1673657f763e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe83da6ee4972876a6424c07468bab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d18443edd43d5f0bd41d64d4dae0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c585dd58fa3f3f98c870bff40dcb64030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad2b946c6d37e7bc56685d43fb52f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156ac24a3b927e9734b91d37a6036c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468bfa2cff35588c603aa15a84cdc9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8d9273a89072c345b86882e24af8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179eb4f1b29d5cccc751cc81f29e98235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861e63b8842bba6709673c0cbf29e0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf32dc1ca6a5831890316d1b6c046337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dbce1385cd19a7d9bd91bd482f17538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e61762ded5e7aa911ae845a6e6c6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860bc9b3af4c9ee73ac864e51024b7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650602285040ba4b08dd4452b1f89a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891f06fcb7d128b52fecec488ad304f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2aa988d0a46662f7d5137a3de6c2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696e757722ffb2e527305ed1f1da6b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e464ca84713db3692d3737d2f97d83145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74e2215e471053ea488a337571aefb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7d98b1db0e70f79f192fec05cfcb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00078122a2312bd93573cb98944a48248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7fb10122f77026f63fd1b1c9f42af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d567dead985d5db35245b9a1db0a8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6186f5590e37409ed5b030ebf1b9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc305d93899dd7b9cc32ce4b3988d46352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf806aeb9ce806bbbafdaa560e4210e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7c72c10731df20e00ef76aebf0ece54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c09a7f1c3c0e87191ed8301a75f1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc245d03cd662d774123769bd9e073c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960f66b140dfe0eb560c68d0c34b4a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d484895b897a579490484b70b0885558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de48e65e792008a41fd5466b0a99e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68c5e8e3112d8963139803d3c88ab560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7aad63b1ab36571b57f1c8452a1ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec15670cae18d85bcf9aa3fdf22417262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132718a1428f10578a7ee26010e3db463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6bf104d7cf5b6fe70915d8483223d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f271108ab626914c5f95e76414915e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf91075238bb14c98544139ad6127ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fc6d3546690c121d97f1da5474fa367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22941640cca02e8dd8c8f4fea657825168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28638f4e5c1d55e5d041d94e6fb14d1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a34a3cb7670c9995950ff495bd08e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e07399c4ecbeffd4f47fcd761fa1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258de5aa3aa3447f13e3056af49941a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60ba842c86513cf7e6b939e14507a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0722eb8adf8bf1acd8914708e8d2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2b59e65e469531dbf12978aa0a1ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f4af4bc7b45e7d876e6444dfdd88176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c97f7be622d10f64822fbe98e14e7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dff2c739e906514b689645e4b8f4ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bdb667619123445e0548b3e7a786f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d22748a3981ccdcb7f89a5264abc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5df4a5a80fc56956c8528dcfaab49181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5050505cd15717a48b53537f4121c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb2a2790ce301ac489d3d460bd805183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52062123b19d04ce8030d63e3e6cbf2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1af3a11df4af26a10070f1d4fd0db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54605eeafc4f7e67fcfb8459d5266b1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d94ad1a06dd0eb192fdf71467cfe6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e286956cc2676b03d031206f7887c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44825381daee67959f5b07f87af5625e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc6d01cf880ddd98b1150dd351b5bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276540a76a0eda649e3fa3c4f87c181f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27729acc8ecb8d2d55cdaff74d8c8e1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5d779bb5c651dc215155c60c52ace93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7b49dfe08c7d3e33bde5bdc1d506c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de5a3391c3d64659b63b86f6551da395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7b5d35e5fe81f6905bd839d711a3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a635ae8c297d3ab7baa554be0b31097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aef3b2eb8f6905cde8dadef547ac898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a19a9edf30ba4b04fdd236bdda9d5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb95e007610bb29588b0da34868b7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70930de03876ec2b79eb21a6a45ded9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41061548f96173b47fdd5e6f415a2fdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a2261ba5b7b53b3d78dd1d350ae32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea569c62ddfd3a638f1ede91d0a8f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbf10c5459b1ac61af361bc722ed8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d7c001588db378f2d14fbc7546dba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aae4e2926235d77908a7442b855043107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1509347716a0387cb96dc72006cdefd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdce2d1ec34fb04469bc219777a836c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9413ed26d12e844c412a9811d2701110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec9867b02cba0bb28964895deaaa67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd148241ff6e5e1cf33894a55dd3ed17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bddff7b90c0d93b1587fe044e0ad9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02515b289a66deffd50ccbb16bba5b7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e75eb2cdef008ab30585317af2a46d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8b3ba7020639c0754e3e829dc642f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35562e7edcd3e5bfd284057a9b1cbed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd11e428eaa48dbad64a6f9b0dfd84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdec3df3966688215631ee3fc931f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d69cd8a53729c2c19307330bfb64cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1357c11f2eb568496f42eeecfeb9b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa91cc117c11e7c0dc74f4d1461dde2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a430ea8833af0ee2957246ec027ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805d4ddbf5c13faf36bbd7f177d6b3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb191f173820245cd17c5e374822db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b94612c8433025c50ccf525297066126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b2458bfedcfa14ae750cc260048f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6ae57d8b1e848bea04d4d2f4c8d85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc980331fd2413b1c146af03bba1f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8b11c20132cac496710e91520a334130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143cdc04d27b7d5fc3ef22a0bc72595131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9152ee00764df6363d8d5f08cec98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34b4c08a0eab49f54920dec7ca71e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa1a6dcb6f80947a6b42119f50551e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a424be951c2cecbc9e85ed4f98bc689135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4846b521cd4d7bf1054efe460530732136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142a68e3a12fa96c4642f566e09f30b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95772d05f14e164558e467dedd5c8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c7bd15feb71be66c9051c5dbb44e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2dd7b6903baebbf2dc72572361871140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e08c01d7edb4d63894292a77cca9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea74436f6bdedaf49674860c56d46b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446652d38e5499976c298daec17dbe73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f617f32a8c591907764fe0c912c12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843b162352ceb2807a533016cb3520e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b04614418941add2272d479fbc2f12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3c95cbdf0d959eeb855759084b707147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1d3fdc14bfb28a912d9fb16d41ee3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41638baa7ee0a2ed9ac80af339f377149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71715d2beb9ba489686019f195adca0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df23a7d225eb6ff84b675ba15669e6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4fa7394ba50bc42cf18d2b8a8a0b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568464e039527ae63257753a432b31f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431a2dec87bbeb5a6c8ab25b74caccf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6546172036ee8e9bacccca16f9d6d31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26d9817c00b0ca52474bf434630e62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffed7fd9f84127b39c8b0f95e5563fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d57c508512473c2545da1211dd8ba6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef7aac713cd2f455ce77f11881ce80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cbe25a4e7fddc3e76e1dedd66ba2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96b26b41534e1164d7c4a9ecc1d494161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d59e5234dff3f944a431c59f8a1c89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a94fae00434ccf8a43e81b3f042ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b427b24d44eb1409a1ab355e06771e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2d010730992f3b257b1de4b8d6ec5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b9c8313de73cd785e973932842d57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312193e9df223f922470fa6cdfa7b35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6060277563a6e4202e446a4df67d40e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8abd487b05b17d7906ec8731b16c1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69233c85fc130b2e4debb526e8b0ea33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e226fe476b58c852ed42d10e3387a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6c623e4f4e5ee08f5f88c5c208a3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d696e6c1a4bb3cd739a467ec7414c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dc21dfbb41bb16842d50f25f351c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d39ebbc873d3ca2df0cf8cd755d31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219ac7c761f3cab29fef3d8455ec0a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206209bc3e35bf90e65eeb2fdca4105177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9157a843e7b338f613890237691b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b72fa00663cd020f251226e7bdd5bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedebaa442d4bb420795c7dbbf5ca1e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d489f1280efd26e7ba7de658012608181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d948d41c064cec5d66dcec1b6075ed9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c49df40bb6617ed4e97b51e5b6d0a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeeb439dfd9b55c38c53eb6fbeca4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaccc6aeb3f5fcaaadafb5d71190494185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9014674368ee7a7ad7456880e860e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7147ad880e58d78f82a42a529eed2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2107481d3622787b2bf799390a8c27188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351b12628d6ddc03d94af1d6600c497189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bccf006f8d1807847de4257fb1727190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f200c5a0ecc9c8fcdda7931795180191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8079fec5a2ebb1918dc5099bdbfe94c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5cd298cc1804e88b3b2e11778ff86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750495c0e0b9e40be9b0b1c574fc6e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbfa5ba93c4f10c9051f60cf3fa820195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d7445b5d3c09bdcdd06fc5ddb326f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13f4fff38750f4530b811b221b6232197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027b1d48a17627c7002e516998bc853198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f282849838fcc26b04d049cecd05f60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea35654c09f5250fcadff41c9a4c5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafbc49413fe3e4fbfb949d06b80f6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666f873eeb5674deb51719f67259377202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac10e0a9a42c594e8027dcca0af8ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c57e46899b397987f8e5c959f2971204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59175bfa863c6da9900c732308b42e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4495c8a84654be5c06470468d9d008206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5501e5c285145c35f09156151c60b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8ba0bb5de3ab23f2fa3434ddf077c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c1e3bce77362a0019425951e912cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854e66d611e71e0a16bb78c6bc51023210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5699af7952ce9c1d7169de1ad89de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645619f7822851235cdfc6e65dcc4bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c742d91de5f279be1d02f02ff91e58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0647f3708cbd678a7da597108a8c8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162730dcb018fed12d691917b75de66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab082be68c14ddf1e82bdbe230272ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab263d50740f3a32b617af4fcc3f743217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986c79552dfcacd8a41841d73bc47b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b96c3a5aa740648e3e85498cc275e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69903a3d1149cc06e132900011505b1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9b63281e9b0717b97a2b5158f6936221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0440ac94097d68b8a5ef7c2be444cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77585c882b9715daea34f13bb73dd539223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845736b3e4d5ab5bf3c78934113c401224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70655de1c8cb2b35af4d2866cfe48489225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e5aed996a7545ef364bef30f0f2ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cb363f1437e4da89922c59f6fc8f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc330724dddb05fef6c0d3f968cab31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edaf572344a3e2807ed1fe3b5c5675229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7c2dd470540a4be54d5c653fcd4a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a606ddd7343158b8876d72c172b00d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da3423627233c3a76d07f3672a9357232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b8c0e798a797e9fb0bf4688019e58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d4299153ffb54991c37b4dc9231c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3745c96d9f1f658f52d19f2ed9078235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760877f42e7cbeb37061eaefb421b17b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454e316a35a198c404db9265f5ac11d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44884bf5f6c91eebf9efb5c1a4d07b7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdf6af666c30a48f4364d15b8df9b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba5021e08a6dbfc3cc1fea49347a33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4df86feca7ddb856657d8e99b5adef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab0d4ab8af54a6ae00fc9608d45819242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c242cea65ff94662c8a0e586d1891243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddec492d8ff178790893946c5838caa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d98e3a654f67ccba468e28fa57bc32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59885168c164e9bfcd2d714fd4e968bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc5dbc99fc233ba67b1479183a8991247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6cba885afb6bddac1a482e3e8f511248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d6ba157d347fc6d29e4855f9d6e9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f33e721b6ff68adeb674ae59f7908250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f940941df7d21aaf199976a23b748251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ec85f5a8b2909dbe73d60ac054f26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a3e9fdd54d6a6e4b4da0637c9dde3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6414d619056b7f0e548691454ddd9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42464009866fe063b7574a734c00763255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14ba2f0dd81f5fb8edd18289485acf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746d232ce8cd8eceb788fffccbf9a39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8e82b621dae314da256c83cee97ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4ec1a2af41bb5cdf9a01d8aaeae8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dc0c8b2ef0019934f7749eeae171e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14936a56e6d7c4af4fb8bdd787317ed1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09676ccd1b40c1118eb11e45bb9b77f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb66dbb1c773007d7c9ba65fdeb204a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b269108649afbb25a03a57d85f66f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af5b1b172faeaa57ac18ef53b5731f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04413d8fd8352fae242662773b5e23b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a547acffa2b3ec5b97b65461b1239267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0ddff90f79a26d59b3d905c7eff8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee690d648a35c73f86b5a797ff8cfde269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21962e750f02c3b0d4d65db3350d0a18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e585c5527eb855c39a1e0141b55663271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3e9436686deb3e3901f1c755d3949272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00e5177505eea4b984a432d4747768273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b4084636815bc6cae890c78ee0810274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5fcd2c36d88cc3ad675b9df7473ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f2cc6d858d5b1732c562bba7abda2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128e8bb100d4eb618ab76aa402c6ac2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf80df7d2f8d3cfab228dd59604227278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb512e1fb01f3c421e95fac2c296a325279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b5bb76413238688936533deee1c85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131729982bf2a998aef4526d7a40bb32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9316307f3a4293b07ef3576462dbaa9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77982f3b2e4d5ea76ad0b55f1ee1d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b8702958fbe4701599d870501427c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad72d2a6a2efe3bbc51d4c0aa6612fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea8d5d26263d1d2623dc19472e7f0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b84a5afd4e26deb4a920b33d3e43db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337dc4b1574da460760d5d101651a3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec43c00b2770ea39f1c9ea54fa02bd8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d7fe86b0b16c0b914144e205d1738290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4a6931339f3393878c9f93fed0835291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac213cad805846a6f4132d6cc8e72f66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb4904d1ea85f1196e01d8762ce98e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f8a01669a1ae4c70686666a41227b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0086aa65b5750592d2f1ae390ea7e95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd4f58fa329607f55141b249bf876a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c878583c50d5dace6e74467578b1031297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40051897f6616af7a55bbc87544cf5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acab2d9b6625ea7101d0efde0f402dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c755261cf423ed0c92cefd0ee1f899300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4369b619a3ad98172876601d305c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b44915442fed21d38f31d918b115bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01538f6de7800ac13ea471a095b321b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144421e794bad4deedb73e962e9157d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d4ddfee736b420073e5af27f36080305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d901737ca86ee09f1ff78613cf109306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2e619c3a273b9fb88e08b0115a9b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bad712c53edcf45db01b3c7939089308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b2db88a62fc4d91ea1d568f97b5d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb086b4968153bddfed11bdb5d5023f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e108b6a76ab7d532c209028ab9c2e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a527d378479322b9f4e957710e57d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b5dc23f9c95c8469899864dfc097e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611ac9a9ac593390820585443cda045314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b14be8bfb15a5854200dbc17f1c7a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d2ad372577d91678d856ab2dff560316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca0d76697ed05a9751aa51f04fe4d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522203335167de4a6c928c26f4dab145318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60458968d0a010b62af27a90e7652b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2aa114a7cb95850b30a0ca46e861b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42624fdf0bdd986b297f6afb06c70dc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd66ff9cd9d232a886161f24b099d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206a497a167a9b61b62be411da002cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c6fa18c223e63c6141445f3215cdb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5168ef03be4649277805a8b6d0cb91e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746a2c708f33c48897dda7b8cf8c820326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b1d9360b77f664a5e3a1032d414aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a8851a15722433cacaa6daab8357d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ad33aad2eff709934772d935ef7d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d3743688472684cbf777b2aba5fc4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73f0152b65ff6160cb250a229de174331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6ca4bcc84b61d5d78755574b43024332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb503c3ec2cd382c97b2254a9a88ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33bf21a2189636cd759ee7e01cb049334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04b1352bb52366bd2e6085bbd89b32335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4f4fc62f7c4269e1efe431e70b885336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b313d3674177ed3652acef22a4473337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b856deffef4074ba482fc5f50c6fbf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550a1db7503a293edec586544b5acff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e64a487f1af24787a2275ffe58341340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b195af96d2e0a43d006080c246115b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d0adffe0f5b134960d79d86cfe4b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a1e6425d2b89a08492f279a647399343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf76c690afa089838072d1be183040344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e62e1ed6542e740c97467d40823614345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f62c319e0341a4744a660bdeb76612346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbb42405893936fc0a91f42ef89012347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70d4bcf02f13c47ed185582b5966b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce088286bade7a4c0c0d766cc0bf10d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817103e33dca40c3aa7c34af1a033876350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed83773003ecded7da7c43321c66f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54d1556f1548f36d4fbbc10212df76352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46b89d13665602113ff4c4890621b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accebeb36bddd1bdd8d595931290c2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16f951a5188f9723297ff84a3675c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fbc227b1313044e1b11ddc781dd37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd372bc48464527216828167cf19c8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741a00aee70acaa37c813c2165c75d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e19fd950a656945121147a0081ce78359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a98a8462faae467ef48e0a54ac1d3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabe6253477de0c370406d9fb6e6a05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461ef00a4650614fdbbed1835779dd8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b9a65002b13369585ee6d16f184e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6907f0cae79d8f6fa27d2174a2bc547364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b7fc45a88073165eeae43ece934fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc82c441c9fea571faed1f1318c2b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b112b992c50bc989f22f2ec161105367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d6ae0ae6a711c47755c5356296675368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda36cb6eea33ca979c366ceb980af54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108a2d4e01c530f19e364abea5a0873370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18407fdfd9823f689acd7c87db251369371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714f8ba8223c541f7b7815dcc27fede372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df705aaf8fd44b1d589afb3a48f3fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da2b572fcfd164153052c710fc5a54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a780f8433de304a10c325e1e1e4b71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949df6034a45a02f70fe8837626721fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4064b08dea77863dd5b057cddd3f72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd34d8b173c5ddf28fc337ff5cc72f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56246bba84428f25114cb46d43e01c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785de956f764149aaa265c7a1eacdd6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb818bf7683213683700f031b38ee542381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7790bce1827faaeff4dbaf9ef266b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2255cae6ba488c107f5633f420e85c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196cff063eb084a707353d3730f44d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5c251577659abdb2a2a7e3db8fbc0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbecae725180e1f30f0e6db4eff76b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f29c1ee335808ac4289aeacee622c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa690aaf57800c08ec0c0491efb4a96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42a06b5886cc4529d0d476f0883475389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5028d99380c976bc678ff356f1e0a2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7d2c768d91f92faa550f0c22670fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb2ee4df54a20ae638a64e6dd583f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffcb655b23f4e9e9f360a5be6e4d59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a1cd37087cc633304924dafa40476394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b701e42572c09c24ecacae7baf8d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099179ef4580fba94bc23c8d08acba77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423866f368a6b26e53cbda840ba90913397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab30cd37b8a07db41597e3044a6332c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c05ff76a0b407649f7ce324918fbf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421821dd2afbdb8b23fdba973829cf6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc9c1d1eaaad9104662874600e3783401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65eb479f3b4e1e0c496f382aa116448402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764edf67b3ab8d2b227f83f8ad0fc91e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d41f2bc064921947124942cbbace8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d40702f7e39d6ab99987de3de4d30e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0300f8dee84faf81a627871437fe5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176b397d0261e4d028e08151e381c93407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8736295d801055e097ad6528e20309408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b624b12f58db22402f38df69f191236409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0934d6682901bf8299b856892482b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1511f74384705435bfdfa73b90c06ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad222050ea60b585d676002b1889cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2796c6f7918953ad90a0ae275a3b88f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093351f09f8102ccfd621aa6eb79f55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba93bef5bca63f9d15bd1bb7b1f459e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf60cf24c83447639578d7926ebeac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664fcfc700632026fe687c122584c39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99957fef1ba3fc721f17d0ef9098df5d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaf0b80b9f46ddf97c98cf24168a0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766847c1a9bc65add77346d50dee44af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abd7cd54401508dba4729eb4172504421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cec8fe3b9242b4a28626ed93f4ae9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10455398ca314aadb99f3252877b3fe9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291df8e22b04c00b18c293124e051d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e31902059818d34747d91ec2e4a1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd51b6ba46cfaf63e7860f04a683cf4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0b55cdee7452c45119dd2c3bd03b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e632abde49b5bb62f533cd446f1a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54561717da7fe0067369d1a6d0a903429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042860514ec1f014f97bb25632075a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f09e08ff37f9b7e7d0db648cb2798431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a2b42a68437723ba3826963ca4658432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51e70f357e99cadc2a33b23dca24e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43099f909a98be0171dda8343719ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5497e6039c7a141c8c7cb619bba702b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154a962afb6e032c562a7bbeceaf14f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f539aa322faa548b4cacc6f4ed8f05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fcb8b3da03d58e2428b8bb8cc360e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7e0ab2ea8413bb40ffcc0cbdbaf99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f007706d2f2fb2e46eb5c60a547d5c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0f9b71d4ee98eab781abb4af8f96f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d75a599649f3c821e1d83d0b10aedb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6df988b4c2f780ac58ae94f813e56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413aa3bd0468db17c92e302ff3e1b61444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2522aac99aac6a93ac3da320758d23a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd1916b16217459d090331ae3fa402446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607c47c4dc6630957337ec5b7f8dce3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a012b35e448554ab6f014e4ff6e759448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cfa71d5422022d9b7ef1caaeffb40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff204a232bbd3c854364360f21a94540450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328fb6447a3fdee7e20f88dcad42a65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201204c7a3cd5e17bea2225da3b099f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b679dc5c340a1ea7bc88b5e6bd77e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8fca1921960a4edb5a855e34e2e49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc8b4ed1e393cb8e0ccbfd94112dae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4016d68ddd7b8c52db2570f8003ca2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c943cdd3917412ccd1d73736ad11a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815078dd2e8715d26051ed4a6a4fe65458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba030e7b9df2245e5109f5a754f6e162459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55b45db6eb597012d4eb9211cc2419460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cf8f8b05f0f2ef5c3366012213b3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3ded8bb5cad390f77be49add04679462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a96fbe354a75860bccdaa109c733c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686ee0c54177979bffdead101dbcff8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc71a2d66412051908eaa632bbe155b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2ac524859171f82d9193bcf21585f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd459aec4d2311b665872951793e04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903ff9c6f3a7f1d853e876ebee22d99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01222599e59a4ba655b5553908eae8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115e7dca0cb503a771ae2a40c36dc75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da16cd0baca0a9b484ad582c092cefb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3148cd4b6e98200108dd7a8486bcbf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11873566dc4ee5aca70db508c381a6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82818ddc4c8e8f3ff1158005561aa6d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00fa8c384b6b04480691ead210aa26475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce5c086e15e01a66c625cc76aad8db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16b1d69f60f6b50bca4832d99db702477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2252ef10dfbdb6b43f645502b657e28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f49b5a679bcf7b89102654a20dc4b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dda560d80b66928871a3349c3b9e67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aeda8b0ecfa558cf23ff820c48c49e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347f63fdd29f9bb5247fd9daf6f64fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d74204790ae7e601767aa6ad9c6fa2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562f81c9bb6ce16fba92bdac4db9955484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dd65b2fae7d79f54b11586eae853b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536188e140dd96fe9573ebc417b6475b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a310642461ebb7e3428aa5ecdef6db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c357f98e2377e28acfa3f44a87b9fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f3f6136ea5016928b7f74af23b3a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086084e74f3fca1b3ffc6092c4059b4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811e61fce09c7a44759ad44a66e17d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686ccf3a87dcdb64a33309683e781b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780498cc8306ef0910f15b557d27c840493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff91e7a60e3aa719ee7b0cb829dd658494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033addb063f2bec4b48f59669d4e72c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea084a202ca0960a5b83b67afd4105cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41dd3156dfce2de9f7adb7269906ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c0bfad402cdde9db50515058dd277498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7764ac4137f7c9aedffd2b39907f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a73ed10ba8cf487b31b27117dbe110500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee662d4486fb856b96766bb1503f2c8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13d07aa5dd44029d6d58d23212bcb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42eda3422fad7bf758becf41316836503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6699e9a10fd8d795bf4a4df41dd9690504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87ad0d33420756fa681012f7147738505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a420ddd7fcf444ce802dbb260facad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87eb4de9ef7cd4a5ca6e0c67756fa42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72b574374c521d46a5edb30965a600508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e951699f47dcffb33f3e01d8f0af7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d8d40479b762d9b1294da33f2572a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba86ae7f91ab516872c00907f7d7e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8515d54c6219dcea82053c731a92a2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c35354b17406e5325da4448aaf214513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aced31e4ff8558b23780403b3a425514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2449550700f29cea4eb5d63be08c45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c359d55056f155236248ede73bd2f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016f9a97e53444c1fcb6bc8225488e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a79993771f71aded6e4aa0a6f80cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86040d13264943071e7a1c5923ab8fd2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6930d0f5494029fd97b6f825f0b943520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae8b28ad2998bbea9d26eb0268ee3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc06f41bfefaa08f8d2168b6b78fe96522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3401f7e2cc693f5d1f59edd4b01cae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c3ef1aee84ad5e375a8c9b91486b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c298d46155669e272c7cd85dc8f6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816d41021cac318a95066c1b9736136526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0072e5a44d94769c4f0b81c429b84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6950bae6a7a59f7f808f020211b554528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7fdaae5fc476195b2623b6f02df70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534c9574c48c19a9e83c321cfb72a09530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990f26facf13037750b3bb0564ca1d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1047c253a2864b3d5deab03dbe87895532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c3418ae469a4539177115dc47d57d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0d2bc41146e64dbdc7358912f8061534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ef0904482b20273b6d973621ab6b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81e0e83f046f44cf003a20b1110ede536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff187951d8bb713786e85cd4d3d2fb2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27a9e01b0684704eb554494a4a012a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb7599fe734fa289c31f2b9e5a0fda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24754980c848dd712f2347f64f0078dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558711ca91f3b91664d2498df35afbae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6660dca5a6a81c0aa233c6d73f433542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcfe066817da1a981320e928002caa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38446bea22e23f331f3233cf46e1fbb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e4f4b367210897498f4eff7ef7296545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e80dad6157676a7aa82353e389baa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9326b3c9894a1669981de7f321e0f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9963ee0cc8248f2f0e75c6921a998a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de406a1156867bf215f399b666115c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c92dfce8cfaf934485b768bfbc5a64550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926872b689a072dd3c44c5145fdd55a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cbe4df96a30e0789c8dc0e0f93518552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51e12d0b57e1f88a3b0f6ee914dc28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd41b0fae801e615c3cf2a6f0e287b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ddfe68851c4d2e4eb421313e10c4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97b9f7c52bbadfba1b575082711f0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5291b895e874138132b2c0e30a6dec6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67044d0b652d1a7c27b1727bbeaa8959558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67a8faf1b07558e4cbdcd370808c6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d245f0d248f8bbdc43c5465d88ac3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968aefb672976ffcc815a83bdfb2c9e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef398efe5a14f10d126a816072df508562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfe694d522405ec57825f641b4dd9b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff589178bc5bc5d215fbbb4c1efea6fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e77a5474abb46550554c1231b8c2b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4400cff27b26020de62aafbcdae83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43c001b075326bff2b05f86d1d0b99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527eee80176d9f9622e329b9612e260568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80a2587622cfb8bcc4a6899e4edf44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a1ad6f933be380e26776c0b09d7ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8325cbc49f58e40e6e08cfd749d0fab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf155049b1683bc61bf458ec186f8068572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d5bf099a15fab74661f6675890d65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b6bd05872ac4ad86b78af7c20251e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fddda54d037f869ff375ebffa206d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a117c4283a93ef2bafeaa28172d386d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fa666961046ba7a8689d1fe416dac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f382cdc95b55814ba03e3093115affc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633f2686525a8b48c374cd400109a0a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec73c75da75889b2e0159611d4ece9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb01e08f86598cdd824ee44d20dbbe4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289a6adceb8ca3c65ceb86aa7e11a43582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7071c87834608a1ef311cfef39fca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f62132d9c72da5b97c15e02c924871584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89b85339c6de34e1498c6dccde37be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5487497f21eaa835a63b919da36ad53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba447ac36c91c6bd9f2bbef84fcf5917587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fe502346adb4750afb33e2789a965588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cf78189337f9f6ba74575fdc7de4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c11042a2e38facf8d99e770e8f6e2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8821acdf8cbff74a5804308eca846f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bbd582f4cca18011f213726da73d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e777678b7cb201e6c0b69eccb3d2b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d0e6b458c23a59b7826329c247b4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb80a0ff68e0aaf7209de840acf5531595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff2a2b5811571deb2bf18037d7b712596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35836175228015f951cadf66594d7b9e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81825be182dc9ef74cc53490db8833bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31b3df121728f32089cefe69c675d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6566b8ead6a2292d6ce48718c7b839b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535fdabf193f5b2ebcbf9d6aaa02b50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b93549e5362287e980f167d80bdf6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae14896f89d89cf412b108c1c87d2f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca99f7d79e010d5bc8f38fed3e9c2c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ecad2449fd657ba1d30f5a005c543605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d64c5097ad0ea1898b98877153fd0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094de53b0c7b9fb174ef87559240503607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59605d26b89b6a7dbf8a20d3f712dcd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbf9c70f3a0a8eb8165425f2d72c04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b72722810584552d295c30f38d78f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f3baeea0fef18f2a13e234848b3ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf3a68ab12550c89dbaed62f2b31cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ff71f9e779c8ffb2a4949546ba861613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dcbf41f146ec67776b377b1eded59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ba8f08f312767c0d0e8a3c53aa235615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad758db991c3b89bf3d9f49ef2f1b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095fa1d5afd7b19e64f0fb1d14459f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd20d834279f883d0fd415bceb8588d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b60b0a9fcea5664a46555da8d8edf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd573a3f1ebb45dc1e27c717b07038e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414c3bf1e2e44e31d198e178bfabf4b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9a49ecbcf31b9a8199bb7b78f1667622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb65bb80827500496179733a9f18de5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445b50eb70c49d8d8ee4612a0939e85624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997677026144b14c2fda20103d7161b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d493887c293c46dd5e66285cacab9e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab99c9893f31bf77a809a73b39f5947627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76150ab942ac5b9cf849952d806e55a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6765bb78e7a7473dced47a8ed8d571629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe6e50241bc04916f4bfbc4f1e2e01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95950dafbac77569966edf57b3d5e292631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb433c3de8abb4661a1da710c71bf31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acd1084a07cc98a1502aa8ae75335a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7acd0a46e4bfdbf6ab02826d42622e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89e5ba11e6dac6b5968bdff8ac0493635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bf6a2177aa2aa0c90b9eb44c23c6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04816a21e4a5ae6d501409b09401b38b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710539042b074a42aca650b6f0824c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea911a4405238dfb7b9d7df20582fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e798b73d3d29a3fde3fd4850eed617640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41cd78914c5a1b88624b970eec4f2b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b369127b7e2a74a7b340d188c2f38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca334f205a0c75c2e5d85b8814671b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ddf9c029913a381e1da264e90d1f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb454c1be8778282375a4356c56dd1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fbe07ed3b446347d79225c8beb70f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa21b7d3fb7b68c8b56ea8d82e85099647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab8ae0c507ef07a0d4b89c63656502648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0fe0de1657ede9d0fa0b4a98a7c06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229a8d605b447756f4a2c0f295543dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ced589417074eaff80bafe32a64aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d4c40dda4c447c603a0624b520667652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a103ff8b2211a8024cade41b6f39e61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800b92e28e2a1181e2f8a40aca4c6a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3bf294feb7f9473efeb1ac450030d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a070b555908c8a6c13df9aa71a7c77656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6873e387e060ce737679c14499147f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d63d62afcdfd913144e5957f2ee10f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94489c146ba9663d1fb3ff33e5e2ccea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367fcef75b490212d3bc6755bc86ea7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6540365471de0e31a7427430d6a00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fef2f9d505e90b7bba10cb636e2bce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb6f6f6de7639571110e0d8c5b634a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b88a1616e651ddf34ca42746e7b917664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bcaaa3557e75b65a832c2e5d65d46665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd485a9990edd331077a16148c872b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28934cb6278726180231f9aff8005aad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1ba353a2d141ecec0baabc55db7a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c53ceaf0072275c44c5d9d1f955e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ff42637c2a189ad6d29433ea3ee0e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568034ac2a2768a607f35eac9a07dad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d452a96e04624a34ff861ed07cf3081672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02365cdddb503d291332acf51e04989673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a72d9c647f15da684c8c50eae0895674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60695099a658668e903f1b1dc98b34ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8265c3e808cbc57877af2f646802f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755b90c82cae0a7a2de92128558b2fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a29da6974af85629c9282e36b6b46678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1960a642e94658b30a522e902f134f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf15c6fb31df2d48cc59d2a748709e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3076a8fb151d36d3e2bff990b5a9b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7128307bbc95a629650f9e42802d278682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fa39bc71f2cf2658e2574dee3d4dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6adcc85668b70628cd4268920a602684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac2cca375303df8ffeda0f079facda685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf35378ef064d949aa97e1e2d6371d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e564139b35f92917535aa993cdc85687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f8363cf4a1088e2a661bbfc6cea1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5264de97d8c12735536357bca48f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824baa2fa4c7cec38397b8aeeca3ddde690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d6cf37c8ad66b985ad7053cb56ac6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89122d56357bff2e966465bb6c97e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70ae1ff8524f0477a8c457fb9db69b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad585040a327899934358d75a1bb213694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dfd77dc99a758e1a35a060f0987a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5b17a80e26ab9ddc8d92ce4a6ea81696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a858b605238d2ec7f56f6738b9959697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c603f4a7df028df484334a5974e8d40698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5739f7fed4a4104f0862be4a7d5da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85da42446626c81129f564bf18a103c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394c922cb6ea6a7f50ab1cee0edcd65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058a7641f379ef27edcbb8144230bc7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa26a9359a412cf911fa9da48dc0407703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af098128047537fc5541392c51c778704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae566035417918ba52f05065519626705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3a978f61c0a0f1108291c0d8c9108706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf0e1b5233b61e1f7d1b27e04cc8ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f126da8ea223cedbc1e84baec479e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24725a2217d395d98a2cba0303afc967709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64047a8b339456800580810fcf9fc8ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec47705d7fe295b6b615b47f6e04f89711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374fde2087f31dc40890fa938f8601f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93083ab34b845659953aae4282402918713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75450bd6aea7be24f2d7760b5495e99d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcb247ea0bb00ebaf1c5a9361a2536715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb59170c5f1d5aea8ed8582464cc601716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e318fd6d4085b77ae12c699b3a155717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de523842fb22d1080b78ce7544585d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa686ecf301f6ca257024aecbc799c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765ab22be8a0fd0ee45f9550e81cd10720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b17962cb739584868efefecb85d148721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407b5de30a4d704b3a7bb108ba5e161722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023f7b90655ed15088a140f4c96893f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad57f8530d4eb5b05fd5e825102e57724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee23586b5fcc5d8a8c8a0eb6c6d24d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe982f07b0bbfa16bf58ec0a988ca58c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de5a29e05186fcc77c8b9eb80defa4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf079d0fff8e8df092443632b72dbe1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adaf63352c51d2fceea4b93d2cc553729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db024ed723670ee5f78ce0add7746039730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437db40eb76149c302cda95cec48f677731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5ec3709c53e5f3575762c4bae0d1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bd9c8ee94ebc941ec47688b6946eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88947bffc3c00e17443942d87eb80768734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab6df71f5ae68ff706b5460cf0c746735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f036d6c743806fabd64bae4a4215133736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae5a4c3df66beb7a9f6137e7e6360b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214074fa868445b77d53f8882f11233738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041f2e62591de6227ec5aa8ab2af332739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ddf23a73c44aaf4e4655b78298441740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87099c59d07d1d5710f0aa0ca5993c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f2e562238107b4d5e6f462fe2c663742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483400cf2240b96725e13530fb5c307743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cac4f3c8a420931b75cc2d37a3b87744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7fa2395316bce56df425810121ce2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bb7edbc6642b4e10fb18be35c594e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4344d20689663804f2e2853cdad14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55daf4ab061891d329854b9db53542748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367c20d30de41a16ba86ae9c3a3f343749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb181be031731e93ef3d59486786754750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35444c4b45c249092db4a0837f146396751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fba0260fe273630bbfc2cbb79246b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43adaddde39fa172ca425bf35f7413d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc687715626254827f60cdf02c7bb37754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce75ad92d443a5a27b3efb339fd1522755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7988fdb340f660436b7c0f8719f60756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02cfdc23bcac620d93ed04569644c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbe4414561a613c7e7404e514b2cbc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4a4bb68a568b223aea972d5f5ca80759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab616b692f2da354d73a45c6872c6d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ffe6d80f1c1a1fbf8f3eec099f6ea761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f6c0d7c4be20f65011492314fe885762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e38a7af0c08b29304b80a769c8f2f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455337bc8f1cb47148f302231bdbc348764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc967adb4b9efb1cd57a1f0c31aeaf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3957c080d10cc1cbbc11c2c3ea618766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992f9263215f4fa6191b4612ec021dc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d02d01b4439c74e3b5f64cfa54694768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728acfc40fdb75da1d23862109b6375769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6923d2e96962c9a54d257c0b5d412a4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea658c7cfc1eecbe1409c1a98b5052771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753cce2a36101a6335dfc1d77ffb592772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9e03c2d14c4765b8d9874afcc0f19773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8c3a4b8184b11fc099ba3345afda4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f0feb29adaa9d064d10c90f896f0a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be686db7769210e0e18ea2ae9df2e01776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979ed1ef19bd966bd57bbd01ac59389777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e5f8e74cdd7a8ff0c9c90cfbac271778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56692a0945d51d35a52b2399c37f887779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefe6826945b09178915f5118e0e88f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497a960ee7d87874aeaf9c19ceb849a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b988e42bcc6fac18d61bc2458b438b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240e58fbf1e423d3dce9e69ed9b94e4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e75d534125c6782ffcb5fc5af20f64784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60c9d3c5649098c03ac66e67c6e197785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeec8a5e2fe49d6c02f159091c89f7d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19919de6aa7782c1ed5c8f6a628fac8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0798c5e7b2b1ef95541975ed3c120788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1451acd98313524dce42fa7a19128e5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e401059abb8368659ba4f14fcca3d8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895b7ae5679be43d558c04c1e88eb85791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9a67f81da79aadb18a68d16762445792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d6abc6ccd29095b1c82b0ccdc0d4c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c689999b97dedb06bc4b3754eab73794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77ec4f62cbaf6804a0582af8e1db9d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cecc4af95616fe07cb3d731530e517796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22c5ff13b5564bf67a1ba733ba0156797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20324dd96648acadae2c10ce3877f220798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d223a39a0e1791fc1f3f590fb173d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e18995fb21ddfdd14981d2ddf2c0f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b57731f74ab5585ae4df2e292c1be9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270de029eeac7b21087ef016d311cf0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22669f700eedd2f7489b05c5cc3ca5dc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa237cc4f2483cd45babf89b9a862a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f287e6cff0ed6cd06f11f8acad02f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e21501ffd44bcbc1ec3631041191e6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3867d28c88d5f25a77dc85a7a6a56f7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0683eb65916fd1ce1b9e620626344808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cedd7af90fac454a6c230a24a8a99809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62251092843c9cd66a963a8148713f1a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9016c75bab0f2ef3658cc6c13dcb83811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196066f3ec22e112efcf1c752344d34812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250097f731f2aa33f4745b7b0e8f845813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795076b5a7f5274bf1e7ed025a18feea814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87ce797c8244761de3dae89c4d46fd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e1bf7e8f2e74ddb725299bf78c86f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e2db5cbfb920dc87e32657c60b4b8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd141678f1d47c5d9f8e40e122af0a2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9350c2cb63d6d9d7d74137fa466f194819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd47c2803d83f41dd1434c8848c7c49820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7240e779ab1325ba36722b9c1aa661a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8bda4fd1d7b4a1b3ef004d1d49728822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4613663a6e871a4d5d66bcb15511283823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e2ef2186032915a503633c33e3a161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef7fc013523385c338cf799d096cae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd5a98fa8909f116d11da5c4787a073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d5021429f7e110a7fcb9af1f6f83f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bb916821ea14653af15461e3c99ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fbe5ad3256cc7690b3264158118526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161f65ca2cf8d4254ff79f68f315fc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae2e92c6104f0dba97a3aae90eb84f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29158df7c30bc3a1a64f25b22a38319c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c02ab55ed154cdb17b7f1fe1ccb74610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c0d04b37b944eb66c4330e112e08111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a38a5e2c08c6e81f5660d08612ffe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f634b1c207c75943bae5088978aa24713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d00bba91187e4ab4424fc582e59d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa064b3ffb2ba0cef13faeeeedbf93d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccaeee7ded61b920dd121820b4ec7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2f8e37071c7ba92f6219c85676a0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0854567fe34ad75e2c5e342f3088db518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed7f8fb6d1e72343be77d3231a9d6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65482c24eb689df1067e4b8ee9cf8e4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db53d7614606c4181c1bd2fdc1694cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5320065ebf796248ca53d56b15309bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cc2bddb39a605269322b63f6aafe723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1de08d2255874a5e98078d1603ba724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ec047e04e96e9bc4744bb3c23a7df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d9b406f9eb2a4ca450369a016b47226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74929433511a0616822152bdcda2796b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e804cdcc2bf0485cb0d2b16de333f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cf49c0f5043601c7f089dd870396329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a15c3e27fd5e160d158a9604a8e29d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54f5f841af529e7aa867ddb1d7a72331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffc3f89170f37bbf7aa0d085d3ed9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255154282a1dd7b48d9a682d27fedd4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0f5a6921fcea91caa789fa2f7825334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808d66250435666b6f089e085c2b8bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cedcd1aaaf13defcc375678b9219d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657560c8c4608e02ba503ffb744470a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ee5e43692dc795120ecdd29e8691f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d302e0cb44b5a3411704fb4d609f9e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033252bb6bf694e56efec282dc162c9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698427311d4c659a1eeaa2b0fe52535e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ada9d19f29f87f72204b16ed1787642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0db299a9593cf96c51ca8694ce4bdf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f268cc3f4ac74c8d38a95c0f0749ca644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0577b4c22befda6cbe29c4c9dbe571545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80f2553c21d89fb80d28bb4b26369646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861c58b832d5fb25230e6ca5387398947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2716ccfb372473a239f11777834a6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210ca34ef5bd3699feb5f73b555aeb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bb10e7f027c1193e895a6c496920650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8db3139362313f93bc9c87adb1355251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead573a4531fe7c62cfe50f9b0e23c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182c86d69866c414f9ea5556ba9f61553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2af8e7b4427d0c1bd7c8981ca3062354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26d91838b3f6a1de61f417e733f3a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c094771d4b89898564f311e84c2b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e1da7a8c29519191adf1de82ea4f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06807eb3f95b94ffac5e102483cbc158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a42e48602426c3366626fb486ee74059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56749786d4137ef19a64a237777c8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3e617d705dc45aca643ec269aaec261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c374d2fe7f61fa9546531d006cda41162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e2f50567e4c885f77a7a3d7b3b29f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9718168e6a63a7cfc3d3bf67ffded8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7c6b6032a132fea84bef9e2b2a77f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85760b971f50af848244a8a8d247ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c8b43ec1d21efeb422607597e0d4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96ff6e17190c0cb74eed199ed5deea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e0781ae7b535aff914faae7e9acc369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789c7bdbaa6f60e1701e965b551fcff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc43fa09bf09708037f105d633a78271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e1fdfbb618b9bfefaca04ffbffd6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b68ceefb56836b1cc86fd227deb40373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ab724db13717281871c4bfae50de074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d660a2292770ebb1bf81eec3f4d9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a7649442f6069628197ab5374e77276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253894c2d77194326a35781ccb92992077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fd1ebede76157196479bcb0d94f9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a207d39b63a7b2817504d7b8b4a4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181237930a2ec617df8f23318a76999280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59beb045becdd713d606bcb18150ffb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535401587f56ceba02adc295ae5c951582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a061de1ecdf30433c49d177a45989d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d5b164df5aa0afc171646de4b5eca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e099dbc4cc5edbcbd0535457a5fd5d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745792f63cd4bcf8ced160aedc379f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f883643e7a6f0955285817bfaf2eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894114dcf73fe1d9175c86d43c6844c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e4447a80400d24a69a3ece19a91ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88c6d3cda1dc4a04dddb1e9049947f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3eb7c943bdb84d74765bd62e8f58191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993638ae07bbcb40e2ed9d18a18b28a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984b48d0e3d95decd2094068e9ef00d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dcfe50406c7e3bb2283668e6f0f2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639373a80a27eb8ebede101d368632f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad7ce0fc69c12c5f66d729a09de5e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917b4df4600d8b91a46bb528ac61f6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cf69335223914d03b134be517376198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09520cce2b2267505d632979f5db3e2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c8ca6386461ab26a2f1800fb9e650100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921be1bb0ad690bff5701099b3fdd35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb0222a7197b1a8eb6bcbf4708e37e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d692fc7c57258ecbb61d4189273a7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2710f40664c968b67e2c55af5325d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaed0f91c874f0f9b6a21607c105ad8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c787884caddf569bfffc0af21c4f051106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701a5b44ac9784fd8841e6ee4bc840f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b1bc56ef542976a4aba34bd9aa75c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee372a6285287fabd55b2823683ea58c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd46701c8c3b9ae69140b0c9480631b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ab73bd8d2f10ece80674240c02a34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd3cd7dc22e78366dc3dd47ea0b4c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dbf2f81a77d14a90b089b67014f25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa058d8102665c369bd2c393c842dd0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94cb9d4ba8a7b50055f8530647366d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6de94ade33fe9bc75062adf854d083116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf468f118982032e664ce5bca51dcfd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359988049be98fb437e09b399ec77a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4ca0da9c35231b325e75569e98ed2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0f9875916b4ddf43c6d657d6941ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae679b3eab299d875c0d7e65102dfcb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702092cf38449a03cd8fa7eb224554d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3e51098073806e46c25c39f1cce87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052063884a344b796dce6b5efce3f88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bc4bc0b84e677e05317938e637e10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b88963fa6e14bb8232536aeb81319126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2f695db8c5e70da919dc07da509bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7194f58ea784d632ae110defb6666e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e49436a3f60f8dbb35852b4344f9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50061a104dd21b01259f5ffbacf0d5bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc6785b5e90b5896f1740c8d78bd43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a812e867f65dd9bb5f8bf3a475bd933132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e6ed061f8e169627daedf44f2001b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00e223489f8c4989e1ebe137f8c632134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3ab473f3cdfe33e590b6930f5d7ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ccb54b2c40a7242449921730ae4f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81828eac8a53db15a459a8c120ac486137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4358a8a28a0fd2da7f7e2549dfebc7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd43565b338cad88f047fb9b0dccb4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cb2c3351b28d97dffa5cce0e529e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690505feebebf1efbebd987af564185141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15322d15c98aa558fc0b96b0984a7f4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69e2204834045534703a22a8100dfc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf381c8c5e5b9e70f24e0cbf31aaaf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb147358b0fbbf284ac9879eb748f7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cdf6925f47d38fd92c2e7f74656aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2be36484e3fefa48a34425a9dcceb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba3448fe6bf159c81f28f50563cde6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1cea49ec1d1c8453d8725866d61f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c386f9b5c6e0476cebe199d151265ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb41dac03646a7eaed79699676b372151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679477f7d83b89881881b07fdbe2e1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e52ef815df0e3dadcfae0adc0c9fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90952d244ebc28c698a741fbb1502b80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceebd9e604741a595f0326656cdc6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9737a71aa72d93001d327aa988923d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece23513db3185bc1a8c10ecc292e7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8369de7e467a0354d3a6d72c4c569158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfede55d15bfd8383f3a66d6460e41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def9d7e4c47ef6476aee54b3234b603160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cebd404ec4459cd3a4f0c4c40521fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574843e32ee780be32464f1e5fdd8e93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393774cb6c29707514c1c0b2d854a698163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0441e09ff91bfe5df6864a5cc8d4cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752318541b4915363564d457eb6e5f3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f22bb9379837ed1decc3ba254710a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc0ab7baea74aea791a4c3a926f6ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415cea20755dad9c05df90cbd0fc7c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ade1933ef2f8814b29ae7df57327f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e085d0bb47c06178eb98ce299a8e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5663a07d3d75294fa18eb0df890acce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca82cde280198b724d33d04eb96f506172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a840635e3979a815b983e7cd63ee90e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6805b67bd6e911399a1e800e13cd39b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ce83c239d6f7ab0587ce3670e6005175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24784c198d8332245bc7d84e505b6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0898e775a8a9b4cc67fb732a9bd4e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6666603777e5bbff0a794b28965c9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf455825406c881bc3bc829214d1741179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9be000f38acb330d9020a00bcab59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82dc674b94b59cc6f03e6efca8e1f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f00ebb3b8858b481a98f850d7a3c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b67e1f6bdff709d9c21cf376626fca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32061fca48df6809cae1e8fdddaafa68184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f734fed78990e7d0463cae0cebd76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002f5b2daa6a63cfbd081495e38d26e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c668093d33ced8610f874e2a80ba4e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03f4634f7e5c562a30b89de2f5ab9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867bd94e834798c239fa44a0e03af2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583535d31b30a73c3f3b280509d04a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df034b75bde8a2cb002a89a8c47765a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77de37cd22cbb5ccc7e35734d384ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5988848cdc7829dd968c306d1f44f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7a45dca0fb30eb08fbf205eee3dab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3660c1fa02e47f9dbcc039af98608195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200a922e65438478b402c7904a154b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0917ea98331744b4cca2bec19a15e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dd8e2c248079f60a3b15a02c2eab0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e76b4e974b5a6301b60096bf70f772199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a079e1c1e8afd861134dbfa680f160200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b681009b4b5d800c2fce86a5ed7d0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236eca4f5aac0e82a5601727270f4f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f86b2e7cec162e5c247ce0db91e50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c474656ea33c879f4ba34b1d6dc42d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff633509a927b2fe2b72846a549f59a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5090854a9406f00828db81326df4d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870171bdcf4022736e91023eeed4ce5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db359f53784000d53956734f3ee8e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f34b9cafc7ff05b4ce3f2a0725d5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585720c8df0b4942511b78cc66dde0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c491ce96e5176b087b5c3f13bdab5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aed02e38e055f3cf68633115082b50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1924a49b62fe23ed06e8da1cc5b0dc3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde24b0dc3d36e5052f3d77d6a3d7cf0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553574994185101ed099dae23a055dbf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9065e6788a1acf296ee161036f51c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e01465617a6e6f741b7d9b275edd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeb1b8c816bcba5f935f26b1a55348218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069c17f51268877e186acf95e5c5ce3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02ce2ccf87849c1b68e44891aa78da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915fe9d1725498530a8d5f55a444255221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777265fe2e1ad42299e1544aff7437ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f26e807eda1d296fa0316e5b610ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b96b252ab46f7596894d923f87812b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569932a338ec9d65bb0648d330d77517225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0527d98f3c4056993100db216b97a81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99099a808cf625f28ccf17ee4f17bf47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb2948e761dd7218771c49920a711e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f971206207609583f998fa9654dbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44addc4c8b7a23dd7766715480d398dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06cfc1128854442d47c90c3b6af813231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1442bfe102d33bcf352c7293d58e89e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda94f6a28d89de206012ba5d45d13f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345312587b44ec6345cabfaad8e954d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f816ea441e58429ae75be735760505235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028e3d9ed5fe5418fb061640e50401a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be618eea3de887224a78f13976d088b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b113fc43886f944a43f8f48f208682238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3f6b582c4906e53916a991884a423239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4002bf5398ba2e25c8310c18f5a41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a1e7fcfed55c0b3748d422ab8517d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86ef9a34ae5595c5c0527d280b5c20242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f00607c071ea14cbe954a54c8e00f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fb569b5a7169e0534eb29ee147dde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef114f7d7a61fe121a6b37fb2fb2f77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c7214c446710f3b26601d735beec5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ba45737df1c52a54a6efee8390887247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c05637bafaa1eb48c8d4913716002248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5d3112057a6fcf9587ebc8f24f670249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a759d5cfdf2d8b4d09ab03428fd22f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5715fc1634cdc738283ae3068bf7e66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b7d461dda88ab0f1eaf5c4d559814252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e670f6ac1e17a4addfcdd39de33b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda901e33cd73ef95cfbb7b4f54e58f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf492ed6ae210899b399e787a309da9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da76ebaec38113313735a6709783e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168a63faf49b0fd190ab6476d2b90d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025b76cfd6ea8b712bd6eca6116520c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78d531658078f0cabcac60e043db64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ce2b365663f6f03e9d7dfc260a263260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8447f76eb47787a660cb5b472eafcf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4988183a3b5d21940e85abdd13ff49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0d9ca9dd6f647d4a4946d49f55988263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef54213d1bd1ddc53ce2620c171d01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45deaea4ec6cf778e16887d6dc3304265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501abb4ae6ec55522ab25a253b96a7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5ffd279f95d9dfb31c9f23a410b8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abe5e6f4d655d6ecdf3f16bbe0c024268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cc8a5a2e40c5b7b5d08768d2ecd8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bfb83c866313268f3e1ea6db8fbfe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6551df3e7674a0931c638b4e9414b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cca9bac1bebe095fe3c4e9021bd9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f79700189208e5f335217cc88e17aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449c41147576e55062766d41bdc8c6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5892761930924826105491f728ea49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c343245ed1d1faad1dc18316f63cd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729919f0e47dab543d742c9c47ea0ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83288ef47e171b56ba012396406cc01a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819171e824c3e883f528ce07b1fb859b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefeea6b20c20e73515d08435a0feb0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd630b79dd5d9ba14133004cfecaae4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c119064299f95dd7a7dfee79f56fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ba9adcd405ae82d6c06ff41f5f6cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a701e7189114fc9189f679429830a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bf4db45aae0493df1da20a9e7a97b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef50dd67ce0ec5f27246491978fac7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418044e6b64e2e1c5694dd7c89944b4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45339f62c9cd50c94d4503bcefed7bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d811408e925d36943341d2c20910d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c8210f3e0fe4c3aba416081897325290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21842b0de6c6341a27c674bf7e2cea26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212490e7a16f1770743a262b49f855b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686490245c450230ff14c83423d04c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c085463bd2e25a0d190a841370bfb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b12950cb805bc3e272589d37369c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6133079cd5d14f6030b06dfe82e1a9a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b3e38b063c38fe585539b894fca7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ba568fdc77eaeb4c69dfbea5255a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668b26ca97a30160d959642d553de89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed259d44fd8d45d171e0542f95442e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571f3395b430cac95e759538f354af2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2da0095754994160a10c0b7240ba5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34953bd792e5fef4c186a490780ea3b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e9a6d09925a693c7942b7db705468304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefe176794e2703036d162a6b86ecfa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4db70476c39284364ead906c15d6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73544ae1d6aebc6e7d7334098ab0124b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e63d9bccfbd5729af97b502c93ffe8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa537458f9fd5f548dd95ae46710fe7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda269cd78e51ea38d43b827a186fcc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ba171b61c79094c5da8d79803e9c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a1f46ebc64ff1baf2adbb4a6792f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196df4cc7e428d2d0603e189e7785af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ad95d1e681d7a8ceddfcbe03d8fc2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136685177da63a322709fb8249f6d0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bed68c84ed06b88a083873f266ad60316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8e96c598607ad54de7e879adf0277317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e9ce80715a611eca8c68e73d87d2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbdc2ec0c51f763fdef24e6c8e6b38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201b8fd48d507068149e96e5a12e95b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc003e2fd4f279afd3a0be766ba2fe7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd179a00194a909f0722eda779f05c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b47dca97a8e82e117ec5a71fddf528323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0337e437d7af43bfa4edec326ad684f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf704da8b64574ae9834eb89e7ea79dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54f1915df85809b872d14c60bdfc64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4aa71efe383d8a80239f71cb8a491327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c57e4ce806d28c38004e2edc9c62b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e41403985f49f94d65aeb3e62ce51e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a89bd7ae4b7a26c6ce1461ccfb3337330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61922ae4003d538b91fe5af8a04dd73d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125f72fda73e17bf35632c1a7b03536332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a01f81945297c20505aa62e978dcb0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27ea5799fbcb75d0dd7ac0f45dcae7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e4f6ad745d1676803564867b74e11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9a90f1f185669e011f1a3defa0dfa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def9a0b1f7b5f186c4eadc13530748d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae7eff17f620c3238bb94e840d5e0c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac9936b512555661b2415c386c1080339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789e65b82c9009ca23ef321eb7ec006340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797ad0e2f84e4efe8410ed4ef46bbd9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e0523ec20d988b45d495c37a005ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10288cfbbb60fbac64834a00dbc70028343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c338185498a98bf2badf763e5c404b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaa6bcd1f7c2532b499d0156e2e6a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ee9dbc1b5f27c2865806aabd80e05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ef1b27baf42c39d74ce6494a788ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117e82afdece5eb8d88f22c481e1fce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b813399bfac388261e7605727e831349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8171dd8aa0f1c150469d26dc6451dec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f83ea4c8c07d26906924c4e515df1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345e43d82bb1e63c3319e4c0cabd062352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed4efff7f5b652f499b96a7a967e36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340b64601fc7845c58fe99fdd16eb9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb421b34e26c4ac4f88a57c91df4cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc61e42dac8629f205f0593e4d5c7fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8292f5223d685f481a88f187d5b3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee3d95013f8e5e05ea0b4d7b95c087358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80b9544929c781192bb52562aa1ce9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c4d3b53b82fb6015b9f70e3e2a62d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897c6e37e6a91ed41a598c102418d0f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccf520c5eff4c2a1cf8b5956c2f7ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168bf8a32c98b7bd8e7bff95eb410bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b312644f820a3560986cf6954d848364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff945e8fbf7eb488ea766d42b1f08a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89138720b89b0a7cf2e3d529095ebc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af600c0ed732136898fa1ead1b3fd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d017a1a985d2c69a819d58cb31cd38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221097e38997a93e4f1e6160f955d069369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dce01a88ae8d6ee9d442a56fea350a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab3a8c926336b5b1bd375dbfb21218371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f0db8a6b0d36281b6f6c6dc617f0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313902cf56c3a20fe19d76fd6cefd606373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b42821b06978598b24bd1c3915f07e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415c93ec65e8e2fb1ae298d58889250375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3237002cf2edc9a58de2479c4f83c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd6d692d5f978fd3053edc271b8059377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b059d068bce10f409c3e5efb73b6a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c8261560588244a553712aefe3299379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79688d48bc54c29beb9079587f6f22ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80459b024dd91e2842e53101c1a4f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babebf560d9558f3bedad5dbd9f3ddae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf301837259339a243f1c6c8e828595383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694eaeb9a8bc9b8239190f4c203a55d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f971c1c46069086d3c011786254eb25385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4fdc0496d7b7ae974b5c660f15a40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ac0eebc7877222dbd934697dd18ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072b47f0d1180290ac88ea53758891c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004d73d10ebcf4a59a94d486cf2477b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef2d242194bce22f630e805aba7627390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d479df3f48dbea65d11dc551b2ed89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984de7269051330dbf30c43e5d1e7aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bdf0c0ca8a901819239964fdb33a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ec28743a0fab038d19225547a0852394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbe7e9967c1eae04b46a31a18913ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf591bbd923e70d26ec41dbb367b65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7176b4d45be363afc3b9fafd92513397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ca1b0b5d314357f91f8db4df48d55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e4fe444ace46eeb313463a2b74fdc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faff5b9e437d61e87b4bf1c73eb151400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b06964c6a6d34c99c906f05cc538b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432441b24f434c9100f945b829526bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b7f0d7c9b7ec31a2fa17fed3f5720403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f157cfec00d53dd027a71bab287255404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d1c183ab056b9b4d43eb8eb0ce7ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ae5e7affe010ab8539fe16a2c2c26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f94a52a17353fd8275c29b02f36bed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade478518d630558d46d311a5941cdd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1398b52c5566e92f8bcda08eb05472a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e175799b092c805e7cfe1a142a360410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fff1388f9108b98f8141064fb92be0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e4430c09f7a15fc89a069eb98217d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459696745b8fdff8bace94327f017e63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197cc1d9351e9725ac2c77f7aca5f6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18920c50629494201ed0a842ee05cd4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4f6a948291a13921fe77d46b25bb8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab848d58414f5a3aa2b579835228263417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c48c50de4d2a0e8176b2df902a943f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32abe57fbd17dd82486e66f187309d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad10f5605098c1327b72911e3c1219e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5ecf8fa6bb6da335cc2c1ba3e35ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cacc1dd6eb6d70dc33cfc7601e5fe7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104ae968598d41c92f88a23a16506f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a66b6b23823fad93aaa8be526869c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499687ea6e614e8db97f186fe02ebab4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a53a740c85e03c98cedeefdb8b9a5d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f976a2b3a92524346b7ad3e68e5fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cb163dfc3efaf75990ef64d03fa78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c195ad64b60d64b4b0ef9a69239e980429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce94b2da576999c24bc9b49c522e249430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fde20f28c46e28d9e1b611391d0051431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e039e99de84a77ddea1c8be39fd1e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb267a804785187addfcd38c238fcc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ef931335af7563d368d61e5ae03a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e9b5e1a191466f12c44123314fb5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728846962980a7e8fb522374c204672436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c59646551a3a2317b3a94253e186cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219302ab2c772dadc992288fe501f391438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1e54b2e3472ca70f0c6a1aff7b47e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae87830a394eb7bbf45274d2542d4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e1ae32a9da13c1f9ed424e8e31b6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fde2950e70b0bf473278a9ac04ffc2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaedaefef6bbfa3d06e15d10b7078cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c7fcde5cf229fb55200000aac7f5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a70a3f5ff8f71c6bc08e1056f5d05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f120c53ba52c2f6220de0d49fcec3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f85189ddf424e867f89fd87398c012447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536c93bbbc78f9c85470d56563a4de5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4e2b8185eac6e5b26da1407e7c43c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472e655f35591ee84142102416c4044450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53430c9746025e6d411cf243d7a25b8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402dcecea09854679e8bd68fe79d391452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5931b61eea96775b1986913959fea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bd0007bfd48eb34c24130e6d2a750454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1278ac6762ab0a7c3e3f6ba667f60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bfccd160363f8f2e4088e4f75107f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667b3355acce6e3598c16f255c93bdb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defd8ee96328d56e9471754c32b5bfa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ae440b2e5e785ad916b170cc3bd66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37642580d94925caf0723c993e4b46c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea5eeb87aeb781b34bba0f035fa3c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b7dd7ed71b75e3c2efb9bad35b3dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0050a71c9f39db06d2ca121b446a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a5c7ffd25272eeb18089cbbaf9710464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678437db8866605e266a7a7d9650297f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6fb2fbdb886999b1487e9273b3fd6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483219721de3c6f751533bb9c5a5c6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067d70468cb78f712f205c391a268d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296ccd6ba4fd13270e39419c246414e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017d01bfdff0bcc3de771e839f13ebe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88f59f90e7384fca667440c251f304471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e725d0c6c0792339e5cf9a3f0f1821472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27faf1daa17fd8094175371abcd72cc5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d2195fcc87c9294f615f07f4030bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6565208696112bd4e880926328190b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855c18d4498852db08ac731f5408f0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e83bf9a2d12e8cdfd12ea654c13cca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9ef0c9c8cfab59b171f2f4136dede478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5347dede59860f97c483c093a5bc203479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1802018de2e7f5426e8127af91b2f73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bb3ce4941bb1cbb17e874a27ca24d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcff59e18a9793ad844ca2cef60076d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6d88d09e0f99b919dac06a9ea393b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21a339f99870c9026d55387a8df866484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad6352001234381ceb1564cbd417b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6890739613e34db7b789624b19807ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc5da8fab449ceff336c2fdbc84d81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3833360a4c810fd795a52968c1f1fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359eba98b086218dd5ce41dc00bdaef3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcf09690f76e730bec89de0e9d6f0a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698937515a0a4d1dc4df24d566157b63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c727ab76c67055c32c6f4d9eef23c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90d1f51f62e281bc21779d78aa8d85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c93bda7c01ee4f6c1552cc446ede29494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1ebb0503feb4b8c449d7ab00d402a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f853cb8a7f2b05418517a54e0b6a8c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1be3b6a202ba06ee5cf1fec9a9b82497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee70e751092fd6e31fce47b9356b84f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736230265a6e1cf0a68bd9fb6d311fc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f778444dff7349a5793617a25a17eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d926cd8a5adf58013ab3a5402dc5df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692d183a6ef0712082f221a1326f3e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe48e5e070acd23237cac70e127f56503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d304fa1d5dc98df4e517313ff798504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857331c2beefbb0f33b949b792c0137505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578cc2e7af2a87391d8ed177248db08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196fd1a7d832ae1184d7d6fe7c5b482507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5dbd28abc01bb8dec4c427e5e101d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220ed37db54f2a07d41b55680bc5272509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f192c134a07c0b90ebb964404a1fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc673e266b2998acdc22a2d6cd83e37511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d57f2a45e4b6fb9c9411f0eb3171a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661233d7955ad782152c5eb1eb2fc36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0946974cf909c9a26e3afdeb2c7724514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9db5195b9aaa83108b29af4162790515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc28d8534e9cbe36882d8197d093b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adee3b95c4b3e53b81c789568089a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef818aa27889f7e99c85e7581492dff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a726bec8d6f8edb2827bc72c1003f69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af4491e2926d52fffa337d8a5de488520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056d40994c8d8cae0866fb555177209521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d41d195144ace5bd139cfafa987d43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ce63e1585c2256a01d84f984adce0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ffeac7f441a6c67b2297a3ef7a99c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5162204f4bf2416f8cf44a1c7bf14c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb20220b9861c6395a1ef261c5d443526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1414fbcae07d31c98d8ea10d490bca8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9dbe75ac08f957ee8c3d452fea8d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbe23463d97afece0fe7c3d40176ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b6b04315a81137563f76bf4bdf686530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2bf64578a9475ce8c3ec3ff4da180531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63e0edb459252ebdd6632c7651c666532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233ae5a5c2ec0386cbe22ea781d2033533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b230164de562fa07ba92e9ab48a017534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4b0ece01add5b886aa84a060631a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174b11b36434d7e23108ad568fe6041536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eb82d37468d9cbe3f625f450febb8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6257db1df7a545e79a2efe2489e26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee925d7bcd95572cabc290b553d5952b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8ec431d50d7901c22c1ffe4ad0c09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345d271c09aebe94ecd7cbfb6adb06b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9954959de530fe4f05df806525754542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193920f989364666a0a516a44f21d49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930ee92f15fe42511cb99a12ca4f613544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f911697ef76d8bd714741e904af0eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c294fd4be6c9752bf1d1f02be4b32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49a9ffc1980789b5613a75d654a92e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d4d2cf0ecfcd7745aad811386b0f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89493383bdef775c5a70b8d85f62ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9de96f1389c26cc7e4579b6915217c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3770fe8602e4cccf2ad3234b331a9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4826e07e629b72b22b520156ae86d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4ce23c6c82228eba1a4626e0ff4f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cac335e29ce850f3c33e01c6a11b89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa146797432987776a61b99b5d32bf4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ef820e29ff9e08cd921ab9a08f848556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b374320d3dcb0144b76819a503a0f12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa245ddb23c064bac4f31675f3fcbc65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c562b214349bcd7e60aad78288a8bc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375bd9dfbd734bbd2198fef9eef7b6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96596ee9978f083e38f97e786343b2f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d2dfa66f9163753d27b366235f1a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7935d603bf85782e42b36cc77d14ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d50c368d33c3edef9ffb5cd9116aa1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a3984842eabdf57da56148f987de0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50127a7a5e53ed50cc94965f7ad2cb88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8172e37fbaa165680d92b7bfbc662567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c53c432d7b9777551760c15f0a77bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842f91a5568c0fab78cb9c8eff88bd9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08322a693aa7fb5e616df69c33e10ce2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5738c6bf84760b25d4bf139c35926e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40a0db6da794ce981b409a4d995368572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ae0f4918f9aa948434e1b41b1ed35573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7b41e53c839718b021a0c15135dc4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15a6721e9acb601844be9f52bee280575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e248a77a59eb8100f871c61a7ec61576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6754303275490f60c1f9c697fe544cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de533bcaf883446338f5cf5781e2fe0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dc3595934095cbfc8f03361ed8727579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b74b00cb96fbf3c9c7a23a25fb073580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226adf5b98108939b206febdd35cad20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c6f363d700d2f2c73df5e9d0e354a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae15d2b805be29a242929608d62e638583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bbf7ca58853b825fde116e6d83be1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e1f64696fc1f7b11c9b0887041622585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ee3f5e7211316545fd9364edcb610586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8549678a8e1b154ea19181470d2dba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb58f0524b04d5f3389f04944376c6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1df20ac971ed6f28e669d6856a8c01589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf20a403836a6ba7a21331ce1285d2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf08c0e1fbb7fb91c182e53bb28f33d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434200e2b2f218ff8af5690af3657a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fa0738dab53aefc9129fe8460127f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40aa1dc5fd5e9496d3d46b5b99f3d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00aeed1f63a0c82b37844ea1640080595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1969e09f3bd9d4e554e7d65e87b5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f05da13b07d0fda29ec10ac6f1ec9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dace8f6a558e1d6ec68dc70422789c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffca09e98bc892c8019d1dbf6945219599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2822058e1876e9d6e7f2ce738bccd1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188bad79873ca74d37b91e8da9f7222601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c69e1d06fc768acf4bc8854e25bd52602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fabfc03b7174a6ee24557e4c47e99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead03d32d2f4ed3b04ccf28104a94b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108cdf447e2d396e5ba0227413ef762605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8317b24c89e26185a7407702b0f255606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0595820e6cfcd8a7025712136eb93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4449943c09d3aef0a09762f9e23ca10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963bc64872d2f6f12848c6a128fa9b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b72cd558eab4a8b6d060ba29929c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52136341dc708324c32ef0f42c2d0c07611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e46079fb8eaaf9215f3f36916fb10c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8470917098a4e57aa1571a0a9cdf53613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf532fc1d79da8c0e6abb1b1a3cd8d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf90eda9d90d24cb76158f1edb6955615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ee445e40d7dec51b256ec8ad398ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f200c98622b26c062d9673be13e70617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f5c173428783c398d39aa4df9b715618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c7223a25d8f94dd90a5ef2c9ac5b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6a3995f36fb1dfe23305cf95fdca1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7be6ef08f1138380f6aaa1d51b6c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1173fa3b54de86e82ef37e75d7a27d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a5a9b19eb31978dd9558da34511da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4fe4b907cb01bfbfe5c3e914ccca9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf55ed313adf14c8d75298871fe1db9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e201e3b07b3ae1b30d1d6c75f24b68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc856845439a62fa2874a13f097f68627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38dc01b9519b900f456bdf55760d21628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561be64a5275a523b4915d46b18f850629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ff8f579528de3b4b812e2cdc917bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dfdf684e6b801df91c3df28699928631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c798581ae5e8e8e50ad634e6f99a63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c64f9756dfbf13aea0aa6e533ec0ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19be160359920ad3c17979829c4e4e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964333871ec87a081607d75eb017e9d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63eb3c433a39901c8247af063a28cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8c93d9be7e326aaa460eab8b5258c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04c75b23090ff83352d93de65d34ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4ea859092bf8fef609ecc5e14d922639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4414c872ffadd65bbdb1f5ff6f287aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8b2aef742dd9247a5f48912c56f71641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6249aa1ae6e3c6b8e6e01dc70ceed1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4f0438ea9465f15afd8a400c15bc6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef982f60e8d097eb673cd888505cabd1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd0cff3c678bcfe47359dd692a499a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b366ff1302ce9d6f3b7f89cc30a574646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe86fecaf0dd109972c9fd148eaeacd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037e297ef3b28d994b1d9260b645503648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e83ad79ee8b41b94718c5734e5fc9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b39a5a2584a2fa832e8ac884340337650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58018d2dc9dd419a3d6f723235535571651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3985603356abf6f62aeb165ea3f890652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5942272803c5c1e6ea4d6d34bd6c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ff58cfbea20d0f955392e0655b31b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e519378a467c66798b9b02648f05c6f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14b5361608b017623d801d9f6d712f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d173ac64b6ad0f6fef0cf187e663f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b5d491f7ebcdb113a50e1b98f42ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0083bec85e7f67a20a63e5b6d150d73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db15815fe4d0c55214bdcaf0879425660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6389c6a2db70419766a8afbf589cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87560c6048eb0d9abfe0062d9fd1b41662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c93a9242cade1e1da34da6e828495663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dacb1f9bf47959b6e7d065bdfb852664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b63e952cff98e7e46662445b771624665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb69a76b1deb8f0b91e85041df84789666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fe0a365c490449725e3fc18fda9b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5090430f18d547fb3a0f2efd30c3067668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259f1369682c25e6f312e5b105a108a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160f16c9bdde406cdcffd9a7a99fc1a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f2bb3a74dbf96fcd7c5aebf1e8a85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd53a7c865ef1781926a840b54ede8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6ae9b49dd54d5f7ea314d5dbb75d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ef12b0e85b7de009272d372a4352b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83aa7b6c5b99f126b1fd512ef87626675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0254f1d302ab7d4fa5971255196b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b98b40fd92c577525107856a5285e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6359d75e35b1a32beae11e1ea12c8d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952c4efb0dc939e89575ca52e897b4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583dbef7d561c84969273af72c30796680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014e91db2b013da67f39bf207b732cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242f8bd0455f58be156e398fb6b07d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fba0ceef1de1402bf045457b21c31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a76321c3d5cf71f59517d6ad8efbb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ef5a0eaca29ec21d7530c10955829685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2332780ae0e48c6c99deb5a62e6ff2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5017e924a4d025d8ab251fe014f2ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518eac693fdd3031f468d9093203c63688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611eee2abc747ddeb4711e8e5f065e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7985e3959f667dd50ca832a8f2056cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a0fee7518ad9789d3f9a9f1c4c42b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfad580de58a8e159a712862374e81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cb4edf9b53016782ae044b18b89e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45db56b295670abd93ff79f7f238a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de605c2d92341ba33527078b9b24ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd3e1afe1496e99eb5da0860a85af7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bce563533e52a539cb6611403c0528697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296d3f99d176e5a6f4f99fc13c7da13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0618cca8eba351906043ddd7ebae76699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719ebf0be052cf4b2429081d775e821700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e57ca29fd6657e5083351a7406f43d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c6e63e13708d5331941f53b8bb674702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7d68261d6ec53689e4197849f6f6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5556e49f674f48e891c23aeea406a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a4394c2ef8070fc5b61a0eadc5d87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99619a50ea5bda12fe501c618f0d138a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90eae17b8ab3d51d1cd0eb610f5fcb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a90e54e0e59fe72cb8f81aac0dde23708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d2146bb66f8f52f09f831b207865b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbefb7a6dbf5b9aef171cc9f9245f56710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9b73f2f297c138871c0e30bf49dc7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd4fee14b446189beae2f69582900d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361dee0384127f3b6adaa041cb7271b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01550df21b1d247c2c37e62283a2f444714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e435728ce18903d872735da7ed5f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e75c611f1c8ec0841e4b7e0f60fb88716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2761d6395cd69d1864d5cb40c292bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7e04256056f328a4663883e93ec58718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647bb4d918f94e53a9643e8bb432e64719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8adc1eabbacc3e1717bb4157c450a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352a00b7a718553afec60f055dad61b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc801d1e8c7ac2cf2a75e40edf17f18b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850797078413e4f7aa04151a238cf4f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6c89994a01e865b6a16cf9e275816724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d5fa202ca03c8f752d45388e06c69725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7b12fc523d8fe48ac1dd991cf6126726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5d5447a2c6939ff86532bb31cf601727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48504d3ca6f81b513bdc8f19cfb814728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49420e53fc22c3f234b64e6d25178918729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea066b2e1cf6566238ed2bf4d2c6edb1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ebfdc1d7fc5824c27991d07a58309731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fcdf562d17cdd6a277ce89f1fabb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81d900e6195e1c3dc0ac72dcfa9c28733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4d96d72396744f9b3b692d2d6e495734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76217927d7daf75d39c840807928281e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65372da124ddf65165c5a4d661a326b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9a6ab55a0c17444691c2801db1b6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc447bd74260296f9519d2a80fdfad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc57319ab56329db6394527958ad70c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298af44f143944f9162314198697eab9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c9c95392bb168790c7aa9372d2f96741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644db097d6ce693acb0e5cdfcac3ec1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d522a7cca866def300553621158877743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b1d55fb333eea13b8763730b2f7a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58235b3bf3303a65d9618c06a08e029745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9563f5ffcefe570e4ffd3a42cffe5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3fd8c745898d86f81585e8596ac7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872fe16c012810279d40e3d1e72b9d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1b1de235d985564771be62f0d6dcc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d38475481a06b738f30a3b717be24e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f988dba712da571806b94d39c7609751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df162c6a649cdd40631095508d5bbc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3533c658d813f74a6a0d9e8d3fd0bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f009720943b4ab078a2479e774765754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208fa0eeb2710110b41496be3ec7a72755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c79294c12ca1c9bb2a1edb5c2ac84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a60fb6fc6793ad18831fc4bdce138757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a83b28c45b7f691acfd958518d11f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c43d1e1a399312761b2c08bac93bf6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1bdf6b74c56e8b9565cf81155f6c1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198288dd5df249fbc827420c3e9ce4b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0fed0e012db55322e39911fe492f9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3ba5cd4ab933deb26fa0553b87939763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb841225e81952d1eacfd07861bb01764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5fdcba0be163268d96c80c3614c8f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c539853ed1fe450fe1035e16166c05c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fba0b4b1b9b27d71abc6e5c4999ef767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>