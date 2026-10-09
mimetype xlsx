--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d78a39e827853ffb19f460694baed61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c80516878e6bdfca9f5391ad2c0b712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fb8f1eff9b1a471c895ce579cfdab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a585e44c15d06331e46e653949b95db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7154c543e0b676469189da50b98f2655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f626ce5d3edc06b8e35eb2c7734c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3483b197e936561071ad9c12595b39e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70609190ce73735fb8f89189fb43ddc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2a4e1b7bdfd22eb19db6919143a779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f8b5e530098f4a9df5d6d95a6257010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603afdf82cf7aba8e828466b04b18d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b7eb946363a87743199288796590a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dcf6a8aafb2c5eee92e75f5674d9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1332c4867c1f778ac64671345c3e02e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17e87af58c2291d7e636f6e877b1c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c88265783c43d7dc0ab3a249a75b8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370753ec7f5524550ca2ab48bc3c81f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c473b44f08141a83677c98325d3dbd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276b6cd9d77a9d782487ce6db62978119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578937067ebcf9f5a2381f6e5952eb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fad7f94615c186a7bd9f2519b4ece21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb797e844ad1ba13ff75365bf758931722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa956b58129239cd2ea7f36562ce30b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971888440d498b86586cc221cb070f6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4c5aa034ab40d37ebc3fd93f0268625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b842b169d9913af9ee34337fed9fd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc208e3b1072897df3c02b185d8a6ae027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408c20d565daca0990b7beb9e4b5ce128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de9cb456111d3f13194cf2685b0a6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c90092fafe58fe52bbeb7e976684030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73778637b7c5d8f46505a142d6939f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529dc50214ee5220fb4df653fd1da6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42f47802b326979e61dbebc2047bd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69104dd06763e2af3507d7a24f4d6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3223fd16f977c7ad03c114f3111cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134df49055a3b9e7795b750b3dd02fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358be175e7efcd67fb6291101a62cb1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10481d63dbcaa38c392aaa053aa813638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec70e817423221c56ca132c196478839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b972036c6726fe65d8022abcfbaa5b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14356992886d785c64166c7cce565d6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c6399205f0627b156a9030ba1b02342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838eceaed3decf5a5899f001463f56043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5982b48136678870147c78b61df2c9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5f484442549b2ca07f9bc7f38881145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89beec408c773bdcf8a185f45687bc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d61363db9f163e499149d961cf79d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cb2eccd7e8f88d9127724bf977c3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c94ecf7846e1ae8eb8c14fdf3d325e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa26f22a86dcf5344f5ac42d32ae5cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c44216a1a7afcfb55ad6ed146c631f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a8d4a22e55123b8ae436ec989f14552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b4672e0263b58495d1b24b50276b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cd74d1c2b2f1741676221f28f3d5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e07ed391ce859850f68dcd5e5de0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d99e67873723afc07043fd0e10c17356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90594ae70fffd1539aa3547465c368b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd77f5caa9c6597cb7f3ef265b3482658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0413c747f0e91039e756b857b8efcda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8d98d7b4db9c8c710c29ab076c40d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdee7b1a37dac408ef2131f5b79ae461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24e528683d610c8b51fc67ca3e1e3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51054517baa749785445f2ee2475ca0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8027bbcf5cde390b19aef3800bbd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8853ad3648ca0b7d0a8f040dca17465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731c4a6d56d655b278f295077dd781066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768fe025b70a62e30cd3e53fe7b274167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd274a63a94c36d393b210ef21ec8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7296d76e63ef6224e7295e23be5f88669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108c414beb0e75956228ebafb85912b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5539bbad102f181f6000d6126d9d7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5d2d94ca9d112bf6b67204f6a239972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221e6e67fac3cb4aae8cca849b64d1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe764352026b281578d9e64571a36a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf22f77f04df2b673d85a894d6eda275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459cabfedaa7cadd6ee61985f858ee376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bae842998960a9ff28126aeb0215177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89a7765be6ed309601fafac9668af978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba619dd437d7be47a60834cace2526b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816d81fd505f5393492bfc870c28e3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9e53a365865a73919edf27ea2e95c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bd3c4728e514c347c2e92d24c194682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d62936e701fb79b5667a828ebb3a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36b954c969c0065439c957f9a886b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b19865dd06fa2cadd532319c8ca60e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea425a6192cc4a2d5efa2af3eba7ee286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b649025cf7601972ccfc507c7f5a0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925394f299877ff26fb229bfa263dc3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0a5b606b8bde2cb14e285fd60c0b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ba0c4768289dc32805c1981025d3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c83b4bf355571c7df76329c8746a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1a8a723c3ef0e4126fe3c03db739492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515829d606f5b254467d9d17affdb0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02813829032ec2303eefdf7a44b30f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaecf13bda2905dfb4932e728d8f52e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e83d8e54e8ecc084b37deed25126196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa405bae03ad4a5ee03ffb8146f66e6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542f8b26161f3982377213518012c9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be382f4fbcb718c3909b3a6aef2197aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52384985c0cd797c5d715d8b0c642070100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db76dd3d7d1f30c5baafeebb158aa1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec7743ac557799c714bb74833a16ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db248779a8660c65e05b4e7e8cd040103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b4c32f5673d03ccfd24b0c0b953f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb69c0b6586371454a36ddfe24903d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4d2efb38ec69fe4f3d1305b8cc8d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cadab5b9fc831b1a22237bb89910d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c3de5d1f75fc4c6353f9937757928108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973b9bb9432385c57f387252c5944a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d092247c50fc5a27c46cdb5d0eb2ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7e53221e8fdf515dbf3388864084b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e34d13c7143e976be902e4288ac75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27383436a72f56c75c389994c3f00366113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ae59e96233c826665e8da38b41e17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca350b0189ca54cd3144aed1bef76afc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1998d145fc77dc54495ca7ebd1c6a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6dec19f63d0ffe7c4a4174fe5ab03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4d1b7b7dcc59e4a7958f8308e5f38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ff634e3117a1326305f13b69892d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbcebc5a6a6fd2b35acc8b3177220c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dc44ecc8ca934781eb51aa083d6e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e48a9079adc8abbb9e8bceeef90668122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87c26c4bd6b70cc97f015b03760a81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59438dab4b500bbeef08f0756b0a2a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be149401b4e2fa6f94d15df0e2f1942f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a577ee60213d761acc031b47328fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecbdcc5a7f969abbca7c7af14d9ce5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beee69c919b7950fa3c17e0ffd1c93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f683ebece63e3670047b617b2c626d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d843a8ddb58e40f0f49ebdb7b6869dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fb65f7a891e0e99c1b4d45b8d5fec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576da2daff7ab7aa257d28e1cc06cee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f38ceca69fc864cc1cf56c2d0d67d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8a7c0698893bf50151183caa7bf1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93512df244409cf0ca86a780e0d8ecf0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292288817849b437872909cccc87838136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a596251dde8c4828ccf98d249a2dede137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f877ec2afcc27f8cb04e1f77f92dc7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6289d2a548f71c9bc62ed9302d2096139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71123bbc82b01dc9766c52c629cb2c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfcb152e58abb6e9d12c29142a441c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802f4a7288cc0f38487b56fb8dc1a9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a648bb9016be98185983c0e6ccca4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f51c0cb94b0923ed025dab3b66564144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8094e3d9fa1cbb922b80a5f6ba189cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0aec6efd50ec01c937254beb92ff53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b6a56ee28d089383f2a7282e0dd08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44a4610f750ba4455196fc4a5747cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3039bb09a5ec7ccbdcf2deb3db09396149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fde541e81a20031afadf349d00158e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e702252e097180154231782c6049b15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a4e81b01999e48985561b2a611b28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3df7e59078734e2a7e5379e0b970c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53030f71da14f82049e07af2f17ab0e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dda2ecd53650e7b79412ad9eef5bca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a43524db2c1c24d6e1e1d87b7fa2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af5c291880825caa95d6badd5a9845157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cdee3bce0d78bb1910853b2ee17d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c1a14cdbb74b15fcec661994cf8dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e3041d9bbe6c632e2feb475eebaa5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b623bda2c5ca3086d1acce3f976bc35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1d7f8cfbff7d4fb2cdba8923db28f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766444094f01e53365e4815584a140a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392bfd7e448de6af0f97072193386a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8ea779da876e78439c7ad90255ad6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f0419642c962bd48bdeb9e3913559166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad13eb2370987b01d94924d4b34cece167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6ee7d501de030679b1e2e2622834f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaac9e102656eb57577504d0430b84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676ff027820ce916b6cb1b6c7c4dc44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2caee8b9f6857e89a741cc0953dd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7df5ef7b8450cfbed5a9e85d104284172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab7ddb5c512c8b07a454055c40f366173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b02f09bbdbe9771d891e58e3d1bad3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54b094c26f472cb230e11a2915714c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2f7daa1395623f2e5b7598edaf008176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b58003061e8c9c41798e7e969b6fd0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be89a2ae469496dc8d013a250125599178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02451eb0ddd5293763f8b05cceb6b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067d538547cb968d3bfd9b443b35244180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d05331f0dcba2af84d9f938ee88ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc60b8ad83dd2285e153c66bd55daec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c53f298d7f32da1f1d36f2cb43516183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac57a5a4db9b5bcbfcc4d129b985927184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a039b523f5773d669095fcc2eb210d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0641cb6fa7d621781e247defa28686186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb8ebdae37fdae2927065c96da8a29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447078af6fc4f2ab6cde415020a3c29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a5ad5a5b671a0840a53ffa05b838d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423065f0ac37f0d98f483517a7cf205190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1708a8df3998ee3170ed86aa325250191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114db1bcbc6a37083656217e0efa7bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaf013b9427515b1704b17ba4488d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4373b4833abee9452eeb790feafea3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026b29c3888ec5f6ea90e7ee963a1fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4c2eee627c010445cd983727839f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad1839c1cd2df869039953d1dd86ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010edad030b919144eeb5adbdac92f0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0733dc5722af3bb7e3c8a6ddee77b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd5d943af4558cbe0531b22323bbbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c3ca3fb2d2a97af287bc2cc3735a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b990c316e573e6d0c7791eb75bec4b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d593feb335ef7d7329831306778ba9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ceba1f034cfa4e6dab16f72e98b3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d19783c84c486de0ea6890520a1e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9c679367b2c0254f5cf491f8b1fe5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cbe31b74780c033a584761a665060207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac30cf6b84ee47a1b222377acbcd1dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157269bbf073213792d85d2a12167308209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2fb9b5571630e489dd39633d07c36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5be1203c0a6f5b482660a7b559643f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b354e024b0d8e9ceebf01ce18180d38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10475393599bdb5d6b7257e5df923e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523afde3eeb1ebc14e556d8bc15901a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa747f5da0200188fe7f46a4dc887ef5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7f6f4cbb70864839d095085fbe7ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45451c278e0777e5640854bdef04c58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3df7d3fc62ba2266c3c8578d92cea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264dc91837a6e0ecb1f3b1b3e065cc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9e9e6fead7c21d4190d6d4f6be073220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deef4f25c95d0ac0f378307ffdc2544221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db472ce02c4559413da93ebe2422c070222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6aa6cd77b9e5a1315f0f14890adced223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b8ac3bad8361ddc2582bfea68e362224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a89acace826d886d15e012fd5fe71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18482d8fb573d0fc4eb961577c755b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97d2553033a7ae22af5f8ecdf5c8b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313026656b189b25c47c187a7fce33a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a75e4955c5174f16d32b7bffbd397e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476680afdcf438e64ef9f38ac1347b59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab5fe3d9dced8cd8ca7273ceda1271231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4d36abc341c51bcd0966feac2bc43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5942a2f19885cd9090b49ae83e340e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1f04442fffbbb2dc47d6611796cd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85684791ef6e3f25a8032a3289bc327f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1d7df0a547ea7f1e47c895f3edf9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60d8322a8b6f1f44224276845bf470237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047e3760f2252e4acff768a8fc50b01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41d9ed7b451d9489bae20151e78c8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e50eee291f80e06f414d5246633b4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69be80013832f1daf986f1b733cf558241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729b8dc7eeef5bbe1a17a479b9c2c44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4b1da57cde5d0d750c6e275a12b98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5a82bce7f5860ebf80b9517fc1194244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148662952b897ef74d7a10e256c00b26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bb6826ed69408319d1fe6971a35b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d456f8fb8bd0fbff643ff0999ad6b20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b18ebedbaad4b178c5a4b7393f1b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d6373f662626201b7fb5794144755249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d0698f21712dbdf14f5abf2946cea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca28c13f97758708f3a0da9158e091251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5439e85f5b6973ce1ff1761e66fa2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623139ee2c9107be48fd7404ba5e4626253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6f96082bf89f82df749f5ec30ad61254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fe0f281960badb6fcb7b072a62a9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f2e304199b8e5059c45c012a8d2d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1375f4c3851ca1da11d7dd5a5325edb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5d626bd4089e5d79431dbcb571cf2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225db581ec57ccff42ccda0656769b93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47cf2129c30720a315c37884c9c7df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c8ef5be06eaef8eb6d5b38d62480a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cf596c0e76f59d386d21cbcb4a6d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d617325ed8e6526f53aa12ff1323817263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3409dfd6cf57066daf592ca7e49b4dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec85c35407e07cbc2e1e496b84af605265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a238dfad49ca324cd018d4219a40fec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29101ee690cc1a7145a91dc1bdbfcde0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60393797762a57f400fea5d33ce1c96e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc31765759b96cffdd43be46d9d2a56269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609dc68c4387795bde2bd0d778b1716270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462249944590290426f6222e0deaa8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0c08824e6dcb4a45dddce3dc51d1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd5c3b0c6b4d824692df711af1406b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b606823737ec7242cac8e8864813b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac63f1371ec66f06e27cb0f1e5ded5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9bd9190b31b130d70958703120a6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae975fe5e1a722e347cd44799c07d5d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466cf3a59a4dea8470e455021d75408278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad9db3522c6959cdf8d0be67708b55279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f813394d095071a15d944dcb1684d96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5493aab37e91892bf82885afe4f1530281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bb1f56f0718beb727412a2d9ed10e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057ed83cfec3bc7d4ee44b24aaf32d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90de2c2ebdf56d14b64fe1dd6978653284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47e8505157f88d7daa9d0cb85c2367285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1143688cc7b9495c46df590d43f80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa080672e9586a1f6334d5e0b833ff84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7709b79b39cf8736290a36a8e575c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d37d13fe694016e66d6c136f521db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f22be6bf1b94b6fc6fdbe199c2ee0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d0df24e2e7ab0e5c1564a84bfb14e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a53e6b24a6e891a804313f09d51d65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada9df75ac18169cf148c67e781fdaa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171e36c04fa3d0161ccaf1e94eedd00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf8ed820ceb3e4855f69bd5fe08026295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410f0c23988134583552fe17ff4729c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b316d4bb6fadc21c2165e94d365a429297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1dca1f891b6805d31f025d2d76c8c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557d780298e5ab50e3f6fa8c5ea55e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23160a5074b2d6a6075488f1ea0b500d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b4a400f7b24edf8d2a3d65ab8a372301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338036473ea889e79513d240f0d3ee9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e288e4663adadad05d5435e20c49d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6149a669048f513e2d24cfcd89034304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216128fe8fbdf2dd0ab97b6a20f477a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825b7e59bbd6b7e76c358374d3e000e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bfdc8ed65ac6605f34c5d8c6fdf8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94454c4a3b8fb760c47a806d8df7e8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f4d8f58b842506a90e76ecbe230ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc83a6514fb7ba8809a488388ff8b31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2b753254d129f2ae9a0460aa093a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeba2f0583bf687da0551c39118be1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758475123df263e5f9e5c0d9eaebf1ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8652b5f1ce46221ec78003343ca2181314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd8ae268f0e809596ea86cf2814c1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2ff92c763bdd54a72a59480836a71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc68d44128823e66cfc23a3326a888e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8809d69618f7d5b93882999498ed171318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca583d8d1839b5f289d11ed8c591e33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd40890733d7f774d873b8af988c80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bda5b4c6866fe09313658091f7f7e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3e560b824e398a5a70c997f307f4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fee0199637707454b5b9d63a1436a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac60c6266f7fcb79f0edb768f5ef101324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1de01de699536ac7fe9f21613901c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36dd3552d314523ed22bbe2c616c40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d288f8fba760fe855e534d633a4d16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7606f38668ad767988ca3ceb0bb64f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbf09c99a01d38a158375930108f39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53656da22462239392cfbf1fd60d54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fb078db6c357865f920d9a67dbf7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60a01efcf1d2adc998bbbb7f0f3dd5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c091ffadc40f7096ebc380c346acd00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597b3c4a7563fd9502d31c6f00fd722334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d93df084328f692d1d2a4244fbe95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12d8fa967cb03da43dbc739fb55a3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf461665d1c933bb5cb180506e6419b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238d6d5861cdc3cc73754f25ad2794e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da4c29a2d2cfdf490af67534309a4d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83b2ac86e132aa66acfea6d0ab9306340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ee5b801d340950f3613ff10bf9826341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297351cdf16845ea90f6af935edb69f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1240e13eb0405ab485aa55dd0d126343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bd6e032a5662fdde9171eac2479b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a9b0448611dfe1b75bb457036ae43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ee2e358f733d7f4da3474a68e28b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5ee4001b85d0b0ca6d065757a51e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2127ad95a51748ca5761d167c3e99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d4ef8e1f8440c37d38f455c1d2d3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a63215f4bb609fd505d5d296866fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a681a00c35c0cac0e9d212c1dbf7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58167ffd1f30eecb6cce7b45a37192b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb1c57ac1e4288e9f613f4edb04476353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92239a5e0999dda11d9627a9e1cc8dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1d33187ba79685a3080e9a0e07138355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f45c5af7dd5ad0e9d308a3932cfc7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfca16b2c6fbb0332813ee26c674519357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391331b4c0040329f4d7988b72e680d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdff6fbfece8dbfcac064224b63101359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71e3d5b157cbd3896e9d3209087e1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc3fae50dbc1c90304a8c442c7286c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be63ffb4a42521c5385ac8d5171e31362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34de3524e224c6d282ffe1199d939cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea77253865530bb230fde586c4ae527364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dbd37c47e8fe23fb6cb166d20fe49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b41891f2e9c9ed814b021de8526d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed525fe1d878e59363b1128a5c31414367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6307c17108d8cbff588ab9e7048616368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807f262056b4867b7cf8149c6452e52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377942d7d253440822df67070662b28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d236a2455e60e460ed4d4a0c243f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f519112b9d22bf58076d684683379372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d494060f6cd5b3312d61107256ac0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004917cd0bd840ef295b03ca279e162d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c06b2d538fb3041f53cdc7d75dd253375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b02b7454dca55541979b63af927c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8049ef6480b377a533acf4895f9ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee03ad0539714ae4c5e3fdcc1fbddb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95093853e2c358f7e198c0fe7e851f18379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03dae43cfdf7bd99b79dffc030ed8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d5289b0a560361537b5785c70fe03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b860f773243b36f6146b6b708015fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e1e1919c8d42c1000a3178ff97625383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b778dc7389743c263aeb187de7089ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573accb16cfcf67f58954ef30037dec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121c1e33e1e132a48f9605c640c3363386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c4cb8f0fc9c85052d13a3f17a10ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120fa88107c033be876e3703b8ccfec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ad2d14b59e5e470c76b3bca07b873389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757f07cd7b047767b22957b961a129e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b013e0ebf1edae5c82c011c9d5817391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de36494c8a28b0e97730d43155297ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5ba837f55922ae88d1bf6db60af51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9cb66ded53af6c5124be85b4d4b10394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ca5f0bb927cdc2764d40a954ea3b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a25adb5f50135c0bc408c58dbe112d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c38c70bdde4b3ab227035aa50b8e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49cea5bad65d8d7b09f79fb548f5b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcde11df20ee40c3ac9bb8708637287399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bb961b8cfe89dc0f73785f59cc7af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be707ddb172a9c6c3c6652f3f1c182f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323d9060f20ab877d72d925c7ef0cbc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cce3f1cefefd0f62a06e42f3c80c64403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b569c8bf9b005a7fc1904cfc7af2b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c5a85de900a7dfb2d38363c3d9d21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd57c845b22271ea47262e8fa5fb90b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb0fff71403635200789713263ed48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072740c2e2ccd786abf88e72c91c6f58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dba0f15ff161c9b8c7cafa1d574a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362479f64e9f9a23abd7f63f68b15d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5558ecb999e4b7c76cbd393e3f3ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd6e18eba00538ea5d2213f2d290e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff25484c2e94e24618bcaf2ffd2de0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34896b08ac97d3785e172c81a2ab42cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995c6b9b94190e546f1e6e44251af3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431459b2b0ddbdeb001c3c9a088fae0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3a262ff098e1cbf665abc56580879417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe949a30dfba932b5941c7b8135cdbe2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed37a7a794a7d675d7e1577ccd002d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84ce18325f7c27debf49e1e0519acf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13ec3b00e8e8650f80a3d90fa6931b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b57807d57fe6b3b8efa718b16cfc79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f07538643dbc2e62dea58bab93dff6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c63db6bb1abfca9d0368aa3e2d8ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8987deb9c20f07b9fdd8ecaeb44698425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22578196b2e4e2dbc6d73dd47a3daff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06af876cf66f1faebd7b350e4b17849427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae480d543ab19b190147fbe81416f736428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a2fddf7579e188d7b9f8ab4d6d5cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ffa3bf7b1cafc756391f9a51202f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838e46eb9923c378a909cf456337d59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288e4497a275391d44e41d61fe887d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb097cbbf3c2dadbdc76732989b636e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3cf77512c6c81466d6cae9de01c04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b34c838488bb86b6babd7d0f3cded435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25403cef76208aad2b467e0d242588e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fba8f9ab4acf5822b73a7353c0bad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbf9fc7405dcf4f11227dd42e08d3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ec455862a2c845fd29f292d410ce7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb5e83d2a869ca233bd7ebe94f74c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ad6563764a577634037e70fcb4f8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b3d4af65f331e533360b134807b8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f13592e7673b4883207391c4c8e14c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba460b12ddc134d9145446fd80522d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa6042c6f1cb1f0bc1476a8274ab1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddb2596d8b7dee87e1d4465b866461446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca14c7ece1721a02ee21372e19f1c82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b9d88e8d80218939a982f3b36e839448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348e15ee4fab54a11779a531937d3d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154db7172b8e3169130f4d7b5d6afca8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7437e28127b3b4eea6311fb2ebe68d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590a8210449fceedc8a174f9162a853452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc577b2481d6636b6f24e7e99f45d17c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621668244b4fc6c88d684e2aeb472808454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882777edfdabc6fcd5892bbfdd7936fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a9ad02bdb70370295f27da9912669456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adde3917f0ba3e02c03e803a0880a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0597cbc539e2b0ed6cb40bcac1e4632458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee897ecfda8e46767b3fa9b145e8479459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839975a8e4e8ae646dd57d12776bef56460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0939ca26c5d38430fb93377012492461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044b84a941755dc02d5cb2a1f8037da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48368be4241ce0dfb4b5cf16129d6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893acbaacff0e7c9afa795ca55991250464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb679870e18be15e24efc63bfe568456465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6f5986dfa7429f85cf3a9101d099e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78cc7375c9008a6b7563f4650f1c9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513123d968e2a33d84b9bfe57da1f261468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9bef2f0b8db7819c99b9adf9a1d73469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c193e85b19e73257195d016af90285e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a88114b76391f2f09c19b78be6349471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f98e744a3e1b1c2fa3a78d81a3060f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925d55526750b43d0923560d7e8ed06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c3022ec8a495e60470ee6602bd591474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76110d4587f40f68ccb4622ede12fd4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba580187e280def5d6daa2543b3c2db8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb5e83decb2ae2f6fe78b6c4e912fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68e6a9a1f89203e1f3e989b749fe31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb034324b07a65f77feca3ce661af32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246e8f91d27289193c307ccd9ae70f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c874fcca94c213b91abe6ec6fc11922481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db146dd1c320a1a76feef73f8a93d49f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ce44245ca4a3f67552c5602ecda01483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e32c745306aa7d4a574e538c1a7f81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4a73fdf0c7db6a5fa2afbdebfba42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb1a299ff8fcbeb2b305b716dfbbb8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91adc0630247cb5693f8927405d0ea8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2a3c4f2d116b4270a4683c616f7c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948a64feb028609e99b5bcc85210bb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21f8f76670dfb5dca0c742f39895d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a822b14190e7e2ec8184dfbc00ebb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056b632766f465e4b9dd6f52e15da1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16ad2cac5b70fbf8700e8ec8c99b06493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dfb53ae2d2908d6cabd1e05012c7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41a67f638f0b5dd6fbb71fc87c2483495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251d4035df84b2f03085aedd75670a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501080e84c6d42bed492fe8948d32b8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ca4267f27eae135189392d8ac1c4b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a17be691539d01d42667ba0fb3e6a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d9a2585017fb019bf7d40bd42b6eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a941faadc1926b849f304254822e09501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2665d5b1ca0ef95d52928e129fe6431502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7819d85e9c372b1f6e373190c951144503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcae6c51a0d36920b16139b3010c28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d26d075a549c56fc693d400a17b570505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923521be4825c3fd5d2117a378b7d868506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966f0fd78095f9a65318bf6fa3b27fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4edc4e1ba45c91b852f523662c842508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994765294a683ca02938892381694ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834770580f312337697b0d707cee1406510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5883fab421ae5eff38dba330aa8f27f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bd4531ada3f64c39306ce29fc3ec4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820b9427cb07c19ca916030883250aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc82cd1016de13e30419f8c5c8940a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f7f55677d772dd086b778a263fb5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e33724d32b57b0c3c0a42c63ddf626516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1c19501b0fe1a5929154c1176087d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae67cbbcfc7c02fa50efd8cdb44caf6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b775ce3741edd4844eca2dc8eb0f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b96d01a1801a9e97ec7c12537609b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feff56db702db42d027e179f92453a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f74a504f15187f43fc426a62c7d49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c8d8ccaf9bc9a1da146878a7b6b20523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ff1473e41b2ce593b05bdbb96f9bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc20cca46765c84bd09e9b9cb291e6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf8963c780bc6c90b8e35bc6e1c95c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707504813e609b5f2ff27d4d29b27e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f90da5c7b22e61ad47512c43f4171528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7382000ce6971f116dbd12fb74597529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06479d085590e12efe39e6555dfb003530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894eb8ef2bf25048c22235859839ed8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94d086603376db1473cfa7e4f8a4ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532944bceda29cf686ff06a497d383d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0751fa8a46d20f0c90999b6b0cdd7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e51c754540e46b94d02be427cd2fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a4e362cbd25413a696dfa09bee00f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1ba5b66b72cef5dd658f453748712537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11e96a9ddc592845fbe50353c0cd11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca835277867a61fff4248b8bf38e1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34df4ddb5b482e923f348841050e6b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe354af9d1002a1cf5511e8917c19e8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d1c7e21966d9999b87a4d2628935b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cf95fba404fa9ba6a7de228a79b46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13214d377b04cf62339a54f6de273ef9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d40906ad44d1f0e79127560be5872f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c4ceb2848d1dec3c5fb18cd74774d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4d81280718fa7ade36422144fa935547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a220eab3e010f3987c38df8338fc636548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cf15baae58369a24092481aa248bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e4efdc640c38a3d7cb5b07b024ebe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb4bda1114ef9a984dfee9b0b32272551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb154de37b975a91983dd462d14c1d83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d9cfdef0d82d79320d774d7a36e9f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b7997f5d1510e5596e72cdc787f1d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851267b1be43932ae359d54ac6355ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4112442e4f78806dd610caeb7dd472556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e3218460b581bdd91451e62919c1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751db957b44282d116f72280b5fdedf9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704691cf0ca81b0028f0b588b8235da1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a23389544b25ab996b36ac3e3ded0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe00419d03d78bd06196143c485983561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46099e73aabc8dfcc21963fa0c1dc29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a1ba504631067754f6b60868ce184563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3996bf63ef3278362171bf4bc97bccd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c59f8bfc24a3728d7920038c32ed65565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c5d446e950b8438b08bc7dec0ce11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794cfbefacfafba312e3210a69c5eaf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25206729004737f20622960ff26c9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675dca701e352ee8e653ce0c683c5b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601cc2e9d4e93f98e5cbacaf300ae1f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052a1c57d61132eb571c53c3c9d2ab9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69edeedc2124bfca1977d2a3b5380e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93723ff67bc83f21e589fb22e38d9c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faab4fa180770fb01970ba68848220f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106a66db022952214810be9670ef846575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f1b107bd0d9d2114d3b571b13bb17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903c074cca15ad96364942b4ea12181577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b9838a20cbef205337b7bb2358d94578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7028fbcc96a694e90d1f023fb375d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b6263130d90c441e8344671ad47ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518a347d31269acdbc964d7aa8bdaa8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c46734d8cf317020eb4d0755eb638c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab84581b9980265f895772eb1de6f5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6de293431c367c3ae5d6651f9bb2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630265407607c24c487c688c418ab473585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d529efaef6a7e2e3d826425b6afd7dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d542b5a381d8b206f66778ff5169e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a42499262ac570c3f6fcae779932e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b5a8eee6baaa5285f70df35a424ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07d924da90daab36144c0256e37b06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe97dba6112a98749ac455f9ed84c22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d757194c91f3c994a6706215f273c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c56e7b98619ee45974f6e6328cbb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c30f67c34626cfdc5bdd84c650861a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614726782773db8f7a459999e871182595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779f703d687904cff3a1ab8a31f5542596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840edbf6cb99aeb2eb5f7389e3aea977597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b11080169b9105551cd19361a7d9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c7898e75f54a2482abf785cbc0aec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cddf46d8ab8a64d73b975a5c775b5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927657dcfe9a4749f5c490f10f5c1cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbe65c2a238e21f1c68e6001e3f11f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34095c573143aad2192a8903132a6f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e6ed6f70bfae9febe55d8c80a8293604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4d1c3e15a246c5876f9d1654efed2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e8cffd69e4bed8e9f3bdf9cbfbfeb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02462eacd9eae9c2ad01ba28149f4e0d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d97b5199f91cd44d3179cbdb41c85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258712f666f01b7af7004175954b310609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bdde778514a8a1c3cc0a7a3a7d585610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e6705406ebbd0a6e9743bf668b018611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794434d32972ef331522dcf5d4eff634612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2daf2c2b0961180edd1488dc85bf1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013efc5b033d8aa28da70c826bff129614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12d65612e111cfe4c8ea8d3b2b5adf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759301ccddcb094aeb091d0bdcd12ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aebeaec7ded04966bae63f479d828617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3080ae76cfa647c84e48205f5b3460618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c270d9dbd3e5013bc8945cace081d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad610e29beaff95e0b78092d07d3f1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f599092a4a72e37023d5af9d82787621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab972ca64a9d1ae24c159ee28cdd0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81393616c294a76f2762cf01bff5feeb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f898d776ada3687c7d88395e1a5d9b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd486e7ea40cb859be5a3f1f6c00a42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79232ae0f9229af85b05760994085934626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b28d7f0b7246fecceba599489580f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbcca110bd281d4c2397759e16be87628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd218d2f052ae1ca4d720853cfd4df39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81e61293b563f405cc6255b4b958bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c60204c6446757f98930ceb4636c28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a795240511bce8283cfb63dfbab0f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dad756a5ddc3ea3aea20df9bc41d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532e87c28338296eb9b641217da7090634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae9411a4eb7cf9dff8eec2ea6ac1c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695986fc7abcba0af882c2bdd202183636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381ad8361f588d5f6379ba0768dc955637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3b3a3382241d380d26b487a7c6f11638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faed216d8caa1b11f185d82c969a8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e70350b43c069554b7d4d39a2a913640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16679a72ac25104e43384a3834758bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ea989c507fabfb15914fc29319877642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636934057d4bd4379c69e4435de8855643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70584be63835aa4d52465df333c16df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd49987972ea48073d169d72075d405645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906059caade805b7628362d76fae7bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8228e10b0f1b5b71cc2fb058cc9c6c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb7518561cb44528afcf579ed90fa7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7d210b0c29a58bbf3410974e08dff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cfc52322c839be009ceb670b183b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a91da8c5930c1f8dfaebd1060838e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4015b5f15020c4c034aa5d7fe02fe25652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd1a45c1327e69f5179539e0fb26cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ec98dd6150f25f8d6aee74b0095a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be159108cde3f94e46e27d8b95b5853655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc988a9c544c20f6afb9867709b989656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec6f330d715993df7586002ea40736657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23c9c6e5bdc092b4429e5f0da69948658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e7948f8e737d8d9a51f9903d87f45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0a1dfae20820532acf77dffb333e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f399d7fe432939fa3fdfa5b2fed173b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0560812d26212fb8bc8401ef8ff3925662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e389d199788ce9c7e7707ac926a213c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b5e066f5713b30ea651bd5a9af1d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d5c4b90ed2e1c85e9d52897150af1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d11b57e509a594bef088e8918bbea9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa069958520aba9d41db6fab24417b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a0b1244bd631ce62634ec8e726ee0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ae76667b3b70737421a2d698c22cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ac5b3b639d9056bfd50f1a2688aa2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b251d32d18864282c23ee0029e9f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3c875f28d5963932720b5f24726df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc773a11fac2ced14fa39470b1e5a7d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065460381da303a7d712c2f26935ce51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdcdf64ec7e28950a62fa5aa1344cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b255b48670fdce39f98df588b9ce547676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13a363d21adb4cfdb863a8ba495fa9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bab2fb9e19c64a5a1387a8d9b329a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13836fa0d8b2f30da17042d742e58a4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c1e547052dea7be0b99c1314dbf8a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97000a3d43bacf91e6146e7d6ec0f2d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79589c744a90ff1472285d9968c910b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e76fe832321de8c6758ca9f722ba06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68760bd41857000d189a6b9c2c15deda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f72d3f48d39b379a36e212d5522a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faabf3e3931cb6ccd7984d1ae3e8ff8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a8eba466d7709558c2d989c75b6ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf54b307b62f890e347396b96b0635b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a440d461d2ce9d4495a2e960218c5f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d6347ffb1e255ad16fcb3adf92f71690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4a51e77a34d5f03006aa86a094c9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4aaa48189c9c16589bbf76837382e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd98b3d4dfc97d8fc2439d032c1471693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71314f352807635c797d565168091b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b46deac224edc48e767b9e5ef80b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9445cf4d307e5c63a609850f9bdde696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ac901134425a11277fa0b4bee1a72697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb536f349fd4a096a2e0e6f274382d67698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83195e672a3a581591f9c47d279ce5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e60ea5da6370a6f7818a557652566e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a477127238eb4160ebeb9629de727701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ae2bc95d4baa52049add4748ff6af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd91d1a7ec6015546a01ea8a37c3d6d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f6eb20cafc782b8277e43f33f6ee9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4f425b7ec3d137b6000f2ce7181b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d0fca2a2317f0a8f9460c09e0f5b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686a23d59809199f22e29856ae9dac3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef9b65be891cd942dd731ab5f0e05d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80304740ba72280f7a4f1e69adcc012709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4631cb5a76ba3f4bcbfb10b2aa2f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6dfef672838cf9fb247f692cafbbc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a702ec942b66cdef074ee2dcdb3d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300f3ff0bf6a51d66663e4eef93b3af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f930047cdf659241c8c5d4971186bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a962d7301746ca65ff6e1bb1a6a692715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282bd8b46705162f45eabfcb2dc5089716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bdcc021cb1507d15cb96fad2cc997717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fe2ad05141d79afdfa44a69832c2b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1248da7dc85105921577bb6d6dc8928719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25110b768e5791146d2a75b684867001720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf2dbf8c85ce5a4e6afdb6bfbb4c33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ef741a447257265055527d94a619d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf74556d568c7b4a30a5c41a173a028723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a586d1f0b29be940eaf410216c4a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be202a96fda84c037e0dad405556330725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaa1b3c2e7c66c1e612d0e7f15df7c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc764983ae413927c414ddad3150eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdfd129cab2b934320f684a2d8909c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf7822d92d07ead925ad1f32a351a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c042d0ed71a65a318882394a3e27fae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574d4d3de807dcebd571caa5bfa7cc0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fd03ebe8d8ff9bd48697213dfacdd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e9473e3eef8a6cce610d9928966e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d21f4e86523b06dd37eae71ccfee7c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1492b2b7856c7fde6badd936b3a2f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df492c26b5ca3a2f659a45b7e1010d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311e9f912d0e6bb1cd6b4c7dab5df57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8858e85742ddb2599857a45387633738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090a42b8103836506dbf01ed78d8731739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e533057aa54e5095912f10f94be25c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c53f7215996ac8468756c3ec09377741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954098e3546609f365c9661c6a33c1ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b6d9354db3e6ebbff376d13a73e75743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83222fcb05508d31f9a9cc5279060f0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520e4dd5f12dd87671612b5a821be96745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76d84af48211c8ff19c0076e023759746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e9914afd279d4987ef974a1223a5a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcde490d8b34af0871431b8bda3983748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c6695ac55e3e79d154776567b5b2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32d6a77e859ebe04dd74cebdb35975750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4e6b79a24d04fca7c4bf9e53507a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95f4634a19c45bead2cf48427f36d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa6587ecb0c2dfbfce5ba4400290a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c773e181dc16655537de62cad5876754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41b057139745e2459c5b1ae5aecdb1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2186f9f0b8529a7b51c35504941737756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7c6d0b4de71c4fc5350f38dc6f5ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0753154aa90f7bbb6801cf4ed29f75758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd832d705648efd2071143cc71b49b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64eaba0fe56e217f7857a90a0eee1f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37dd1c668201257c066df5505899ed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ee9f86bc65767da3c558fd50745f3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935bc00b1f568747db9738f8be51e09763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae877dd80a7fa314b85df00acaff0b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a52aaa23f621c0f12810fdbe80e3a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a7b471a84bfb5bd22907f1baaf5bf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28203b9f705ffc5eeb87cc99c457b0ef767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc6a7a1ea6b15a9bc1c2c30a31e233768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c0f149cf6ed7639a24328dc28cfd4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c076435c42f5d7fb3cfe92659906fd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf1d1d496cef2cf1c38ec1531ddabc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4d6dd21afbe5c43fb582e1dbecb93772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928f22ff3b481350371c7e05bc0c925773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54e2cbca1f7f57b4cfe5b5f16c6fc2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4477d7de6e9d3ffc955bfa155ddfdd5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5b592063d129ea5ffdf259cbf8f51776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a12debf47426f8cbfa0556528a8bf0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3469c283719d9f3b5429ada9f174b5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a155d876a4474375dae7d79f210ee779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db43c0d21f137f92a35e15c94ae25a1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3866757d318d963339a9934fe6533781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f19c98c97132f74f9b4d6cc9b3876782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535de49f6e4064a4ce17bffc792cbe7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260df70d6ec64e0647bff3132f1ff67784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebb91a449d1b673b853306540b64f6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604c9e8b499073b9a4d2f748dda3e51786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc19dcabe6ecbe5c41f90f4143240b5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7860e57d626cabd04fbad74a17019788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce17f7549f0d47a6157360ca0dd591789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481fc7b24e8e15d572bdfb0fc9e2fc5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc60c470161bf40362bd9863bc3b1c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafbffcc3492f96cd56ce77dc7a8a74792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d678936b20feb5e75c0e0a2f76628793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8dcc0d6c255fa8cdb9a88ccc77dce794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1069dd6f1d869dbb761ccfe368c99b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbcd0e0a835448b358c5441e3dcb52796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ba01c0ec5658764d3ff502364fc6b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9801de4c1c58423b1ad537f3f03b60798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2c40298bfabe6cd2b969fcb5b7d36799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581ed73821231709abb05b8e14a2e8d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed37fd2beb5a74e52563962febbdf1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974acc911cfd6f311571e72fc91fde70802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297facb22f3cf1f8dfd06128253a672803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03957d24dec1131cf8507ff8544dabd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cd52eaabb490a312579b8d3e3e58d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3d904295457a33becbf5a95ec9da6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f384f15c34d864ca4cd5d8b292fadc1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43617024f7b434469927dc8b56f75a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28041766155dc4646280ce8c8f2dc4d7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08953806232ceec7e8d4b8dd4373ce75810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2c9ff0655a17c13c607860f2aeb8d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b381a16d3a7aff55919ad46044e6a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfc89d62b8dd3d3e8e69a6f54a2644813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cca23916b870fb77605715a8a7707814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb578e1195ef5f75f5f7c0648fef413815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f6ec2c65bc1f36fd47256ed4cdb9f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aed900f7115ff1f5838bf7966bbe2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8539948c5f99383058525013c533156818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9933aca0b4512a6c453087b28cacc31819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8658a9c52f7eb9567303f091dac3044820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f902b6c219917d219a5a715dad2d9821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda476a582f2cdb306ec16fad4b915a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb664a2fa0443b685f4da202aa439212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96744dd7124b7f21d5b16db2e2ae0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83b51dfd2b97c3bb8e431362f365a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed89c34772a2f05873250e9d2944a7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb64c179bce4ff966cfdca60ae38dc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fafbc05c7d0e0b8c0f82ea3380fb407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f37d9c4dd875ccc8fe33ce4101f2558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2e4b89e53e20e45bd9de85c5315519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913b3044528e16a40e1c083f726ac7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fc7393a110b38542629c32a798b7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a51d1bf199145190d5f9f0f05b226512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c908095a3c02b52427c4037609fc1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970885e00d84a3b62118a8923704e94014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c25327cf431c93c8e30dbd4dd60d7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d9dc800891e7ef9912ddf6e5e7cd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afbcd168d5cd0eb48da4374fcbbe9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c22295e1b6d9733a85670b9dcb98918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83155dd8bb5596c21f5aaae639693c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edace003229d4380a9f75c119542fe6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc8b8a2f6dc4bb4e9f05693529a4bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015d9d1429e2cefe4d4c20a1ee996bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b627fda8648e67b68cf7c2b09832b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567fefaa6651d297769a5727a1a8c0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599e36c97112877f5379ad4613408a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12e4ff1e35275ea32a1a65a5bcf3af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c1c472f6ae7e942ac34ad4afc69e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc7b85ff5dceeb8c914bf6c713630028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e6cb872729bcc251c29012bd98d4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed85b1c8e6e9fdbfe630a81135fa1bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddf815e58e38451f02a12e56f0095b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07207f3f8e05569df3e5fe07008cb7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590928a42c08ec6140c23413093339b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e6384d7d4164c0545a66dd5aef8d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eb08a7dde69db39107296dd002cce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3063e29150dc7b66b40c556a280a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62abafaf1697673aac3d9b3ce2d06c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f17e242142aefaec9a3faa01f041b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b679e7596fff783b038e4d3697c3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e4de851664c6221587f9ef654eee240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980f1e6fea793381a355c0efa57424d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f4681712509adbfa1ff8a7a29b87942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fb7c689e9014a595953fc3d968d5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96063712a8e2f10f8e07320b72fde66a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934641c272b13a419d8e4466574e956345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bfded207eac453d656d0fb0acdf1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b151d185f96ed2f1a27394167ddefe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2ed202656f97542fe68765a7e579448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f02736b19c80dafb305e0c8796879a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36da89791383393927aa7da9bed05650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2337f4f90ccad88e8b76c7b76954a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273304d0abe0b1877d714592d8dfa0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a278e6851712a65bae299c4acdc91af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0b5c8e5f83565b765fd44ad2ab1e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41524aae7a72d5739c382fd9d091075b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e4e9b8e735e9d6b8c523c7e50675d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ebe4b324aad2fa580548eda65f2a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef48d1f2299aab44eeed350e2c85b5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35fee43ee95ddf1e054351ea90f97359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949707e5c40b514837c93bd016910a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b108f64b188798b32e39efbf4629861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94a05fa0dbe479cb0157f508da474862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b651021e70e5812aee17634190783763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d71ea5ccb901551912ecfc9dbf3a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf5ab77c1cb786130013fbc22a744565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332916def75fe686a271549e4f787af666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c09e86ce71e187af0bd82a5c69822467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789326e8313bcec16bdbacb49d38336d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c4e0a2373b95216866603af696c1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019a0fd56a1ff2d8ac7b8224eae68f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580e68e09638fbf8eb510b288a5c0cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11d2a12290074d36ec9be39414380c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f2ab6bebb749d5a4f80d22495a22673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68719800d68e359d02f8bc1df787b42974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cc76fc7f1ef2a0f6d4c15827bb38775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46e7e44a8cb931040dfee3605703e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8a9beefd7385c1f246ff503f0085777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c870e19a417c2f7e6d8d79084bb77b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14e8ea6e9e7d0d3419c19be18e796679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63787d20d1645521c3de8adc1a709a2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf06c53cc676846a6bc56ccc9e48ddf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5cd4f578e220c48ecd54dc341616782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4d3de23e6f41496ed55649c734b9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67bfb273226e3569cdb600d5c4ccb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e4aae7af02ee97732e37b55765a0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dce150d5fbb07c18cb6f1c682ee9a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5791257fa061334bb74ee7a2a196187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775c8b5f6c47e1e6cc8e0da4875095488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13e525c490db8d159f8735df664ece89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c106e64ef3c54a57bf8c39b5b5daea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3061266e964001caffaf018712421a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e6dd6248e4f490a8a105e3638c84c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05390982706f77f4a7178658b6b2ed5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594363c1facedbea3f634f186f8a0c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581138fed8a68a16bc14211d96410acb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa17d3054090a5b3a0f28031449ff6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8ae93574ffa3bcee0e58aabd657ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fec9627b8b2cdb08c62a595eafcab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951061dc30c19d1308322fd2b8d7949599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7213bc37c5135625993823a88e8389100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b23c21ab45b215eb6aa3dded72666a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4157a26d8bb325696a37a36e8ba5a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c07438127378415ff9133daa901e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fb28b5fd9b89ccbc16ae65b53f296104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fa23987663e063311d7e852d35dd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b1b01775b93c462be8072db6aaf1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62469080393923eb366a5096ee3fdb3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e652df4ed946c6257e0e08fc99098108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc7b988040d4e9ad0b83ac4ecde2ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bf631335ba8f4d2a7933f51970444110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43d8cc7e9f4a39e0b4c2cc5987157f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804310ccc4f4098e3ee3e123cab8d7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98679408aa85ba5ea0d5db60db897be4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee13d9ce324ab17f185664d1c6669ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44fb90a4582baebddd5bef9a91b5e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a70e5306cbad9813aeb21a7452a11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20316d1c47675857164a1c434d98c7e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709e2a12dd30a9d091ad4ed89d9300a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d5b498ee8e01e294dd7b8304084b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c553a03e8fe2152d0b27fe1c925789120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79145f296f5b8e13ee7d82bc178953121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf1f8f452b679a6b8adf0a515ca432122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c0ab9068e14650cc60fa45ffccd7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901ead2433ee901117c087129493fd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bf301e51eb8f9d2327511de2fe298125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590d2230c068d0970eeb560bc8dffdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf6610f2f17b9ee15f0b0afde8f322127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7ef9d984c1c0288effdee00fee91d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c90f92ad2db28816f4814d9b903cb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658027bbb906516336124ff03bf05cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cf626e4a20e3783f9835290b82dc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d5c6e54bc948015c23ab874c61803132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c365553cbfb26f8b9e8ef2be94013ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d6a928af95ff1eb1ee1740c9a6faf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9045528b0720fb8e88817ec33d200c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9a9cb47713d8fe7c08597ba75b91a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af66140a1a9b92f3cfd9a86311b0cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcaff1cd7124f377072eb5eeede6e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0636ab0354ba03acc196e450acbdaf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb09f0026a689642e508b38610f11d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eee42a3c7f601e7d3ec3c4af04439141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff100229ebccacaa24f2a38be81b6eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd78e3e4aa9c7d140256e010d1932c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848768c36ec0a8c732d5c398ffa6769a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937af55fd5b58bdafd6ae0770c50e751145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1d8f015fc9e4af45f00b68e028764146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378db4bc853ad74625ee32f4971c865147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a258d8005ef5517ae87f2645f52a511148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee83f152304461fdbdcea8759eaf0d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b454ee44466ebfffecedb7ba91c83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303997ec949ddfe017f0fd1637ef9a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65d383b263af1032479cf39c8c62a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebee794f543f5bddec48e20a8913ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64412fbc69c0bf8693791cf636402bcb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c28096e0bd9b46ee5b639931a6bc2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6f3ce377966e92262340b2467be64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350278c19d7b967a641b4a5413e2f4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e27af761c59812d113c5acbdbde16d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3418b9d524f5d96d00a3ed78678fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9827a394b1b20d657cdcf5dae9b31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c8ee0fd326bef8aab57cedbd9159d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47aee7802a4c286c69adcff07fdec78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b86f52d97b6a7f2679f1c94362196163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cf27c877d7d2ef16149307f55506a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff01ee527320985fb262db95eb5a1ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1989816afb49ad45fade3c96f76f73c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af1307d9f00ccbfbb2bc505b48f476167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2456773c9a188d6376a4973dcb5d762168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3875f4acfe56be1f35b6da9d415992b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17ecdfc107c17cfb153e46565e2f2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf227c28235800e897dc8b80f36765171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206efc653a87a8c8ca4d0c89a1467d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cb95a8f73bf5655ead834c615464a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1c0bbf7450dbf979fe7fe4b1c6cae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76f8e804f86a987f85ea117977a1a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91160c279d4d4a1f62f6e6bde965ed1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8578bf3a311862872322b7d0ba9fbef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539451b29118769ded490e0b0e67828e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3193c175fc0041b74de84c6656efdb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41203a6a708dd6af53f76b653fba04c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4228247e23282ebafa53808a8cdcc2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145adaa2a72dee482d0470062287a450182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c2a4dbdd889c74b48688f1b6470a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524fb48f7a44ca9334b68befcaeac5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3be4e5eff26cff4c6b16c15662e4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bcf9f43622470b8ef6858785f1a06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b0c084d9cb9b9db20049e9ee6648b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaedf897ad240e6db5d2286b5b820f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3d4214e7b753413c453674bf23049189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221605a5c916958c28542a2fc793b802190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715afad54b596e096bffd5db477cfa64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d3c7853e6c5aa7741814aa8bd04e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43127bc531524f3dd19aac43c385b640193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafc5c2d30b92fd04a454b6197f3c13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352b6f5c0f75fabdacda4803e902760195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fd787afbc4a6095961ca907b009cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5a5bb482bf893c2717a9382d66c17197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ade19d7106067bce2ad1aa7e4be89e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6209742086d45c6e592b4d8981f959d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105fe9bff61fa44f4f6cb14315068b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c886e9a440184849d7ca1ffbf3f4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd611945c424c4f6923c5483ba9b2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935890c6eff769b16f75a0fd3935cbbc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642219bb46cc1a41893c23eec7a430e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff9140d5beaf8ab07cee3280eef90a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005757dfd9d5b1f8194e8785b367a32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09ec94807ff6d2ff152bd502598c52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001a7c409c7c24172e8729e5f0e91c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3906ce61319272197ffe726e9c399d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3344fe8e79255e392ba534877a89bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f353cdad5b3d0cbb873aba19e5122211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb5e8580df9baac835cdb3a98561c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b6a25e83f6d7a8be742d60736ec2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c80dc316682c22569530b679bebb8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfd9805c350ffc6a507830976ff697215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0056da27661f06f0065e7c9eaf0d3ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7eee819e02d07d007b379392c5bba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5881f2cba520eb67a0fc40d7c14e6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097249cc2cae19e1d8bf366232023bfa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43015f08f2d9e7f76934cfc5155c146d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c913c6c55542d3bb16520283cdd88a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1db3ce1f1173d715b6ae5eeab1482222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999876b3c53321d5754d3d0af59a00d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a11b2445198d76863f6a4d789512a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa220f8832fc2a4caeef5e0df94cd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e976ede41c03a24ff442f0efcdac537226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185f4c78a39139e230850b488c1af47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe226eb78b51aed8829a7bddc8e663b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb7a62665f0a0511e651a5b150cf2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cfab1c86605649e7deb9ffbd7aef0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12e71788dfceda71809d840367ecb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8b35b4c79d5ab45d4636ae0a503b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c4d16b28526f5d3ae0d66dff00727233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080b27a896e6049a3fcecad98adb2f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ee6e8a0fce4695af341eccc277435235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e53f3dfc239adbc67a2fafb13b0c7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36270801f9b6d2d341f210355ef00e13237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fab158d9605abfdbd8dbfb57e2d4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee574816b32d0d32b3e0c41ceaa8686c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f182c40f85b0c9905cf6574be4b29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143d10223e41f8346f12929607e50d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede75ea82fa4b62dcef1fbd186ade244242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b590ff16228253b354ca57071f90fa0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7071447e44a0c5f2494cd1f9bf2edc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac83cbbd7696ee9d2a86493e64c4a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ba79d420b32eb6dce8faadd3e495d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bd6d3d9badb66cd803abec93e3d81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d987aa64dc05301457f5c0531fe8ea4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61bf7327dde4ad51337ff6c84f639e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56816a0636f591a161965f9f7ad68cd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5591cb86146e5cca714291256495784251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042897377cb785cc68871d1af0e126f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85589a8afba05d86108ea1c230da8b5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ac6a9d50c1a8e3fe4209b68bf6065254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667cece3b582af9e323036745b3f5ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa7f87522642669f2d166598d3383d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20f79545dfc3aa9f5d4d3a12c5a570257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248d6f59b4b11f5ef9713829b83a294258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0250c118b68a5eda5f3b8f517cf82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a68ebf8ea919cff33e38900eb610ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b6fe246fbc6842c7ac7a281d584e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876479a1671ce861ae2f2f6b9ecc11b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6090eb4754a2d1bd2fa32ae1916c89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec86e4e82503eb0eb386e7dfd01e84e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b165731e282dd896d8a6e59c5d18ffd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae2d167938a825c0744abeec33bad1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def638ca71f55d57ee0bde15a6d0386f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e834d869682244f9bd9ca961f7489268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f32bfcd73781aa7acf0b841bd3018269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fe1aef4360202878401a65b814f2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ec41f02b6b127909955f42096f928271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2280aff1ba98b8766c1d5531c71b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235b3e2b938764e78984cf19d1d697f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e6629275e315ddc023138b57bd0c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fe2111197e60fa7342dd63be317c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62799e0730015f71c0f6078a0fa959276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a272c43a4f63f24bac3d86707a736277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93ae71d8451dc8813b76eac9f26c0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c5135927d48cf8ea5c59b56d6877e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da2ce231334fa1f25fccc752b3288f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1a0ec74ae832defbda96365aa2653281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fc62f1b8729217217dfe203d509fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e26484cf483f6546e7a3f3bbe3fbba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dd7ea3663ac2623413dcdd794c3a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98bb4c3b5e5d10dddf813ba68fa926285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7999532668d7611b5464b2b295c2329286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d1c425842f030c07b3697239096f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec47eb84cba3dbdc83c88a60b0e5e1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b515d0fb8fc44f5e059672308cb21ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208f6b5b202c3966ccf715691aa3c40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30b2f6fb75380f7898e1677f8e33fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cf96fde1e3214245807fc08ee4eee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da2e698602e5d34f455ab18d1ba3b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e00775efb774a2019067c1897134cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223256612bb7f4dfa7bf7414a757d388295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fc5cc18221b1a2f0f8b6855462130296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b720e00eb8b24cb61a5f76017c88715297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5db305af4e3c4e231192e643e5cc9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1e6a26f11db516ea7ea0c984a5ad8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb414de2f359b7ffd4ca48943a97b91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6edbe9a200e77db33ea49ffbe4d2e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc406ec71c5208e61d526598b7013b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11b8c3c1b89304a1c46c4550eca36b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08539e3bac36e27a1154b80afc05fb39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95186bcf889c4f4446d8095aeaf2c07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711a95fefff2598f72a2620d70eff2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09c41cf94c215127a29ef36bb4e01f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec606ec163a9ecdaf2bf7084814bc2bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c63f622a5ed38bdf91058e944933c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d433f7a1331f9d1875e89eaed1119310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ec869d44ba77d90dddba4a44cfcb0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60affdad158c0467b71a414af8606664312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b650ab55146505798d4efe3520ffd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0d7b59522244cf8970368ea1a7d0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543f51311ba62c8fdd8fadf75a6f5ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148adee1b65878f3c42a934d161d534316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1c09e15674d4f83bf6f625210fe63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810786020c9c09378b731d696d9c7d80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b60e13cd0d84c37829eb781ae9ee1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964303493fdfd31fd993e2fed30c16cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dc6cb585dc28ce307cc5a5955429d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b91f5e4b536276610a35b8c986334322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcb01d64e96ac5556a8c21d089282a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b802693f5eb77802b6ddaa67911d8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc6da6f6e911926050d6a6334d375f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201dac954578ea28e3ff8c7095da829326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef7769a8dcc20ae4074cd1e0f2e91c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173538a2d1f0ef00147ccbe414bc9b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdc49670d6413bf15412d2f6a99103329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e72dd4b2c82c496096ae5d1a602f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69426f476879f154e241ae2d7ef2d1d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870163925c76ae267f211ca023c09f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a0313a464a6cc9ea8b44e7d2f6a1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cfdc4896d2ef36b5cae3745bad4f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3a9b29a099dfcdf98ae97d4a3fd61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805a407512e8805289ba5b746b26162336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073b7561015dc32cb3cd97aac0aee9f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ed0ee4c480e5af9b37702a5f2762e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99814da7550d4ca3901c7d90f93f3ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fc4d6533b9e04690ac37a7d6921f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca906dd2fdec4fca340ca3022ab87949341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bc51830c928ae2dee27b0cec61fcb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775c7be1fe98e2c4c12d24eec96b5df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8c39de638d15efa401650e9c6fdcd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b4efd67623ec0724642065bd8f049345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0e5b089e9ef6e6c59815f9e333ee1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc865bf2eeabcb47d8f93d066d579f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca062d1528b9819b640af33c26e4923d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be932f2d7d70d1f66783c2124990f936349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac4542feeaabc2010e5af33d639826350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e8f5712cac33d632c852e2e1b5423351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406e5368d87c8d7701dcfcf605ecac0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24914743d8dcef5ab0aa03c4bd04fac9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23d6d36b3e9fc7d4528135fc86a0cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf660ce36374e1c71c4a3c9b6f4ddb5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e89d1bd80f52a0a9cb5811038383d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd75f413ab83048462b3035097fbeb5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af245e1486a98e965996649fca35e003358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18332b7a603ed40697cfb72e62695641359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892d055b6710e2208e3d493bc5291d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b6ce1837f445ffb67604d2f699add361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596926cccdad30edb1421f238bc2f39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69be5738d7c5635102594ec55ae86ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e59d00e56de57d418bf66f7e8adb7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c2071845d134c1756fefb67d74beb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd7def32f8ed0e4493bdb07e8648a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d89bb39ff710503127f1928471a0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73446f75fb301b2773294d6d096a0aeb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61017f9e757ad8268c6520161c0cab26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f075f3e0f294db7f19f6a67303f04370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483af3a4f41c9e0ce8f764e08ad6e63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61832d3b58c373992c250217f7c8a904372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a06a075c3cb2e1b41943e52369ec5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abd0950dec575f55536b13de0fdcfe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c92878845f414ce0a82252604735a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f8bb1af9a280fc7c91690e6edd4d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf22d4af6ab9bfe36a79ec7f6503765377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b763934f75beaa3b6130318f457ac4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d5eadf87b6c297cf2f4db29e6c48f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf655d6cf0f79c069aab9f4284c0764380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a74cb2dbd45c84ddec6c72f14aaf61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3181101f9c937c347e818d0a6088a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8915e5ac3456b2418de840f0ffa04383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087fede6a4bffdbcae02df8c572a3b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e9ad36c013f611e662fcd543d8188385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30fc8f442c2a166d27913b9f82c751386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d018de95690a8e502658abf67e1a7b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a8771124021ae7ebb795f2072fb06388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6dd39cc2cae51d21f6a36c8f72ec4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0421b93f405a8cdfb53d0b653d6c61390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e7b097c9a105d4ac0f329398b7e2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eee4020572f4391461104e792fb414392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eac8676d17144c0ebaeab53ec36319393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5771d478c552865bd3921bdaefba0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132e6ff57fe2b23e11156879070253395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944838ce204482b9b197488fe28d9d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5dd5d3fda470db38324f882eae6d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d334281567dce073397af230cfaf9d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63637f61383dd3bfa68b60a7d226233399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb51c69c42e2d7cfc6e9bb76839960400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a1c99f64716349e0ff3f945095774401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4f8148ef7e62d4f0b50fcf52330c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b354b279c27c762ffb55cdc21af7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863ce028e6ae1949ebe9b87d0299e8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4435eb5430fe6234d9efa2b1374259405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e848426066abb62c7b3bf909128a5de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e66e591dc4f694617c05da75c91d3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56417da99252926cb725f2529be31639408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcd6c30cca0393c44dc84c97c5b1b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40afb52714961a247be08a7678e320410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3432fcd7cb015a349729cbc6841d156411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9deb51ae65384cce13619bf4e5e54a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37da32c08577a3466c4bc35c46d78a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b25af987dc67f52e7caa1a5fe7860c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc3726e634e590c7adc6db7d72ea08415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4a563fd871c5436e220a36e7f600e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00ae0aaa964345f39273decd736b21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05390fd171007fc84dd8318fb2a63f37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493a2ee326a34cc01a5e93b0e22b1f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960363de70d0e18b6480c51816febe3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868fab4c5a0e32cec2fc915c0ab6da2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2481f31618c3faf0df002acd80dac1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04073bf1c168d7338fb34a4c8a50c235423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67625f80a3bb49ab7c8d7697591de1d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc576188b0dd7bb33632c810d368263b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb933d4605018c3352ec9af4256bbe1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680e1583713addafef454fb830393e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaa71b7af7d130ad1f2d40a3714c6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c46febdcaebf13a68d8907c821f26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd977a38ad77766a64f39dd2e56457430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845d7d2ad208e33abe9cc117d7f4589431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58061319334abc7323f21ccdd7eeb5ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb648fe02c375f6f426f08860982d1a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d21485e754770731d3a5f87e7582bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a7bc5f42a4e5200383ac55be3b4aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6165aede38f10ce468c05025a8ad08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb20b5488510859b7e14c7421b51b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac333961512de775cd61778f2f302ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad2c17708c3f51d77ddcac4be03c05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea255cd8050ad9133d93a226fef9bf2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fa9c7e0c34fb4b051d9861dcdc4ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db526479410195e154eac02e4261de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b9016c7e431917e5c620fbb60c385443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78becb39113a722a3e1783065f56d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04d96e83cd2511c314480f81b847a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f06e52114b9e1a55040fc6bc45baf0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147ad819cf4a04d29e9f3bf3ab099ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee8e545bc27feee79463b1268539b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dbc171f55c42ecf0813ca4dd78b9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e77323ad5342619c6af45b07dfde06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2836541bdc3d1fad21ecbe377334f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cdcf5b2eb8b6636d851829fc060ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708f063fa01a6cab1b976dcd8ca88dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f95bd7d4d8c783372cd04fc909f86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3b9f11bccafc0181e06f6fbda7eab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c1f8e3b719a0ffb4a935691d27164456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d0f10018d54b05afbea494b25659a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6701e815f81667a5746a223127a60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e449c0b8f7b8ef5b2cc46f5c0fd77a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563088eeb4e67dadace4c9287b1c717460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f0af33e35564a00e2b464754808d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060473ca4d718dc733e8eb1ef9f51bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d82bb74a1720c7282fee2a5592fb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac846b81865d7d28883d76ef5785706464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaffcc7552f9c187fc54f0c8db84a17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267645a2b3f8b4fc177937d8dc6b72df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516175290ab5daf849abebbf149f1297467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01854ac4e07c297fc9e195b541d6279468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5792948fbe2a720f8d11d911b4f1b13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a00c511222869ffe0efe19111f16e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3735627d21e3f32aa30f0573e6c469a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3180b16b4251feddc622a37b5c1efab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed1dbbb72375d65ff8f85ed2a95539473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d91c407389c6dd6cae811ee40a99a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027780d58eda5edc97d18228e23bd49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709599096e144f9c4c4719541e9779f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab184a1d6ec391519def57acc68aa603477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e357d2cb6dfda5b07d861bdde14e9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92031802abde9f9ed96779d953e65ecc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf5997de8856d36f675fad55c4f320480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a1aeaa1d1dff575c68fac5a12a7b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fa8269c647a30237e040c10c31197482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d057f81bcbde89865033ff7646cbfda483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3188c9667d8f52a11adafc08bd7d1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18874e4feaec039120897d9c9a18a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0402e47ee574fa4efff585feace36da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1ee732c24b224003950a5cff14586487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f791a2930f6e92ed3c3089550562613488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d16103a865c631b59de2ea89a96d30489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e44d97c474b6633a30172d4d64a3ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c589b2c925840405bb840715db96e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14a4e78c9809468f87c885234445f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc646bf2633c6bc1463c12232e0aa75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73fb95779f1832c3ac4a4a778b5763494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eb78c51fc97cbb9179c5a468d6734495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ba7a739c43f34badf8f1dcc04b8ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d4d7408186685e0636c4f224d041c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d68be9ca25d30fa2415a50b18aa1b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa27295821c111cb9120de80c85638b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a235f91dc54b26453ae06259e3391b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e63810c69803e134e84150a074348501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4782eae6efa92699c312f7239a702d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e4c070391816678fadea053e33916503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179a8b2265a2c4928411f4147224517504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164c3404a6e0454288c0c1388b5a36b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e53bd7bebd8d2ca76e975828399b2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d17578b6f66011d1a1c952ac8757e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a8b3718070d30cf11dc6f304f0cdb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10389648dd49c24231d9c6891c4d8caa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6963b5396a4300dfaba1c8b9fba920510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedced8342bebda022628e248fc240c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48084ac2c7014d871c056351870e67f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0a62af4341ad4be2b6fc1d68a0162513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60bfac04645f2e0e977a56aabaeec8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f747d30d648bf946dce41e323a73e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00212bbc82e7b9cbe5f038e8d5879fe5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a366bae5062640b11ab2735a504fb0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664302fd3f534e5edb3d3b0d9ca9d5bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1c9da622a82dba524160e7cbf9255519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c2b3b1bb88aa1ee558654bd47796a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a554cd145b41d8c42e38d5d3544700521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81659fe5a61e2a8d6c4418acb01e19f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33ca9c6b27670a2ef99339ed99a0af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f381b740d78f88d4c8e4d3ce43ad160524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc79c855d9005ec6c599ea942e3b0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00ad84fdccb86b24e75bf846f9e8ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fcaad6e427bdb8ee7fad40e846908527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df7818759a25fb646a3518b9b05282528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad94247b179a41a93eb41100dcb928529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02eadbc0856035308e8e8436e701d8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638eb3e661c45a5fbe4c3ce71b8d318531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34445ade30708585138e7900e0167cc4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ababb7479640d05791d632b1d1a96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd38db8b2f06a43638046ada12fef8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0645c1728d62061d4289b2b24a081535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634346592cd18c9ec416f16dd4b23ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd244cff6af5a6bf42919f3509103e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c91df0ac2bbf5245880aea995e4a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc9edb69194c97ffa0012f56b8aeb1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d17ebb83ab8247044ffefb9d412adc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c2aab080cc0e43364d4de0634019f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d037371fa675b4b68891bec5f46b2cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab1189af418a47e0d2634a102189a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c2be0654784c7321f5bb7483b0b7b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4653451b20f0c374a46515f5989adea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ab143b4f15c3b94ea8e532069bb14546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510533ae0ba6e68d952f8369553444b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0807f4d7fa9fee6099af4e4c6b33d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb441920be1e1495391e1a7358ef436549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820791a939cce9ade73c4c265812a1ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b377d8c4cbf11a86e71d8caeac3ecf6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3762af2d2eb6f328456bdb5bd12f1b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb616395a6d960965f4830c680bd3e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e677c366b960c39aa76b97428ce19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572315b62f8ea72aa0f3621936040a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1d9824951a0e2f94ee19ea79c39e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43752e6f9165d2bece05f00eb0640ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169380e215a0774284bde6f4f86d42d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635b49eb5545c999a4c25b46cd019a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296699ae9ce4319d08be63b761d1f84560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761cbb8f61d9d8cfc84e960211107f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98174dacec71f491f4801d614d4f56fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e4804aa786ff7b546bf0926142978563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7e2a19fd3e6003ffcfd53ed6d04c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d584faef23cc6e2ef659814de2993c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207cc8e4bece42648dc4a6a39618213566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152117903a3f5ac3f6e7eb96674bd08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf8d7ad968b88c99139e55389b26ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4ed7971a1e5eb79f254b90331fa2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302c491db9f1aff3bc1a3234c147fc8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c01544224dfc80f854904c37a70d08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e74d85fc07482c78c746f19f81ae20572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ca3fea8150679461a2ea043533464573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51b2548b285d9dd9d75312445ffc8c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d1ac45749b4cc73733435f3e27ef5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d11d2ae019621c998f1967875acdfe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74758e4b0c8bdb3c3e77f338723f901e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cad02badf503c911127d0b64aa53b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7e8ca868029816fc61ad8a248c183579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bed70a6ea05030015858fda35ad10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b055e2cf0f78528f50f753940513bfe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9202aaef2eda94045df757a5c8d8ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a15e2745aa6210bd18cdb9fdcc01b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26f977725d7550ff467a722bd2f7ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0aafdece798ccc0e7524e82c615703585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bd8dd9dad06b27bf32ec7ed8d2c81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed18acb85fff1a81e3770f5355f8e80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e68277a35e9ea2f2fc00d3d9aab65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f9e0e25dd4e4a5cbd37cd55edb103589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd91d8e4896636550e30b63174c3d6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5b62e27baa9d8c5d2bf2de11b6b6f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8d9a2a3957a2da67dc6e54d2f68ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b354ce73788517131ad08d853c552f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061d34a4c48ead5e485c6f95ab65a43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f119d18a41443681b124420f82b3d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ce00ff24611406b2471043260f0ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0234dec558284b5160af259076683597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34208a66ec811e4ffce68e4eff99cd94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5805fbb5d0dd62f49320e8da4f3fe9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aea532a5c1bb440849df28fc52b3f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60bcf602553f6894bbbacc23eb1b12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23251e38615b3b1e6e725a4f872fa91a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54216da96b00990ed5a7ed734081442e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf98e2133a4fd5ac3e12f0c4b8ad39604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8760ed59b52048356e8eeb39d6e0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecf0d7473ccf42ab118cdad5fec991606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03bb2254be2b21dd036233c6ce8a27607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5f7d7a395805fde389f444e970f31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9860e70550d6bfb9063f416c6edad8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a0e01798642145cd7ebf8293b6c6e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9b854d79dc186bc6587b8afe7ed59611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa0879d88a41a5eb6ebefd728328c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f7095d5500c0e4ca0c1cf37e63740613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158428db95405799e64193fd81eef98614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ffa13a82e0be9fcb687b2243cf00d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b14f7d0b560a6ffc4c0780d38f93aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47bcd84a912b89f52cece6bebefb2e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fefc0d455dbc6212755cfa4bda5bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662944635f4487080eace3aabfd44371619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63359f0e273f29620282267010179b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5d2d51bddc66c644ade6f7a1ae695621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a0fc05d521f5e50ea2eade47047c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43a012e50ed5535eb303436f56ee3f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a0f118a820351636a485a07af11ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e876bd03873679017c951d9cfc6fe7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396366be80d3162353a63aa1aff03fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ceb3a3fbbed208ffc13b95b52bd77a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e714c844f99cd718b8537f2376728e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04e54dd0b2f27b0271761bf0ef3614629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605dc810432510bf6adaac6652a00f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763438d39ff6a3b65a4d20a5ac36409631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcecf4dc225c9a0b0746448dbfbc9d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48b6433028465f9c5c5cd3b327cec1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e8a7c6121a174293532ff00c352eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d971000d8e9495341f3e169172cf79b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95ca81e6186a147f9a9dfc83c635f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1006467b9041fef610416fa5e48d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8593858087ad300f3b9fc98f091b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a13e964a9d62513d916f028e38925d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b745062b13330a4cce0c59ed3983d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b374ff92dad3b529c726f0f55eab91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86940e3b2a41ccd166eddb546e7971642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40645544dfa33aed4a5faae6ebebdb55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa809b158b33b775bee89cc964aaad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8cf6810b7a099443cd2b54f520144645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8555e72ac068af0d488203531786bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff1d37a59bd86fcc605a27e53d7afb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd7e64d8667c35f44ee3bb7e34a649648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6b82dfa0ca2bcdce237b9301cefbb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc208a2f049c72e751be0412d04cdba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cf095f234a74044177e71bf006e6e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c34e45e661e93a966e2e0c3ada61db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13b9f5dcb3337b70e9aebf70bf1ecd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6f907a03b15839515a481f4a5c03b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7e95e712e44ee0cb46ba0ce3e4865655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7fa5177745d7ce10be1a8ebbb36e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cebd9c35aad9c26ddac95a0a84333657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f44532585f4fb2560c6d763f1c5d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9014d01bd239edcdb87fbbfd73ee79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865854f7ba4070014105286cb99e6d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa58e44a0367a2c4154bcb9b7e31fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2091b52a719d1632faaf6c11443038662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddef77b3619025202c79b28fc46d0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db472e5e39326918195454c0ad8843664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e30d11af5004cb81e32ecb2ec42b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9e1887068971644542beee91d585f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bae5208fd10766f61135311c95c87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c1e0f5ad4e7478f3aede6c3f5a162668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86047624eee3c4191de34793a01eb161669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f95ac60b2fec5845d07c021962bca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9734c00ff5314e6f53b62726f0570ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a5e84f1adfec9f91c4b001b9c4031672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e171e255b7fdd0113d4a81daca2873a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d10ad2fc2be9c8ac7e885aedc0894674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebab1515c858196636567a361631677675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416c2c0ca6135e352dff36fafc98111676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f02646aa7e78b5714c6e4850904d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f09cbc6e0fa92f52d3f8da4776b34f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dcbdc3916efcadb83eb6ad62b12b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46b399c7545cce4569be6a94407cf3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdbe4c5cf116e3d01edf8c4fdbd491681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb6a6cd97aa4eb91f2c1ffe3268f36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44fa303b08ea329154e4e33937a987683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a546c4462ace02269af8baa04a6a57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7168c524cd6ac2990bd8daa7f4e80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a881fc05eadda1ad2edcc46b514e51686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ba68d04b498be6ab9df40d448098a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b068bb958e1abfb9d4ef0eba93a13688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242a4bc24452c6dfc04f59d22052fa7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059380337dfabe838f18ecc54acf94ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce738465f5774ccac7a220d553097597691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cc64ef7fa9eefd4c190f5db082a6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fed4a9d89cd3f2045bd9d90564d41693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352d36589fd40e34beb76fd2d081fe0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e569369d98eb4368a3ae33064bff38d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3699c7f61d1486131f1e509967920696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3973984cf7d27a4e6cab4600a9aa8a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92256245324a4e1b022c36fe07d7c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d2df08829920995e3045bd7537ade699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e941d2089ca923c7da4a6fb6c55d11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5ab4dd3f253c33806ac4db350f2b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fec35eda5741449899bad01bfa1ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8d90e8afc86382707899967cd5e86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe72dac8f5d873cb907b965ab98d30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe3591de2f1bccb3530262d4df7642705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedb33643a958198c8263a32f6217fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488fe81e422cf95254b07f876afa0aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e4bac89374c9a0025888219e6cc08708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d384fd42b3751c31c6472d3fd41f2cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961593aca8855411f8fb096533c50e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947526ba529471ba1a264cdd5df4f55711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7e47af43807f060770defdc5b6fc0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feacca1429c8f85966666578886b3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b2b0ecdf0ac6802c2d827ae0610b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68402a72db28784bd21dc2c2dfe4d7ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107da781ea965b69dd3879ff2f4be24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817f6739dc4ad91e654abe2a464b3c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed55faee017329d9a8b256bccc29cc2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32398e0b6a8aa6255ebe634a7f7a74c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf1e3a1ea06296d6cfb3f06ff7a52e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf132a01d1614d79fca215845e47eada721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deaba63a00c9a87b8666d3787d025e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b3cf6517623e159f43ea3f11ba0fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d183e5db889a9df2aac26618d3cfee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a85e4d1cccc88abc1798b68aaefb15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae1582bb747a8c1bb1ecef402fb342726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12f56f5c84fbf2d7f364db7694d1cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d92c489d4352654774d1ca6f8fccba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a40375b815b65542ad8a431452ba1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d4733a780ed81ae7c7a0d712bcbb2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bf8e1c4c576cb5c4cead7f5ea4211731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737be7a47d130ad009033d532d627d32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d4b7891ff7dd6a81566d426bec865733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b25cf54934902206cda531bb282b10734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeb23e14aba78ea116f3f3f42003e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7919c357e9a776795263d1f1c2e75736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7338990c4874367dbba03e95f879a64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4a1aa09e7324eb2ba3bc8ed7a4345738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7c647a596ec8c28ab34cc369231e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35963b5f8aa4dfe86b1c13ab2ca93f26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20090ac8717a8d8029d4a76e70f60fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e82503a1e48d19722e97453ea3cb1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06fddbdf019674593e4e4583d299fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71565d96eda9980b62d4834836da8ef7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75851187d9ff0cbc6b4562eac240d8fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec98311205f6b8c4f3175aebca8d44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01e8a786e64432cade81d44b3ae08a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f804137f1b774fcbd60917d18397176748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbbf575108e68f89b8086b38ea72c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c35fd158a3db5a6a772d239b23668750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488e7c5754a8c89b137c6d792925105751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df13f562950a6a04c3b9cfaae6dbe4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c55457aa30ee0a7b646567a12f694753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea533c4615c5f04a765cd6a6a23afc94754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fec1944ea77cfbaa12e894e9ec1df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de726b9e6e53e403b7bd023d4fd44a62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08423e3927c78a68a1548c89c65dc73d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cece85e8fc00ad7a6f4c9502789afe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a39e36ac501a8a03a9c87b8f0378d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026b31149c0ca62522c5cafa152f89c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2c19acd2c3abd025cd2ef20ecbca6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbb98981537316737c77e713444a60762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47c103646fe4f816118445f56ad425763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb360c0631905b0ce7a00abd742bbd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2b709cc36c347dad4fc5ded3efc63765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06f8bd97db3d90af25ecbf17c6b03a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3d17b1510ad31a72aeb08f31a491e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>